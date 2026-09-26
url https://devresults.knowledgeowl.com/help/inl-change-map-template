--- v0 (2026-03-30)
+++ v1 (2026-09-26)
@@ -10,190 +10,170 @@
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/intelligence2.xml" ContentType="application/vnd.ms-office.intelligence2+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="2E9FF9D4" w14:textId="2130DA50" w:rsidR="2BD29BE1" w:rsidRDefault="2BD29BE1" w:rsidP="26FA12DC">
+    <w:p w14:paraId="2E9FF9D4" w14:textId="33E7B8FF" w:rsidR="2BD29BE1" w:rsidRDefault="2BD29BE1" w:rsidP="26FA12DC">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:beforeAutospacing="1" w:afterAutospacing="1"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="26FA12DC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve">INL Change </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="26FA12DC">
+        <w:t xml:space="preserve">INL Change Map Template for </w:t>
+      </w:r>
+      <w:r w:rsidR="6EE2D704" w:rsidRPr="26FA12DC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>Map</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Partner</w:t>
+      </w:r>
       <w:r w:rsidRPr="26FA12DC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Template for </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="6EE2D704" w:rsidRPr="26FA12DC">
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="5F998D5D" w:rsidRPr="26FA12DC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>Partner</w:t>
+        <w:t xml:space="preserve">Implemented </w:t>
       </w:r>
       <w:r w:rsidRPr="26FA12DC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>-</w:t>
-[...37 lines deleted...]
-        </w:rPr>
         <w:t>Projects</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="26FA12DC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Version : </w:t>
       </w:r>
-      <w:r w:rsidR="00D713F3">
+      <w:r w:rsidR="000652AF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>December 15, 2025</w:t>
+        <w:t>April</w:t>
+      </w:r>
+      <w:r w:rsidR="00D713F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 202</w:t>
+      </w:r>
+      <w:r w:rsidR="000652AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1DD58524" w14:textId="47DE5F21" w:rsidR="26FA12DC" w:rsidRDefault="26FA12DC" w:rsidP="26FA12DC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4A7B58F8" w14:textId="03D9E5CC" w:rsidR="26FA12DC" w:rsidRDefault="26FA12DC" w:rsidP="26FA12DC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
@@ -533,75 +513,50 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="07680E19" w14:textId="77777777" w:rsidR="005E3904" w:rsidRDefault="005E3904" w:rsidP="00446F42">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1912E0BC" w14:textId="3F85B470" w:rsidR="001074AE" w:rsidRPr="00446F42" w:rsidRDefault="367556B8" w:rsidP="00446F42">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00446F42">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Embassy Integrated Country Strategy Objective(s):</w:t>
-      </w:r>
-[...23 lines deleted...]
-        <w:t xml:space="preserve">Program Framework Goal or Program Area (if different from project goal): </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60B6EC41" w14:textId="77777777" w:rsidR="005E3904" w:rsidRDefault="005E3904" w:rsidP="00446F42">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6B0FA169" w14:textId="42AF78B7" w:rsidR="001074AE" w:rsidRPr="00446F42" w:rsidRDefault="367556B8" w:rsidP="00446F42">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00446F42">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Other strategic alignment (e.g., regional or cross-cutting strategy):</w:t>
@@ -672,202 +627,356 @@
         <w:t xml:space="preserve"> and Milestones (optional)</w:t>
       </w:r>
       <w:r w:rsidRPr="00446F42">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0238BBE4" w14:textId="0B65B325" w:rsidR="00520D62" w:rsidRDefault="00756750" w:rsidP="00446F42">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="1A11457B">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>Note to partners</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="1A11457B">
+        <w:t xml:space="preserve">Note to partners: </w:t>
+      </w:r>
+      <w:r w:rsidR="729DF1A3" w:rsidRPr="1A11457B">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">: </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="729DF1A3" w:rsidRPr="1A11457B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00520D62" w:rsidRPr="1A11457B">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve"> the </w:t>
+        <w:t xml:space="preserve">include the </w:t>
       </w:r>
       <w:r w:rsidRPr="1A11457B">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>outcome, sub-outcome, or activity in your change map</w:t>
       </w:r>
       <w:r w:rsidR="00520D62" w:rsidRPr="1A11457B">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> each Standard Indicator or Milestone will monitor</w:t>
       </w:r>
       <w:r w:rsidRPr="1A11457B">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2137DC09" w14:textId="77777777" w:rsidR="005E3904" w:rsidRPr="00446F42" w:rsidRDefault="005E3904" w:rsidP="00446F42">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5A4C94C6" w14:textId="747FFD57" w:rsidR="00916FDF" w:rsidRPr="00446F42" w:rsidRDefault="00520D62" w:rsidP="00446F42">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00446F42">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Standard Indicators</w:t>
       </w:r>
       <w:r w:rsidRPr="00446F42">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="138C8667" w14:textId="77777777" w:rsidR="00520D62" w:rsidRPr="00446F42" w:rsidRDefault="00520D62" w:rsidP="00446F42">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="391C98D3" w14:textId="5658924E" w:rsidR="00520D62" w:rsidRPr="00446F42" w:rsidRDefault="00520D62" w:rsidP="00446F42">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00446F42">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="single"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Milestones</w:t>
       </w:r>
       <w:r w:rsidRPr="00446F42">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="197EC649" w14:textId="77777777" w:rsidR="00520D62" w:rsidRPr="00446F42" w:rsidRDefault="00520D62" w:rsidP="00446F42">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="26BCB11A" w14:textId="0F7BB48D" w:rsidR="00756750" w:rsidRDefault="005E3904" w:rsidP="00446F42">
+    <w:p w14:paraId="26BCB11A" w14:textId="5C856DE5" w:rsidR="00756750" w:rsidRDefault="005E3904" w:rsidP="00446F42">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Change Map</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00145C5F">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="740AC15F" w14:textId="6BC80C5E" w:rsidR="00145C5F" w:rsidRDefault="00145C5F" w:rsidP="00446F42">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Note: </w:t>
+      </w:r>
+      <w:r w:rsidR="005A167C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>F</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">or projects that are </w:t>
+      </w:r>
+      <w:r w:rsidR="00BE0886">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">not </w:t>
+      </w:r>
+      <w:r w:rsidR="00A44D15">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">outcome-oriented (i.e., the implementer is responsible only for things like </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">construction, delivery of goods and services, </w:t>
+      </w:r>
+      <w:r w:rsidR="00ED0B7F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>travel and logistics support, or production of research and reports</w:t>
+      </w:r>
+      <w:r w:rsidR="00E04E63">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE3807">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">NOT </w:t>
+      </w:r>
+      <w:r w:rsidR="005A167C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">working with project beneficiaries to </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE3807">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>chang</w:t>
+      </w:r>
+      <w:r w:rsidR="005A167C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>e their behaviors and practices,</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE3807">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> laws</w:t>
+      </w:r>
+      <w:r w:rsidR="005A167C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or regulations</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE3807">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="005A167C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">or </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE3807">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>enforcement outcomes)</w:t>
+      </w:r>
+      <w:r w:rsidR="005A167C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="0033076B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the table can be modified to remove the outcome </w:t>
+      </w:r>
+      <w:r w:rsidR="00A24F1C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and sub-outcome </w:t>
+      </w:r>
+      <w:r w:rsidR="0033076B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>lines</w:t>
+      </w:r>
+      <w:r w:rsidR="00A24F1C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="000F38CF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and add indicators where needed to track key activities.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42922C59" w14:textId="77777777" w:rsidR="005E3904" w:rsidRPr="005E3904" w:rsidRDefault="005E3904" w:rsidP="00446F42">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="12930" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
@@ -1152,75 +1261,65 @@
           </w:tcPr>
           <w:p w14:paraId="287A4466" w14:textId="007A3553" w:rsidR="10A5454F" w:rsidRDefault="10A5454F" w:rsidP="00446F42">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="33B8152F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Activity</w:t>
             </w:r>
             <w:r w:rsidR="00F81A6F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve"> 1.1</w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="33B8152F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve">:  </w:t>
             </w:r>
             <w:r w:rsidR="00714350" w:rsidRPr="33B8152F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>XX</w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">XX </w:t>
             </w:r>
             <w:r w:rsidRPr="33B8152F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve">(Standard indicator </w:t>
             </w:r>
             <w:r w:rsidR="001E2B0E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>W</w:t>
             </w:r>
             <w:r w:rsidR="7A127A45" w:rsidRPr="33B8152F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve"> or Milestone </w:t>
             </w:r>
@@ -1458,133 +1557,115 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00B6594F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>.1.1</w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00446F42">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve">:  </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>XX</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00446F42">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00B6594F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve">(Milestone </w:t>
             </w:r>
             <w:r w:rsidR="001E2B0E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>B</w:t>
             </w:r>
             <w:r w:rsidR="00B6594F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3B3E4D76" w14:textId="478E8284" w:rsidR="001074AE" w:rsidRPr="00981A9D" w:rsidRDefault="0083331C" w:rsidP="00446F42">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="1A11457B">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>Note</w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Note:  continue </w:t>
       </w:r>
       <w:r w:rsidR="00045499" w:rsidRPr="00981A9D">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">adding </w:t>
       </w:r>
       <w:r w:rsidR="009E63EC" w:rsidRPr="00981A9D">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">goals, objectives, </w:t>
       </w:r>
       <w:r w:rsidR="00045499" w:rsidRPr="00981A9D">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">outcomes, sub-outcomes, and/or activities as appropriate to </w:t>
       </w:r>
       <w:r w:rsidR="7FBBD57F" w:rsidRPr="00981A9D">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
@@ -1633,606 +1714,489 @@
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09122EDB" w14:textId="77777777" w:rsidR="00A26557" w:rsidRPr="00981A9D" w:rsidRDefault="00A26557" w:rsidP="00045499">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3E82EF43" w14:textId="2075506F" w:rsidR="001074AE" w:rsidRPr="00922DD9" w:rsidRDefault="6D5D5D15" w:rsidP="00446F42">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00981A9D">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Purpose</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00981A9D">
+        <w:t xml:space="preserve">Purpose:  </w:t>
+      </w:r>
+      <w:r w:rsidR="667CFA79" w:rsidRPr="00981A9D">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
-          <w:b/>
-[...4 lines deleted...]
-      <w:r w:rsidR="667CFA79" w:rsidRPr="00981A9D">
+        </w:rPr>
+        <w:t xml:space="preserve">The change map documents </w:t>
+      </w:r>
+      <w:r w:rsidR="006D30B6" w:rsidRPr="00981A9D">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t>The</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="667CFA79" w:rsidRPr="00981A9D">
+        <w:t>the relationship between project activities, outcomes, and goals</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC7924" w:rsidRPr="00981A9D">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve"> change map documents </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="006D30B6" w:rsidRPr="00981A9D">
+        <w:t>, and shows how indicators map on to the various project elements</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC0958" w:rsidRPr="00981A9D">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t>the relationship between project activities, outcomes, and goals</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00BC7924" w:rsidRPr="00981A9D">
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:r w:rsidR="0022382E" w:rsidRPr="00981A9D">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t>, and shows how indicators map on to the various project elements</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00DC0958" w:rsidRPr="00981A9D">
+        <w:t xml:space="preserve">While award documents outline top-level goals, objectives, and planned activities, the change map adds specificity by identifying expected changes during the project’s period of </w:t>
+      </w:r>
+      <w:r w:rsidR="0022382E" w:rsidRPr="00922DD9">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">.  </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0022382E" w:rsidRPr="00981A9D">
+        <w:t xml:space="preserve">performance, detailed activity plans, and indicators for monitoring progress. These are aligned with the goals and objectives in the award documents. </w:t>
+      </w:r>
+      <w:r w:rsidR="00922DD9" w:rsidRPr="00922DD9">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">While award documents outline top-level goals, objectives, and planned activities, the change map adds specificity by identifying expected changes during the project’s period of </w:t>
-[...25 lines deleted...]
-        <w:t xml:space="preserve"> may be found on </w:t>
+        <w:t xml:space="preserve"> An example change map may be found on </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidR="00922DD9" w:rsidRPr="00922DD9">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Calibri"/>
             <w:color w:val="4472C4" w:themeColor="accent1"/>
           </w:rPr>
-          <w:t xml:space="preserve">INL’s </w:t>
-[...17 lines deleted...]
-          <w:t xml:space="preserve"> Help Site</w:t>
+          <w:t>INL’s DevResults Help Site</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00922DD9" w:rsidRPr="00922DD9">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3049762B" w14:textId="5E079E5D" w:rsidR="00045499" w:rsidRPr="00981A9D" w:rsidRDefault="00045499" w:rsidP="00446F42">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7088FBCD" w14:textId="3F1F8E03" w:rsidR="528D5C57" w:rsidRPr="00981A9D" w:rsidRDefault="1101AA67" w:rsidP="00446F42">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:strike/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00981A9D">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...2 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t xml:space="preserve">Use:  </w:t>
+      </w:r>
+      <w:r w:rsidR="480FAABA" w:rsidRPr="00981A9D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">INL and our partners use the change map to </w:t>
+      </w:r>
+      <w:r w:rsidR="004159EC" w:rsidRPr="00981A9D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t>establish</w:t>
+      </w:r>
+      <w:r w:rsidR="480FAABA" w:rsidRPr="00981A9D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a common understanding of the project</w:t>
+      </w:r>
+      <w:r w:rsidR="46176ACD" w:rsidRPr="00981A9D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r w:rsidR="738CBEE3" w:rsidRPr="00981A9D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t>how it will be monitored</w:t>
+      </w:r>
+      <w:r w:rsidR="480FAABA" w:rsidRPr="00981A9D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  It is a living document that can and should </w:t>
+      </w:r>
+      <w:r w:rsidR="1DBD454B" w:rsidRPr="00981A9D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">be updated </w:t>
+      </w:r>
+      <w:r w:rsidR="00407BF3" w:rsidRPr="00981A9D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t>as circumstances or strategies change, provided changes stay within the</w:t>
+      </w:r>
+      <w:r w:rsidR="00E31788" w:rsidRPr="00981A9D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> scope of the</w:t>
+      </w:r>
+      <w:r w:rsidR="00407BF3" w:rsidRPr="00981A9D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> award.  </w:t>
+      </w:r>
+      <w:r w:rsidR="00DC3D05" w:rsidRPr="00981A9D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Updates can be made by mutual agreement between INL and the partner, without formal modification, but should be documented in the award file. </w:t>
+      </w:r>
+      <w:r w:rsidR="00407BF3" w:rsidRPr="00981A9D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0D7AA0FB" w:rsidRPr="00981A9D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Note:  </w:t>
+      </w:r>
+      <w:r w:rsidR="004615E4" w:rsidRPr="00981A9D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Award documents should state the project goal and objective and describe project plans, but outcomes, sub-outcomes, and indicators belong only in the change map, with indicator details in the Performance Indicator Reference Sheet (PIRS).  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="068DAEB6" w14:textId="77777777" w:rsidR="005D76B7" w:rsidRPr="00981A9D" w:rsidRDefault="005D76B7" w:rsidP="00446F42">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="040A18B1" w14:textId="1ADC545E" w:rsidR="13EC731C" w:rsidRPr="00981A9D" w:rsidRDefault="00223E2D" w:rsidP="00446F42">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:strike/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00981A9D">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">:  </w:t>
-[...123 lines deleted...]
-      <w:r w:rsidRPr="00981A9D">
+        <w:t>Pri</w:t>
+      </w:r>
+      <w:r w:rsidR="00701D5D" w:rsidRPr="00981A9D">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Pri</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00701D5D" w:rsidRPr="00981A9D">
+        <w:t>oritizing Limited Monitoring Resources</w:t>
+      </w:r>
+      <w:r w:rsidR="13EC731C" w:rsidRPr="00981A9D">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>oritizing Limited Monitoring Resources</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="13EC731C" w:rsidRPr="00981A9D">
+        <w:t xml:space="preserve">:  </w:t>
+      </w:r>
+      <w:r w:rsidR="6F77D336" w:rsidRPr="00981A9D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">INL recognizes the </w:t>
+      </w:r>
+      <w:r w:rsidR="00071F8A" w:rsidRPr="00981A9D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t>tension between time and resources devoted to implementing a project and monitoring it</w:t>
+      </w:r>
+      <w:r w:rsidR="00112405" w:rsidRPr="00981A9D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00673693" w:rsidRPr="00981A9D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> so it is important to be intentional about what to monitor.</w:t>
+      </w:r>
+      <w:r w:rsidR="00435538" w:rsidRPr="00981A9D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00464F72" w:rsidRPr="00981A9D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">To that end, INL </w:t>
+      </w:r>
+      <w:r w:rsidR="00C54CFD" w:rsidRPr="00981A9D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">recommends most implementation monitoring be </w:t>
+      </w:r>
+      <w:r w:rsidR="008A1A50" w:rsidRPr="00981A9D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">completed </w:t>
+      </w:r>
+      <w:r w:rsidR="007D7A71" w:rsidRPr="00981A9D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">by </w:t>
+      </w:r>
+      <w:r w:rsidR="00181299" w:rsidRPr="00981A9D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t>providing</w:t>
+      </w:r>
+      <w:r w:rsidR="00A363F0" w:rsidRPr="00981A9D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> status updates for activity monitoring, supplemented by</w:t>
+      </w:r>
+      <w:r w:rsidR="00F42F45" w:rsidRPr="00981A9D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> binary</w:t>
+      </w:r>
+      <w:r w:rsidR="00F42F45" w:rsidRPr="00981A9D">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidR="00F42F45" w:rsidRPr="00981A9D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> milestones to track key activity completion as needed.  </w:t>
+      </w:r>
+      <w:r w:rsidR="00A34FBA" w:rsidRPr="00981A9D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The INL Standard Indicator form will </w:t>
+      </w:r>
+      <w:r w:rsidR="00F45379">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">apply </w:t>
+      </w:r>
+      <w:r w:rsidR="00B44956" w:rsidRPr="00981A9D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">INL </w:t>
+      </w:r>
+      <w:r w:rsidR="0061208E" w:rsidRPr="00981A9D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t>standard</w:t>
+      </w:r>
+      <w:r w:rsidR="00B44956" w:rsidRPr="00981A9D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0061208E" w:rsidRPr="00981A9D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidR="00B44956" w:rsidRPr="00981A9D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t>etrics where appropriate</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB3383" w:rsidRPr="00981A9D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t>, covering training and common outcomes</w:t>
+      </w:r>
+      <w:r w:rsidR="00981A9D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:r w:rsidR="00A75812" w:rsidRPr="00981A9D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t>Key o</w:t>
+      </w:r>
+      <w:r w:rsidR="0057249C" w:rsidRPr="00981A9D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">utcomes </w:t>
+      </w:r>
+      <w:r w:rsidR="00A75812" w:rsidRPr="00981A9D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t>should</w:t>
+      </w:r>
+      <w:r w:rsidR="0057249C" w:rsidRPr="00981A9D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> be tracked using project-specific </w:t>
+      </w:r>
+      <w:r w:rsidR="00042DDA" w:rsidRPr="00981A9D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t>outcome indicators w</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE3DAA" w:rsidRPr="00981A9D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">here INL </w:t>
+      </w:r>
+      <w:r w:rsidR="0061208E" w:rsidRPr="00981A9D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t>standard metrics</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE3DAA" w:rsidRPr="00981A9D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0057249C" w:rsidRPr="00981A9D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t>do not apply</w:t>
+      </w:r>
+      <w:r w:rsidR="00042DDA" w:rsidRPr="00981A9D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67CA35DE" w14:textId="77777777" w:rsidR="00045499" w:rsidRPr="00981A9D" w:rsidRDefault="00045499" w:rsidP="00446F42">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+          <w:strike/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3DFFC7CC" w14:textId="03D08834" w:rsidR="001074AE" w:rsidRPr="00981A9D" w:rsidRDefault="0D7AA0FB" w:rsidP="00446F42">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00981A9D">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">:  </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="6F77D336" w:rsidRPr="00981A9D">
+        <w:t xml:space="preserve">Roles and Responsibilities:  </w:t>
+      </w:r>
+      <w:r w:rsidR="00C44C95" w:rsidRPr="00981A9D">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t>INL</w:t>
-[...260 lines deleted...]
-        <w:t xml:space="preserve"> externally implemented project</w:t>
+        <w:t>For externally implemented project</w:t>
       </w:r>
       <w:r w:rsidR="20034684" w:rsidRPr="00981A9D">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00C44C95" w:rsidRPr="00981A9D">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00981A9D">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> INL staff are responsible for filling in the project information</w:t>
       </w:r>
       <w:r w:rsidR="489709AE" w:rsidRPr="00981A9D">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
@@ -2450,75 +2414,58 @@
       </w:pPr>
       <w:r w:rsidRPr="00981A9D">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="25132903" w14:textId="2888EE6C" w:rsidR="0D7AA0FB" w:rsidRDefault="0D7AA0FB" w:rsidP="00446F42">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="697D4EA9">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>A note for Monitoring and Evaluation professionals</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">:  </w:t>
+        <w:t xml:space="preserve">A note for Monitoring and Evaluation professionals:  </w:t>
       </w:r>
       <w:r w:rsidRPr="697D4EA9">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>Different</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Different </w:t>
       </w:r>
       <w:r w:rsidR="58CB8A4A" w:rsidRPr="7659EFFB">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>organizations</w:t>
       </w:r>
       <w:r w:rsidRPr="554EF8C7">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="697D4EA9">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">use </w:t>
       </w:r>
       <w:r w:rsidR="00BC7924">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
@@ -2774,67 +2721,51 @@
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Formal award document</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="56AE20D5" w14:textId="503AEB01" w:rsidR="6C070508" w:rsidRPr="00446F42" w:rsidRDefault="6C070508" w:rsidP="00446F42">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="24A16477" w14:textId="5F813FA2" w:rsidR="34C3CF38" w:rsidRPr="00446F42" w:rsidRDefault="00AF5D0D" w:rsidP="00446F42">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5EB34209">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t>Note</w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> goals are the policy changes to which a project contributes.  </w:t>
+              <w:t xml:space="preserve">Note:  INL goals are the policy changes to which a project contributes.  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3240" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4B097EF6" w14:textId="11DD15D2" w:rsidR="7BE4E17F" w:rsidRPr="00446F42" w:rsidRDefault="7BE4E17F" w:rsidP="00446F42">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1A11457B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>INL does not require monitoring at this level.</w:t>
             </w:r>
             <w:r w:rsidR="00052CDC" w:rsidRPr="1A11457B">
               <w:rPr>
                 <w:rStyle w:val="FootnoteReference"/>
                 <w:rFonts w:eastAsia="Calibri"/>
@@ -2878,67 +2809,51 @@
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>the project will tackle</w:t>
             </w:r>
             <w:r w:rsidR="149B9166" w:rsidRPr="00FF77C5">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>.  This s</w:t>
             </w:r>
             <w:r w:rsidR="42FCE1D1" w:rsidRPr="00FF77C5">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">copes the issue/sector the project will address.  </w:t>
             </w:r>
             <w:r w:rsidR="46169730" w:rsidRPr="00FF77C5">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Some partner agencies call this a </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> others do not </w:t>
+              <w:t xml:space="preserve">Some partner agencies call this a goal, others do not </w:t>
             </w:r>
             <w:r w:rsidR="64E82B27" w:rsidRPr="00FF77C5">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">use this concept in how they lay out project design. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3240" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="14611C73" w14:textId="6275BB89" w:rsidR="11D443A4" w:rsidRPr="00446F42" w:rsidRDefault="64E82B27" w:rsidP="00446F42">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00446F42">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
@@ -2964,74 +2879,58 @@
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">Formal award document </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1420E5D5" w14:textId="66C349DB" w:rsidR="0D3092E5" w:rsidRPr="00446F42" w:rsidRDefault="0D3092E5" w:rsidP="00446F42">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="10F45996" w14:textId="3F1508AC" w:rsidR="11D443A4" w:rsidRPr="00446F42" w:rsidRDefault="64E82B27" w:rsidP="00446F42">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00446F42">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t>Note</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">:  </w:t>
+              <w:t xml:space="preserve">Note:  </w:t>
             </w:r>
             <w:r w:rsidR="27E54920" w:rsidRPr="00446F42">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t>Not</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> all projects will have objectives; some will just have goals</w:t>
+              <w:t>Not all projects will have objectives; some will just have goals</w:t>
             </w:r>
             <w:r w:rsidRPr="00446F42">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3240" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2E232B61" w14:textId="11DD15D2" w:rsidR="7503BA9C" w:rsidRPr="00446F42" w:rsidRDefault="7503BA9C" w:rsidP="00446F42">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1A11457B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
@@ -3255,67 +3154,51 @@
                 <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> the project seeks to achieve</w:t>
             </w:r>
             <w:r w:rsidRPr="00446F42">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">.  </w:t>
             </w:r>
             <w:r w:rsidR="485ADCDF" w:rsidRPr="00446F42">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">What partner </w:t>
             </w:r>
             <w:r w:rsidR="485ADCDF" w:rsidRPr="00446F42">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">organizations call these depends on their </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> for the above concept.</w:t>
+              <w:t>organizations call these depends on their term for the above concept.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3240" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="15B78C74" w14:textId="44500CCA" w:rsidR="169CF548" w:rsidRPr="00446F42" w:rsidRDefault="0318BBDF" w:rsidP="00446F42">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00446F42">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Sub-outcome</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3852,67 +3735,51 @@
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidRPr="00446F42">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">tandard </w:t>
             </w:r>
             <w:r w:rsidR="00E83AAE">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>i</w:t>
             </w:r>
             <w:r w:rsidRPr="00446F42">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ndicators do not apply, activity monitoring is optional and any </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> should not be at the expense of outcome monitoring.</w:t>
+              <w:t>ndicators do not apply, activity monitoring is optional and any undertaken should not be at the expense of outcome monitoring.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="6C070508" w:rsidRPr="00446F42" w14:paraId="10CD1E40" w14:textId="77777777" w:rsidTr="53A25D4D">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3240" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="466CCB1E" w14:textId="2F6EF931" w:rsidR="62F89A4E" w:rsidRPr="00446F42" w:rsidRDefault="62F89A4E" w:rsidP="00446F42">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00446F42">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
@@ -4421,69 +4288,51 @@
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="5C1188F7" w14:textId="77777777" w:rsidR="00F42F45" w:rsidRDefault="00F42F45" w:rsidP="00F42F45">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r w:rsidRPr="1A11457B">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="1A11457B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> A Binary Milestone is a single Yes/No question or True/False statement. The Milestone has been reached when the answer is "Yes</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> or the statement is true.</w:t>
+        <w:t xml:space="preserve"> A Binary Milestone is a single Yes/No question or True/False statement. The Milestone has been reached when the answer is "Yes" or the statement is true.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
     <w:p w14:paraId="699AE32B" w14:textId="277C3C26" w:rsidR="00052CDC" w:rsidRDefault="00052CDC">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00484237">
         <w:t>For multi-year, multi-iteration projects</w:t>
       </w:r>
       <w:r w:rsidR="00B64AED">
         <w:t>, INL retains the right to request implementing partners</w:t>
       </w:r>
       <w:r w:rsidR="00983CB3">
         <w:t xml:space="preserve"> include indicators to</w:t>
@@ -7903,52 +7752,51 @@
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="1582989277">
     <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="2092115859">
     <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="1556699680">
     <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="931161595">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="159546924">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="642543229">
     <w:abstractNumId w:val="23"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:val="bestFit" w:percent="187"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="6974912A"/>
     <w:rsid w:val="000001F8"/>
     <w:rsid w:val="000007B9"/>
     <w:rsid w:val="00000A12"/>
@@ -7981,50 +7829,51 @@
     <w:rsid w:val="000432C6"/>
     <w:rsid w:val="00044B5C"/>
     <w:rsid w:val="00045499"/>
     <w:rsid w:val="00045ACD"/>
     <w:rsid w:val="00045DA6"/>
     <w:rsid w:val="00045F1D"/>
     <w:rsid w:val="0004639D"/>
     <w:rsid w:val="000474D8"/>
     <w:rsid w:val="00050935"/>
     <w:rsid w:val="0005105E"/>
     <w:rsid w:val="000514BB"/>
     <w:rsid w:val="00051793"/>
     <w:rsid w:val="00052CDC"/>
     <w:rsid w:val="00054B78"/>
     <w:rsid w:val="00055269"/>
     <w:rsid w:val="0005642B"/>
     <w:rsid w:val="00057904"/>
     <w:rsid w:val="00057E65"/>
     <w:rsid w:val="0006097C"/>
     <w:rsid w:val="00060C2F"/>
     <w:rsid w:val="0006206D"/>
     <w:rsid w:val="000621B9"/>
     <w:rsid w:val="000621D7"/>
     <w:rsid w:val="0006373C"/>
     <w:rsid w:val="00064E1A"/>
+    <w:rsid w:val="000652AF"/>
     <w:rsid w:val="00065B9E"/>
     <w:rsid w:val="000700E1"/>
     <w:rsid w:val="00070D64"/>
     <w:rsid w:val="00070E37"/>
     <w:rsid w:val="00070E38"/>
     <w:rsid w:val="00071664"/>
     <w:rsid w:val="0007193F"/>
     <w:rsid w:val="00071F8A"/>
     <w:rsid w:val="00073116"/>
     <w:rsid w:val="0007329C"/>
     <w:rsid w:val="00073402"/>
     <w:rsid w:val="00074745"/>
     <w:rsid w:val="00074BA0"/>
     <w:rsid w:val="00074F4E"/>
     <w:rsid w:val="00075802"/>
     <w:rsid w:val="00076BCC"/>
     <w:rsid w:val="000824F5"/>
     <w:rsid w:val="000837C5"/>
     <w:rsid w:val="00084776"/>
     <w:rsid w:val="00085E0C"/>
     <w:rsid w:val="00086225"/>
     <w:rsid w:val="000875DB"/>
     <w:rsid w:val="000903BA"/>
     <w:rsid w:val="0009238F"/>
     <w:rsid w:val="00092DF6"/>
@@ -8061,98 +7910,100 @@
     <w:rsid w:val="000C55E7"/>
     <w:rsid w:val="000C5E49"/>
     <w:rsid w:val="000C653F"/>
     <w:rsid w:val="000C6A30"/>
     <w:rsid w:val="000D0104"/>
     <w:rsid w:val="000D04DF"/>
     <w:rsid w:val="000D06B2"/>
     <w:rsid w:val="000D089F"/>
     <w:rsid w:val="000D1D2E"/>
     <w:rsid w:val="000D2FC1"/>
     <w:rsid w:val="000D3476"/>
     <w:rsid w:val="000D5721"/>
     <w:rsid w:val="000D5D17"/>
     <w:rsid w:val="000D734B"/>
     <w:rsid w:val="000D7393"/>
     <w:rsid w:val="000D74DD"/>
     <w:rsid w:val="000D77B9"/>
     <w:rsid w:val="000D7B4B"/>
     <w:rsid w:val="000E0A77"/>
     <w:rsid w:val="000E0E6C"/>
     <w:rsid w:val="000E1A64"/>
     <w:rsid w:val="000E2775"/>
     <w:rsid w:val="000E30E2"/>
     <w:rsid w:val="000E7065"/>
     <w:rsid w:val="000F142E"/>
+    <w:rsid w:val="000F38CF"/>
     <w:rsid w:val="000F5524"/>
     <w:rsid w:val="000F5B4D"/>
     <w:rsid w:val="000F5EF4"/>
     <w:rsid w:val="000F7086"/>
     <w:rsid w:val="000F7CFF"/>
     <w:rsid w:val="000FAF88"/>
     <w:rsid w:val="00100833"/>
     <w:rsid w:val="001018C6"/>
     <w:rsid w:val="00101A2F"/>
     <w:rsid w:val="00101AF3"/>
     <w:rsid w:val="0010321B"/>
     <w:rsid w:val="001032C8"/>
     <w:rsid w:val="00104368"/>
     <w:rsid w:val="00105746"/>
     <w:rsid w:val="001074AE"/>
     <w:rsid w:val="00110838"/>
     <w:rsid w:val="00111D9B"/>
     <w:rsid w:val="00112405"/>
     <w:rsid w:val="00113567"/>
     <w:rsid w:val="00113AB4"/>
     <w:rsid w:val="00114510"/>
     <w:rsid w:val="00115D60"/>
     <w:rsid w:val="00116AA2"/>
     <w:rsid w:val="0011717D"/>
     <w:rsid w:val="00117B73"/>
     <w:rsid w:val="0012037A"/>
     <w:rsid w:val="00120C89"/>
     <w:rsid w:val="001222E0"/>
     <w:rsid w:val="00122603"/>
     <w:rsid w:val="00124A94"/>
     <w:rsid w:val="00125C83"/>
     <w:rsid w:val="00126BDC"/>
     <w:rsid w:val="00127120"/>
     <w:rsid w:val="00127835"/>
     <w:rsid w:val="00127957"/>
     <w:rsid w:val="00130B48"/>
     <w:rsid w:val="00130D1B"/>
     <w:rsid w:val="00133B93"/>
     <w:rsid w:val="001342A5"/>
     <w:rsid w:val="00134570"/>
     <w:rsid w:val="00134D9D"/>
     <w:rsid w:val="001378EA"/>
     <w:rsid w:val="00137956"/>
     <w:rsid w:val="00137FA3"/>
     <w:rsid w:val="001450CB"/>
     <w:rsid w:val="001450FF"/>
     <w:rsid w:val="00145565"/>
     <w:rsid w:val="00145BF0"/>
+    <w:rsid w:val="00145C5F"/>
     <w:rsid w:val="0014630F"/>
     <w:rsid w:val="001464EA"/>
     <w:rsid w:val="001469D9"/>
     <w:rsid w:val="00146C50"/>
     <w:rsid w:val="00146CD0"/>
     <w:rsid w:val="00147E51"/>
     <w:rsid w:val="00147E57"/>
     <w:rsid w:val="00151595"/>
     <w:rsid w:val="00151E5B"/>
     <w:rsid w:val="00154349"/>
     <w:rsid w:val="001543F5"/>
     <w:rsid w:val="00156B87"/>
     <w:rsid w:val="00156F42"/>
     <w:rsid w:val="00157911"/>
     <w:rsid w:val="00157F88"/>
     <w:rsid w:val="00157FA6"/>
     <w:rsid w:val="001608DF"/>
     <w:rsid w:val="0016160D"/>
     <w:rsid w:val="00162E4D"/>
     <w:rsid w:val="00165594"/>
     <w:rsid w:val="00166BFB"/>
     <w:rsid w:val="001700AD"/>
     <w:rsid w:val="001701E0"/>
     <w:rsid w:val="00170D4B"/>
     <w:rsid w:val="0017133C"/>
@@ -8404,50 +8255,51 @@
     <w:rsid w:val="003106A4"/>
     <w:rsid w:val="00310BA3"/>
     <w:rsid w:val="00310E8A"/>
     <w:rsid w:val="0031171E"/>
     <w:rsid w:val="003117E2"/>
     <w:rsid w:val="003119D9"/>
     <w:rsid w:val="00311C8D"/>
     <w:rsid w:val="00313A54"/>
     <w:rsid w:val="00314828"/>
     <w:rsid w:val="003151F1"/>
     <w:rsid w:val="003153FF"/>
     <w:rsid w:val="003162FB"/>
     <w:rsid w:val="00316FE2"/>
     <w:rsid w:val="0031700A"/>
     <w:rsid w:val="00320201"/>
     <w:rsid w:val="003207B5"/>
     <w:rsid w:val="00321762"/>
     <w:rsid w:val="003225ED"/>
     <w:rsid w:val="00322F32"/>
     <w:rsid w:val="00323820"/>
     <w:rsid w:val="00323F53"/>
     <w:rsid w:val="00323FC4"/>
     <w:rsid w:val="00326CC3"/>
     <w:rsid w:val="0032757F"/>
     <w:rsid w:val="003276CB"/>
+    <w:rsid w:val="0033076B"/>
     <w:rsid w:val="00331A61"/>
     <w:rsid w:val="00332E5F"/>
     <w:rsid w:val="003330F4"/>
     <w:rsid w:val="0033635A"/>
     <w:rsid w:val="00336674"/>
     <w:rsid w:val="003366D2"/>
     <w:rsid w:val="00336B63"/>
     <w:rsid w:val="00337768"/>
     <w:rsid w:val="00340D1D"/>
     <w:rsid w:val="00341728"/>
     <w:rsid w:val="00341739"/>
     <w:rsid w:val="0034226B"/>
     <w:rsid w:val="00342EC2"/>
     <w:rsid w:val="00343A52"/>
     <w:rsid w:val="00343DFA"/>
     <w:rsid w:val="003442D9"/>
     <w:rsid w:val="00344B9C"/>
     <w:rsid w:val="00347207"/>
     <w:rsid w:val="003509D3"/>
     <w:rsid w:val="0035167F"/>
     <w:rsid w:val="00351BF9"/>
     <w:rsid w:val="00351C69"/>
     <w:rsid w:val="00353774"/>
     <w:rsid w:val="00353D03"/>
     <w:rsid w:val="003540B0"/>
@@ -8457,50 +8309,51 @@
     <w:rsid w:val="00355DF9"/>
     <w:rsid w:val="00356146"/>
     <w:rsid w:val="003565EB"/>
     <w:rsid w:val="00362397"/>
     <w:rsid w:val="00362AA1"/>
     <w:rsid w:val="00363CF3"/>
     <w:rsid w:val="0036524E"/>
     <w:rsid w:val="00367205"/>
     <w:rsid w:val="00367921"/>
     <w:rsid w:val="0036793D"/>
     <w:rsid w:val="00367C23"/>
     <w:rsid w:val="00370965"/>
     <w:rsid w:val="00370CB4"/>
     <w:rsid w:val="0037266C"/>
     <w:rsid w:val="003728FD"/>
     <w:rsid w:val="00372BCF"/>
     <w:rsid w:val="00373018"/>
     <w:rsid w:val="003746EF"/>
     <w:rsid w:val="00376000"/>
     <w:rsid w:val="00376348"/>
     <w:rsid w:val="0037750E"/>
     <w:rsid w:val="00377CB6"/>
     <w:rsid w:val="00380A89"/>
     <w:rsid w:val="003811FB"/>
     <w:rsid w:val="00381901"/>
+    <w:rsid w:val="00382DA4"/>
     <w:rsid w:val="003839CE"/>
     <w:rsid w:val="00383A15"/>
     <w:rsid w:val="00384732"/>
     <w:rsid w:val="003855C9"/>
     <w:rsid w:val="00385F3E"/>
     <w:rsid w:val="003919ED"/>
     <w:rsid w:val="00392FAF"/>
     <w:rsid w:val="00395C0F"/>
     <w:rsid w:val="0039705E"/>
     <w:rsid w:val="003979AE"/>
     <w:rsid w:val="003A165B"/>
     <w:rsid w:val="003A414A"/>
     <w:rsid w:val="003A563C"/>
     <w:rsid w:val="003A56F9"/>
     <w:rsid w:val="003A6651"/>
     <w:rsid w:val="003B0EE9"/>
     <w:rsid w:val="003B2B40"/>
     <w:rsid w:val="003B2FF9"/>
     <w:rsid w:val="003B33AD"/>
     <w:rsid w:val="003B3AC5"/>
     <w:rsid w:val="003B48F6"/>
     <w:rsid w:val="003B5239"/>
     <w:rsid w:val="003B7BE8"/>
     <w:rsid w:val="003C0338"/>
     <w:rsid w:val="003C12B8"/>
@@ -8761,50 +8614,51 @@
     <w:rsid w:val="0057249C"/>
     <w:rsid w:val="005741EA"/>
     <w:rsid w:val="0057449E"/>
     <w:rsid w:val="00574A86"/>
     <w:rsid w:val="0057640C"/>
     <w:rsid w:val="00576D8F"/>
     <w:rsid w:val="00577608"/>
     <w:rsid w:val="00580727"/>
     <w:rsid w:val="00580CA4"/>
     <w:rsid w:val="0058119D"/>
     <w:rsid w:val="00585023"/>
     <w:rsid w:val="0058537B"/>
     <w:rsid w:val="00585DD2"/>
     <w:rsid w:val="005861A7"/>
     <w:rsid w:val="00586B7B"/>
     <w:rsid w:val="005878E0"/>
     <w:rsid w:val="00587BBD"/>
     <w:rsid w:val="00591249"/>
     <w:rsid w:val="00591DA3"/>
     <w:rsid w:val="00592375"/>
     <w:rsid w:val="0059313F"/>
     <w:rsid w:val="00593281"/>
     <w:rsid w:val="0059725B"/>
     <w:rsid w:val="0059731F"/>
     <w:rsid w:val="00597B9E"/>
+    <w:rsid w:val="005A167C"/>
     <w:rsid w:val="005A211F"/>
     <w:rsid w:val="005A2537"/>
     <w:rsid w:val="005A3109"/>
     <w:rsid w:val="005A36AF"/>
     <w:rsid w:val="005A3730"/>
     <w:rsid w:val="005A3A96"/>
     <w:rsid w:val="005A4162"/>
     <w:rsid w:val="005A7C4F"/>
     <w:rsid w:val="005B0007"/>
     <w:rsid w:val="005B0A66"/>
     <w:rsid w:val="005B16C9"/>
     <w:rsid w:val="005B251C"/>
     <w:rsid w:val="005B4848"/>
     <w:rsid w:val="005B7E4A"/>
     <w:rsid w:val="005C0A8F"/>
     <w:rsid w:val="005C0CDF"/>
     <w:rsid w:val="005C2E3F"/>
     <w:rsid w:val="005C3262"/>
     <w:rsid w:val="005C3BAC"/>
     <w:rsid w:val="005C3BC5"/>
     <w:rsid w:val="005C48D8"/>
     <w:rsid w:val="005C4CCE"/>
     <w:rsid w:val="005C5425"/>
     <w:rsid w:val="005C56DD"/>
     <w:rsid w:val="005C5C6B"/>
@@ -9392,75 +9246,77 @@
     <w:rsid w:val="009F728A"/>
     <w:rsid w:val="009F76DA"/>
     <w:rsid w:val="00A0095B"/>
     <w:rsid w:val="00A00C42"/>
     <w:rsid w:val="00A01AB9"/>
     <w:rsid w:val="00A02B19"/>
     <w:rsid w:val="00A02C3B"/>
     <w:rsid w:val="00A02D88"/>
     <w:rsid w:val="00A0414C"/>
     <w:rsid w:val="00A04948"/>
     <w:rsid w:val="00A0712F"/>
     <w:rsid w:val="00A1198B"/>
     <w:rsid w:val="00A12166"/>
     <w:rsid w:val="00A123C4"/>
     <w:rsid w:val="00A13DEF"/>
     <w:rsid w:val="00A13E9D"/>
     <w:rsid w:val="00A14ED2"/>
     <w:rsid w:val="00A17204"/>
     <w:rsid w:val="00A201A6"/>
     <w:rsid w:val="00A20210"/>
     <w:rsid w:val="00A20713"/>
     <w:rsid w:val="00A20891"/>
     <w:rsid w:val="00A219E8"/>
     <w:rsid w:val="00A2353B"/>
     <w:rsid w:val="00A2359D"/>
+    <w:rsid w:val="00A24F1C"/>
     <w:rsid w:val="00A25326"/>
     <w:rsid w:val="00A26557"/>
     <w:rsid w:val="00A26604"/>
     <w:rsid w:val="00A27507"/>
     <w:rsid w:val="00A30376"/>
     <w:rsid w:val="00A3074B"/>
     <w:rsid w:val="00A30EA2"/>
     <w:rsid w:val="00A31B6A"/>
     <w:rsid w:val="00A31F89"/>
     <w:rsid w:val="00A331C1"/>
     <w:rsid w:val="00A34680"/>
     <w:rsid w:val="00A34E74"/>
     <w:rsid w:val="00A34FBA"/>
     <w:rsid w:val="00A35365"/>
     <w:rsid w:val="00A359E9"/>
     <w:rsid w:val="00A363F0"/>
     <w:rsid w:val="00A379BC"/>
     <w:rsid w:val="00A37DF4"/>
     <w:rsid w:val="00A40417"/>
     <w:rsid w:val="00A41747"/>
     <w:rsid w:val="00A417B7"/>
     <w:rsid w:val="00A418F6"/>
     <w:rsid w:val="00A42C02"/>
     <w:rsid w:val="00A43393"/>
     <w:rsid w:val="00A44AF6"/>
+    <w:rsid w:val="00A44D15"/>
     <w:rsid w:val="00A4501B"/>
     <w:rsid w:val="00A45712"/>
     <w:rsid w:val="00A46855"/>
     <w:rsid w:val="00A46FCE"/>
     <w:rsid w:val="00A503EF"/>
     <w:rsid w:val="00A516D0"/>
     <w:rsid w:val="00A51E4B"/>
     <w:rsid w:val="00A51F38"/>
     <w:rsid w:val="00A526AF"/>
     <w:rsid w:val="00A52B41"/>
     <w:rsid w:val="00A52EDA"/>
     <w:rsid w:val="00A53A75"/>
     <w:rsid w:val="00A54CFA"/>
     <w:rsid w:val="00A5718C"/>
     <w:rsid w:val="00A57B5C"/>
     <w:rsid w:val="00A63092"/>
     <w:rsid w:val="00A63A57"/>
     <w:rsid w:val="00A644F3"/>
     <w:rsid w:val="00A6530F"/>
     <w:rsid w:val="00A65476"/>
     <w:rsid w:val="00A65A67"/>
     <w:rsid w:val="00A65DEA"/>
     <w:rsid w:val="00A67C89"/>
     <w:rsid w:val="00A67F28"/>
     <w:rsid w:val="00A71F60"/>
@@ -9652,50 +9508,51 @@
     <w:rsid w:val="00BB1F1A"/>
     <w:rsid w:val="00BB1FED"/>
     <w:rsid w:val="00BB3C57"/>
     <w:rsid w:val="00BB4D33"/>
     <w:rsid w:val="00BB5138"/>
     <w:rsid w:val="00BB62A7"/>
     <w:rsid w:val="00BC06DB"/>
     <w:rsid w:val="00BC1841"/>
     <w:rsid w:val="00BC3D17"/>
     <w:rsid w:val="00BC3FF4"/>
     <w:rsid w:val="00BC41E2"/>
     <w:rsid w:val="00BC4900"/>
     <w:rsid w:val="00BC5168"/>
     <w:rsid w:val="00BC6260"/>
     <w:rsid w:val="00BC64DB"/>
     <w:rsid w:val="00BC7924"/>
     <w:rsid w:val="00BD0E8C"/>
     <w:rsid w:val="00BD2A82"/>
     <w:rsid w:val="00BD3A89"/>
     <w:rsid w:val="00BD4217"/>
     <w:rsid w:val="00BD5777"/>
     <w:rsid w:val="00BD621F"/>
     <w:rsid w:val="00BD68F1"/>
     <w:rsid w:val="00BD74FA"/>
     <w:rsid w:val="00BD7A51"/>
+    <w:rsid w:val="00BE0886"/>
     <w:rsid w:val="00BE0C15"/>
     <w:rsid w:val="00BE0D80"/>
     <w:rsid w:val="00BE21B8"/>
     <w:rsid w:val="00BE3931"/>
     <w:rsid w:val="00BE44E8"/>
     <w:rsid w:val="00BE47AE"/>
     <w:rsid w:val="00BE5B7D"/>
     <w:rsid w:val="00BE5DB1"/>
     <w:rsid w:val="00BE666E"/>
     <w:rsid w:val="00BE7684"/>
     <w:rsid w:val="00BE78D6"/>
     <w:rsid w:val="00BE7946"/>
     <w:rsid w:val="00BF2087"/>
     <w:rsid w:val="00BF2725"/>
     <w:rsid w:val="00BF5818"/>
     <w:rsid w:val="00BF7874"/>
     <w:rsid w:val="00BF7A92"/>
     <w:rsid w:val="00BF7C21"/>
     <w:rsid w:val="00C02092"/>
     <w:rsid w:val="00C02FCB"/>
     <w:rsid w:val="00C046CA"/>
     <w:rsid w:val="00C04B14"/>
     <w:rsid w:val="00C052EB"/>
     <w:rsid w:val="00C0576D"/>
     <w:rsid w:val="00C057D9"/>
@@ -9794,69 +9651,71 @@
     <w:rsid w:val="00CC0F70"/>
     <w:rsid w:val="00CC460A"/>
     <w:rsid w:val="00CC6365"/>
     <w:rsid w:val="00CC67FD"/>
     <w:rsid w:val="00CC7EE9"/>
     <w:rsid w:val="00CD03D1"/>
     <w:rsid w:val="00CD181F"/>
     <w:rsid w:val="00CD433C"/>
     <w:rsid w:val="00CD4D92"/>
     <w:rsid w:val="00CD5AB3"/>
     <w:rsid w:val="00CD7BAE"/>
     <w:rsid w:val="00CE0ED3"/>
     <w:rsid w:val="00CE3E80"/>
     <w:rsid w:val="00CE62E1"/>
     <w:rsid w:val="00CF0B39"/>
     <w:rsid w:val="00CF15EA"/>
     <w:rsid w:val="00CF20D0"/>
     <w:rsid w:val="00CF2852"/>
     <w:rsid w:val="00CF52BF"/>
     <w:rsid w:val="00CF6B22"/>
     <w:rsid w:val="00CF72FC"/>
     <w:rsid w:val="00D00FC1"/>
     <w:rsid w:val="00D013A7"/>
     <w:rsid w:val="00D024AA"/>
     <w:rsid w:val="00D02F17"/>
+    <w:rsid w:val="00D02FA1"/>
     <w:rsid w:val="00D03000"/>
     <w:rsid w:val="00D032FC"/>
     <w:rsid w:val="00D03A63"/>
     <w:rsid w:val="00D03D72"/>
     <w:rsid w:val="00D03F82"/>
     <w:rsid w:val="00D04C60"/>
     <w:rsid w:val="00D05748"/>
     <w:rsid w:val="00D06CB8"/>
     <w:rsid w:val="00D1020F"/>
     <w:rsid w:val="00D10DB5"/>
     <w:rsid w:val="00D110BC"/>
     <w:rsid w:val="00D13FCD"/>
     <w:rsid w:val="00D15EB3"/>
     <w:rsid w:val="00D176FC"/>
     <w:rsid w:val="00D20585"/>
     <w:rsid w:val="00D20823"/>
     <w:rsid w:val="00D20D96"/>
     <w:rsid w:val="00D21524"/>
     <w:rsid w:val="00D23D01"/>
+    <w:rsid w:val="00D25608"/>
     <w:rsid w:val="00D27551"/>
     <w:rsid w:val="00D27EA4"/>
     <w:rsid w:val="00D31122"/>
     <w:rsid w:val="00D3165A"/>
     <w:rsid w:val="00D32221"/>
     <w:rsid w:val="00D33609"/>
     <w:rsid w:val="00D34F3D"/>
     <w:rsid w:val="00D3514B"/>
     <w:rsid w:val="00D3644F"/>
     <w:rsid w:val="00D3673D"/>
     <w:rsid w:val="00D36BA9"/>
     <w:rsid w:val="00D40603"/>
     <w:rsid w:val="00D43822"/>
     <w:rsid w:val="00D43F90"/>
     <w:rsid w:val="00D45093"/>
     <w:rsid w:val="00D45136"/>
     <w:rsid w:val="00D45F18"/>
     <w:rsid w:val="00D45F4E"/>
     <w:rsid w:val="00D47430"/>
     <w:rsid w:val="00D50B4D"/>
     <w:rsid w:val="00D514E4"/>
     <w:rsid w:val="00D52ED3"/>
     <w:rsid w:val="00D52FF9"/>
     <w:rsid w:val="00D53CC9"/>
     <w:rsid w:val="00D53FA5"/>
@@ -9929,50 +9788,51 @@
     <w:rsid w:val="00DD266F"/>
     <w:rsid w:val="00DD309B"/>
     <w:rsid w:val="00DD3B3D"/>
     <w:rsid w:val="00DD46FE"/>
     <w:rsid w:val="00DD673D"/>
     <w:rsid w:val="00DD6F78"/>
     <w:rsid w:val="00DD7557"/>
     <w:rsid w:val="00DD75FA"/>
     <w:rsid w:val="00DE0553"/>
     <w:rsid w:val="00DE1554"/>
     <w:rsid w:val="00DE1702"/>
     <w:rsid w:val="00DE17E4"/>
     <w:rsid w:val="00DE2B59"/>
     <w:rsid w:val="00DE53CD"/>
     <w:rsid w:val="00DE5778"/>
     <w:rsid w:val="00DE7BA1"/>
     <w:rsid w:val="00DF06FB"/>
     <w:rsid w:val="00DF2A9A"/>
     <w:rsid w:val="00DF2FAD"/>
     <w:rsid w:val="00DF4F94"/>
     <w:rsid w:val="00DF5501"/>
     <w:rsid w:val="00DF614C"/>
     <w:rsid w:val="00DF767B"/>
     <w:rsid w:val="00E00127"/>
     <w:rsid w:val="00E02A89"/>
+    <w:rsid w:val="00E04E63"/>
     <w:rsid w:val="00E0590E"/>
     <w:rsid w:val="00E062EC"/>
     <w:rsid w:val="00E066EF"/>
     <w:rsid w:val="00E073C4"/>
     <w:rsid w:val="00E07DA2"/>
     <w:rsid w:val="00E11AED"/>
     <w:rsid w:val="00E141D5"/>
     <w:rsid w:val="00E15306"/>
     <w:rsid w:val="00E16C4E"/>
     <w:rsid w:val="00E21BAF"/>
     <w:rsid w:val="00E2206B"/>
     <w:rsid w:val="00E22CC8"/>
     <w:rsid w:val="00E25AE5"/>
     <w:rsid w:val="00E26130"/>
     <w:rsid w:val="00E26792"/>
     <w:rsid w:val="00E27160"/>
     <w:rsid w:val="00E27AAC"/>
     <w:rsid w:val="00E30460"/>
     <w:rsid w:val="00E31788"/>
     <w:rsid w:val="00E3203E"/>
     <w:rsid w:val="00E3224F"/>
     <w:rsid w:val="00E3244E"/>
     <w:rsid w:val="00E32C37"/>
     <w:rsid w:val="00E337D4"/>
     <w:rsid w:val="00E33B04"/>
@@ -10046,50 +9906,51 @@
     <w:rsid w:val="00E97559"/>
     <w:rsid w:val="00E97DEB"/>
     <w:rsid w:val="00EA08B2"/>
     <w:rsid w:val="00EA11C7"/>
     <w:rsid w:val="00EA2129"/>
     <w:rsid w:val="00EA2E66"/>
     <w:rsid w:val="00EA38A1"/>
     <w:rsid w:val="00EA42C4"/>
     <w:rsid w:val="00EA7291"/>
     <w:rsid w:val="00EA7714"/>
     <w:rsid w:val="00EA7BE3"/>
     <w:rsid w:val="00EA7FFB"/>
     <w:rsid w:val="00EAADE4"/>
     <w:rsid w:val="00EB0BE8"/>
     <w:rsid w:val="00EB2BCA"/>
     <w:rsid w:val="00EB2DFC"/>
     <w:rsid w:val="00EB3383"/>
     <w:rsid w:val="00EB53BC"/>
     <w:rsid w:val="00EC1819"/>
     <w:rsid w:val="00EC453E"/>
     <w:rsid w:val="00EC49FE"/>
     <w:rsid w:val="00EC5420"/>
     <w:rsid w:val="00EC54BF"/>
     <w:rsid w:val="00EC5AF2"/>
     <w:rsid w:val="00EC5BFE"/>
+    <w:rsid w:val="00ED0B7F"/>
     <w:rsid w:val="00ED27EF"/>
     <w:rsid w:val="00ED484D"/>
     <w:rsid w:val="00ED4C89"/>
     <w:rsid w:val="00ED4F55"/>
     <w:rsid w:val="00ED6E12"/>
     <w:rsid w:val="00EE2996"/>
     <w:rsid w:val="00EE3DAA"/>
     <w:rsid w:val="00EE6871"/>
     <w:rsid w:val="00EF0578"/>
     <w:rsid w:val="00EF1050"/>
     <w:rsid w:val="00EF2C0E"/>
     <w:rsid w:val="00EF439F"/>
     <w:rsid w:val="00EF4CDA"/>
     <w:rsid w:val="00EF5C8E"/>
     <w:rsid w:val="00EF6B0F"/>
     <w:rsid w:val="00F01BA9"/>
     <w:rsid w:val="00F01E76"/>
     <w:rsid w:val="00F041E5"/>
     <w:rsid w:val="00F046D0"/>
     <w:rsid w:val="00F04FC9"/>
     <w:rsid w:val="00F0531D"/>
     <w:rsid w:val="00F0532C"/>
     <w:rsid w:val="00F07306"/>
     <w:rsid w:val="00F10A80"/>
     <w:rsid w:val="00F118B0"/>
@@ -10177,50 +10038,51 @@
     <w:rsid w:val="00FB4911"/>
     <w:rsid w:val="00FB697E"/>
     <w:rsid w:val="00FB7509"/>
     <w:rsid w:val="00FB7734"/>
     <w:rsid w:val="00FB7B52"/>
     <w:rsid w:val="00FC00B8"/>
     <w:rsid w:val="00FC03E4"/>
     <w:rsid w:val="00FC0EF5"/>
     <w:rsid w:val="00FC1101"/>
     <w:rsid w:val="00FC35C1"/>
     <w:rsid w:val="00FC35E1"/>
     <w:rsid w:val="00FC3B4B"/>
     <w:rsid w:val="00FC48FE"/>
     <w:rsid w:val="00FC53C8"/>
     <w:rsid w:val="00FC5A4A"/>
     <w:rsid w:val="00FC6FFB"/>
     <w:rsid w:val="00FC755E"/>
     <w:rsid w:val="00FC7594"/>
     <w:rsid w:val="00FD0396"/>
     <w:rsid w:val="00FD1176"/>
     <w:rsid w:val="00FD4E81"/>
     <w:rsid w:val="00FD536F"/>
     <w:rsid w:val="00FD629C"/>
     <w:rsid w:val="00FD755F"/>
     <w:rsid w:val="00FE13A6"/>
+    <w:rsid w:val="00FE3807"/>
     <w:rsid w:val="00FE405A"/>
     <w:rsid w:val="00FE542D"/>
     <w:rsid w:val="00FE593C"/>
     <w:rsid w:val="00FE6018"/>
     <w:rsid w:val="00FE6149"/>
     <w:rsid w:val="00FE64F0"/>
     <w:rsid w:val="00FE6569"/>
     <w:rsid w:val="00FE7C77"/>
     <w:rsid w:val="00FF076A"/>
     <w:rsid w:val="00FF0D36"/>
     <w:rsid w:val="00FF1915"/>
     <w:rsid w:val="00FF1F80"/>
     <w:rsid w:val="00FF41F8"/>
     <w:rsid w:val="00FF4BB7"/>
     <w:rsid w:val="00FF5562"/>
     <w:rsid w:val="00FF5EC2"/>
     <w:rsid w:val="00FF635C"/>
     <w:rsid w:val="00FF68B7"/>
     <w:rsid w:val="00FF69E8"/>
     <w:rsid w:val="00FF73D1"/>
     <w:rsid w:val="00FF77C5"/>
     <w:rsid w:val="01086317"/>
     <w:rsid w:val="011AB61A"/>
     <w:rsid w:val="01292177"/>
     <w:rsid w:val="012DB659"/>
@@ -12261,50 +12123,289 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="b90e8d16-1326-4936-951d-e49359117440" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="fa4edcb1-06d5-4489-9173-3edf2b15c1ff">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <MediaLengthInSeconds xmlns="fa4edcb1-06d5-4489-9173-3edf2b15c1ff" xsi:nil="true"/>
+    <SharedWithUsers xmlns="b90e8d16-1326-4936-951d-e49359117440">
+      <UserInfo>
+        <DisplayName>Galloway, Brittney</DisplayName>
+        <AccountId>10</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Reidenbach, Laiza C</DisplayName>
+        <AccountId>75</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>LaPier, Kallie</DisplayName>
+        <AccountId>248</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Gillers, Lucy J</DisplayName>
+        <AccountId>243</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Strom, Deborah G</DisplayName>
+        <AccountId>499</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Quinby, Audrey</DisplayName>
+        <AccountId>344</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Brock, Melanie J</DisplayName>
+        <AccountId>339</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Kennel, Caitlin K</DisplayName>
+        <AccountId>287</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Wildermuth, Patricia (Tbilisi)</DisplayName>
+        <AccountId>172</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Showalter, Justin D</DisplayName>
+        <AccountId>841</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Rafferty, Jocelyn J</DisplayName>
+        <AccountId>176</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Etheridge, Robert E</DisplayName>
+        <AccountId>220</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Overby, Michael W</DisplayName>
+        <AccountId>29</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Stephan, Rita T</DisplayName>
+        <AccountId>357</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Moon, Hae Jung</DisplayName>
+        <AccountId>57</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Kurth, Marie J</DisplayName>
+        <AccountId>270</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Pinkston, Amanda</DisplayName>
+        <AccountId>136</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Gipson, Keira A</DisplayName>
+        <AccountId>15</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Gonzalez, Mayra A</DisplayName>
+        <AccountId>1381</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Harris, Scott T</DisplayName>
+        <AccountId>459</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Cline, Christine M</DisplayName>
+        <AccountId>438</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Koogler, John</DisplayName>
+        <AccountId>285</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Spratt, Lisa P</DisplayName>
+        <AccountId>332</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Leventhal, Robert</DisplayName>
+        <AccountId>439</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Morales, Brian A (INL)</DisplayName>
+        <AccountId>242</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Shihadeh Bouffard, Teddi</DisplayName>
+        <AccountId>293</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Fullerton, T Barry</DisplayName>
+        <AccountId>1382</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Neukam, Brandon J</DisplayName>
+        <AccountId>1383</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Goddard, Ashley A</DisplayName>
+        <AccountId>1384</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Tribble, Megan L (Kuwait)</DisplayName>
+        <AccountId>1385</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Harris, Christopher J</DisplayName>
+        <AccountId>80</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Edwards, Kale K</DisplayName>
+        <AccountId>815</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Dandridge, Ann T</DisplayName>
+        <AccountId>252</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Brown, Vanessa N</DisplayName>
+        <AccountId>1386</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Anderson, Julia</DisplayName>
+        <AccountId>645</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Costello, Kenna</DisplayName>
+        <AccountId>301</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Kroger, Kaleb B</DisplayName>
+        <AccountId>260</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Meyer, Terri</DisplayName>
+        <AccountId>483</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Aldrich, Petra L</DisplayName>
+        <AccountId>840</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Slomka, Charsaree S</DisplayName>
+        <AccountId>594</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Nightingale, Neal G</DisplayName>
+        <AccountId>495</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Jones, Meagan E</DisplayName>
+        <AccountId>106</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Doumitt, Jennifer R</DisplayName>
+        <AccountId>59</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Driscoll, J. Spencer</DisplayName>
+        <AccountId>327</AccountId>
+        <AccountType/>
+      </UserInfo>
+    </SharedWithUsers>
+    <Writethecontentinthisfolderhere_x002e__x002e__x002e__x002e__x002e_ xmlns="fa4edcb1-06d5-4489-9173-3edf2b15c1ff" xsi:nil="true"/>
+    <UpdatesMade xmlns="fa4edcb1-06d5-4489-9173-3edf2b15c1ff" xsi:nil="true"/>
+    <Notes xmlns="fa4edcb1-06d5-4489-9173-3edf2b15c1ff" xsi:nil="true"/>
+    <IDRequired xmlns="fa4edcb1-06d5-4489-9173-3edf2b15c1ff" xsi:nil="true"/>
+    <Test xmlns="fa4edcb1-06d5-4489-9173-3edf2b15c1ff" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010005BE57113097E44794F62961C7649CF0" ma:contentTypeVersion="22" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="5b57823cba0f0bc690b756137d0a0e0c">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="fa4edcb1-06d5-4489-9173-3edf2b15c1ff" xmlns:ns3="b90e8d16-1326-4936-951d-e49359117440" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="8b636694904412c9360bb531e60724d0" ns2:_="" ns3:_="">
     <xsd:import namespace="fa4edcb1-06d5-4489-9173-3edf2b15c1ff"/>
     <xsd:import namespace="b90e8d16-1326-4936-951d-e49359117440"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:Test" minOccurs="0"/>
@@ -12549,348 +12650,124 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...235 lines deleted...]
-</p:properties>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FF66F79D-D010-4D0F-AE11-AC1713480FB1}"/>
-[...2 lines deleted...]
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{69AD18D0-797E-4121-ABAC-79C15835A462}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="b90e8d16-1326-4936-951d-e49359117440"/>
     <ds:schemaRef ds:uri="fa4edcb1-06d5-4489-9173-3edf2b15c1ff"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FF66F79D-D010-4D0F-AE11-AC1713480FB1}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="fa4edcb1-06d5-4489-9173-3edf2b15c1ff"/>
+    <ds:schemaRef ds:uri="b90e8d16-1326-4936-951d-e49359117440"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{40B9CD1C-E174-481B-A5BF-FB327888CD1F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{31D015A5-0593-4FE2-898A-9AFF178BB6A7}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>1219</Words>
-  <Characters>6954</Characters>
+  <Words>1273</Words>
+  <Characters>7297</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>57</Lines>
-  <Paragraphs>16</Paragraphs>
+  <Lines>270</Lines>
+  <Paragraphs>115</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8157</CharactersWithSpaces>
+  <CharactersWithSpaces>8455</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Gipson, Keira A</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010005BE57113097E44794F62961C7649CF0</vt:lpwstr>