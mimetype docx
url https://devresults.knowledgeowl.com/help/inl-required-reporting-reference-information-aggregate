--- v0 (2026-03-30)
+++ v1 (2026-09-26)
@@ -6,103 +6,172 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="00444F94" w:rsidR="00D80B0B" w:rsidP="00D80B0B" w:rsidRDefault="00D80B0B" w14:paraId="09B729A6" w14:textId="6F2ECC2D">
+    <w:p w:rsidRPr="00444F94" w:rsidR="00D80B0B" w:rsidP="00D77B40" w:rsidRDefault="00D80B0B" w14:paraId="09B729A6" w14:textId="6F2ECC2D">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="63D6878E" w:rsidR="00D80B0B">
-[...3 lines deleted...]
-          <w:bCs w:val="1"/>
+      <w:r w:rsidRPr="63D6878E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Required DME Reporting Reference Information – Quarterly Aggregate Tables</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="4B36DDF0" w:rsidP="63D6878E" w:rsidRDefault="4B36DDF0" w14:paraId="6247F488" w14:textId="76581CD0">
+    <w:p w:rsidR="4B36DDF0" w:rsidP="63D6878E" w:rsidRDefault="4B36DDF0" w14:paraId="6247F488" w14:textId="3FBA0830">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-          <w:noProof w:val="0"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="63D6878E" w:rsidR="4B36DDF0">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="39919929" w:rsidR="4B36DDF0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-          <w:b w:val="0"/>
-          <w:bCs w:val="0"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
-          <w:caps w:val="0"/>
-[...1 lines deleted...]
-          <w:noProof w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="en-US"/>
-[...1 lines deleted...]
-        <w:t>Updated: 13 March, 2026</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve">Updated: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="39919929" w:rsidR="00383646">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="39919929" w:rsidR="31D9D373">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="39919929" w:rsidR="1D7816A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="39919929" w:rsidR="1D7816A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ju</w:t>
+      </w:r>
+      <w:r w:rsidRPr="39919929" w:rsidR="00383646">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ly</w:t>
+      </w:r>
+      <w:r w:rsidRPr="39919929" w:rsidR="4B36DDF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="39919929" w:rsidR="4B36DDF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2026</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00444F94" w:rsidR="00E81DE8" w:rsidP="00830115" w:rsidRDefault="00E81DE8" w14:paraId="589DA9B1" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00444F94" w:rsidR="004046B3" w:rsidP="00830115" w:rsidRDefault="3BF29D07" w14:paraId="3328EFEF" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:name="_Toc1696573113" w:id="0"/>
@@ -231,178 +300,198 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> or from</w:t>
       </w:r>
       <w:r w:rsidRPr="00444F94">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> information in spreadsheets or “data tables.”  Details for each table and direct entry indicator are provided in the annex to this document. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00CD1837" w:rsidP="00830115" w:rsidRDefault="00CD1837" w14:paraId="561733D3" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="0087102D" w:rsidR="00CD1837" w:rsidP="63D6878E" w:rsidRDefault="00CD1837" w14:paraId="5105FE30" w14:textId="0BDB7839">
+    <w:p w:rsidRPr="0087102D" w:rsidR="00CD1837" w:rsidP="39919929" w:rsidRDefault="00CD1837" w14:paraId="5105FE30" w14:textId="31CF2FA9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="63D6878E" w:rsidR="00CD1837">
+      <w:r w:rsidRPr="39919929" w:rsidR="00CD1837">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">NOTE: </w:t>
       </w:r>
-      <w:r w:rsidRPr="63D6878E" w:rsidR="00CD1837">
+      <w:r w:rsidRPr="39919929" w:rsidR="00CD1837">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The tables in this reference document are </w:t>
       </w:r>
-      <w:r w:rsidRPr="63D6878E" w:rsidR="005453FF">
+      <w:r w:rsidRPr="39919929" w:rsidR="005453FF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">structured to </w:t>
       </w:r>
-      <w:r w:rsidRPr="63D6878E" w:rsidR="005453FF">
+      <w:r w:rsidRPr="39919929" w:rsidR="005453FF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>contain</w:t>
       </w:r>
-      <w:r w:rsidRPr="63D6878E" w:rsidR="005453FF">
+      <w:r w:rsidRPr="39919929" w:rsidR="005453FF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> quarterly aggregates. If preferred, more detailed tables</w:t>
       </w:r>
-      <w:r w:rsidRPr="63D6878E" w:rsidR="00CD1837">
+      <w:r w:rsidRPr="39919929" w:rsidR="00CD1837">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> reporting each new case, investigation, seizure, etc. as a new row in the table</w:t>
       </w:r>
-      <w:r w:rsidRPr="63D6878E" w:rsidR="005453FF">
+      <w:r w:rsidRPr="39919929" w:rsidR="005453FF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> can be used </w:t>
       </w:r>
-      <w:r w:rsidRPr="63D6878E" w:rsidR="00CD1837">
+      <w:r w:rsidRPr="39919929" w:rsidR="00CD1837">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">instead. Please see the reference document titled: </w:t>
       </w:r>
-      <w:r w:rsidRPr="63D6878E" w:rsidR="00CD1837">
+      <w:r w:rsidRPr="39919929" w:rsidR="00CD1837">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
-      <w:r w:rsidRPr="63D6878E" w:rsidR="5004D571">
+      <w:r w:rsidRPr="39919929" w:rsidR="5004D571">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
-      <w:r w:rsidRPr="63D6878E" w:rsidR="00CD1837">
+      <w:r w:rsidRPr="39919929" w:rsidR="00CD1837">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="63D6878E" w:rsidR="00B825ED">
+      <w:r w:rsidRPr="39919929" w:rsidR="00B825ED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
-      <w:r w:rsidRPr="63D6878E" w:rsidR="389E03EB">
+      <w:r w:rsidRPr="39919929" w:rsidR="1955EADF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>3 13</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="63D6878E" w:rsidR="00CD1837">
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="39919929" w:rsidR="389E03EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="39919929" w:rsidR="0C2149E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="39919929" w:rsidR="00CD1837">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> INL Required Reporting Reference Information – Detailed.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00444F94" w:rsidR="00CD1837" w:rsidP="00830115" w:rsidRDefault="00CD1837" w14:paraId="5D1A323C" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00444F94" w:rsidR="0014307B" w:rsidP="00830115" w:rsidRDefault="0014307B" w14:paraId="5101BB11" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -497,51 +586,51 @@
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00444F94">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>All projects</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00444F94" w:rsidR="00E262B0" w:rsidP="00830115" w:rsidRDefault="00C36896" w14:paraId="7B629256" w14:textId="124EBDB2">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:history="1" w:anchor="_Table:__Activities,">
         <w:r w:rsidRPr="00444F94">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>Table:</w:t>
         </w:r>
         <w:r w:rsidRPr="00444F94" w:rsidR="000349D5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
@@ -598,51 +687,51 @@
         <w:r w:rsidRPr="00444F94" w:rsidR="009D7F2C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>D</w:t>
         </w:r>
         <w:r w:rsidRPr="00444F94" w:rsidR="00E262B0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>eliverables</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w:rsidRPr="00444F94" w:rsidR="00A623F2" w:rsidP="00A623F2" w:rsidRDefault="00A623F2" w14:paraId="6F5A3A18" w14:textId="1ED41471">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Table: _Anticipated_Events">
         <w:r w:rsidRPr="00444F94">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>Table:  Anticipated Events</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w:rsidRPr="00444F94" w:rsidR="00E262B0" w:rsidP="00830115" w:rsidRDefault="00E262B0" w14:paraId="2627DE23" w14:textId="77777777">
@@ -669,51 +758,51 @@
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00444F94">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Projects with indicators intended for qualitative reporting only, or with indicators not fully explicated in the INL Performance Indicator Reference Sheet (PIRS)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00444F94" w:rsidR="00E262B0" w:rsidP="00830115" w:rsidRDefault="00C36896" w14:paraId="373F8DF3" w14:textId="758C2AB2">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:history="1" w:anchor="_Table:__Additional">
         <w:r w:rsidRPr="00444F94">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
             <w:bCs/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t xml:space="preserve">Table: </w:t>
         </w:r>
         <w:r w:rsidRPr="00444F94" w:rsidR="000349D5">
           <w:rPr>
@@ -770,51 +859,51 @@
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Formal training activities</w:t>
       </w:r>
       <w:r w:rsidRPr="00444F94">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (INL defines formal training as training that is based on an assessment of the needs of the training audience; has a course curriculum with defined learning objectives; and is evaluated.)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00444F94" w:rsidR="00E262B0" w:rsidP="00830115" w:rsidRDefault="00C36896" w14:paraId="210E469D" w14:textId="43566111">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:history="1" w:anchor="_Table:__Seizures">
         <w:r w:rsidRPr="00444F94">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t xml:space="preserve">Table: </w:t>
         </w:r>
         <w:r w:rsidRPr="00444F94" w:rsidR="000349D5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
@@ -823,121 +912,121 @@
         <w:r w:rsidRPr="00444F94" w:rsidR="009D7F2C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t xml:space="preserve">Training </w:t>
         </w:r>
         <w:r w:rsidRPr="00444F94">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>Events</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w:rsidRPr="00444F94" w:rsidR="00E262B0" w:rsidP="00830115" w:rsidRDefault="009D7F2C" w14:paraId="3BB7BE51" w14:textId="4DBA7DA9">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_1.1_Number_of">
         <w:r w:rsidRPr="00444F94">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t xml:space="preserve">Direct entry:  </w:t>
         </w:r>
         <w:r w:rsidRPr="00444F94" w:rsidR="00E262B0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>Number of judicial personnel trained with USG assistance</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w:rsidRPr="00444F94" w:rsidR="00E262B0" w:rsidP="00830115" w:rsidRDefault="009D7F2C" w14:paraId="130CF5A2" w14:textId="70EED11B">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:history="1" w:anchor="_Number_of_government">
         <w:r w:rsidRPr="00444F94">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t xml:space="preserve">Direct entry:  </w:t>
         </w:r>
         <w:r w:rsidRPr="00444F94" w:rsidR="00E262B0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>Number of government officials receiving USG-supported anti-corruption training </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w:rsidRPr="00444F94" w:rsidR="00E262B0" w:rsidP="00830115" w:rsidRDefault="009D7F2C" w14:paraId="4E12CF6E" w14:textId="0C794F56">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:history="1" w:anchor="_Number_of_people">
         <w:r w:rsidRPr="00444F94">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t xml:space="preserve">Direct entry:  </w:t>
         </w:r>
         <w:r w:rsidRPr="00444F94" w:rsidR="00E262B0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
@@ -965,278 +1054,248 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00444F94">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Construction</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00444F94" w:rsidR="007314F8" w:rsidP="00830115" w:rsidRDefault="007314F8" w14:paraId="0BF0642E" w14:textId="3C70055E">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:history="1" w:anchor="_Percent_of_construction">
         <w:r w:rsidRPr="00444F94">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>Direct entry:  Percent of construction complete</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w:rsidRPr="00444F94" w:rsidR="00955D5F" w:rsidP="00830115" w:rsidRDefault="00955D5F" w14:paraId="3B88BB2F" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00444F94" w:rsidR="00EA4535" w:rsidP="398E3E43" w:rsidRDefault="73AC14AC" w14:paraId="3616A20F" w14:textId="79FB3CAC">
+    <w:p w:rsidRPr="00444F94" w:rsidR="00EA4535" w:rsidP="517E7C3B" w:rsidRDefault="17462669" w14:paraId="3616A20F" w14:textId="333B5D3F">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="398E3E43">
+      <w:r w:rsidRPr="5D5AEC64">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Customs </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="398E3E43" w:rsidR="17462669">
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5D5AEC64" w:rsidR="73AC14AC">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>I</w:t>
-[...11 lines deleted...]
-        <w:t>nspections:</w:t>
+        <w:t>nspections</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00444F94" w:rsidR="00462577" w:rsidP="00830115" w:rsidRDefault="3DA0CDFD" w14:paraId="7DF0FBFF" w14:textId="3630A261">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:history="1" w:anchor="_Table:__Seizures_1">
         <w:r w:rsidRPr="00444F94">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>Table:  Seizures</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w:rsidRPr="00444F94" w:rsidR="00C36896" w:rsidP="00830115" w:rsidRDefault="00C36896" w14:paraId="708F271A" w14:textId="311A3AD6">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:history="1" w:anchor="_Number_of_flags">
         <w:r w:rsidRPr="00444F94">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>Direct entry:  Number of flags for inspection</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidRPr="00444F94" w:rsidR="00743B1C" w:rsidRDefault="00C36896" w14:paraId="42E0B7D5" w14:textId="2EDE1EE6">
+    <w:p w:rsidRPr="00444F94" w:rsidR="00743B1C" w:rsidRDefault="00DD4B34" w14:paraId="42E0B7D5" w14:textId="153BBBA0">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:history="1" w:anchor="_Number_of_customs">
-        <w:r w:rsidRPr="00444F94">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
-          <w:t>Direct entry:  Number of inspection</w:t>
+          <w:t>Direct entry:  Number of physical inspection events</w:t>
         </w:r>
-        <w:r w:rsidRPr="00444F94" w:rsidR="009F7BA1">
+      </w:hyperlink>
+    </w:p>
+    <w:p w:rsidRPr="00444F94" w:rsidR="00ED0A86" w:rsidP="238A286E" w:rsidRDefault="00DD4B34" w14:paraId="691B5EFF" w14:textId="6438219E">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Number_of_seizure">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
-          <w:t xml:space="preserve"> events</w:t>
-[...37 lines deleted...]
-          <w:t xml:space="preserve"> by INL-supported units</w:t>
+          <w:t>Direct entry:  Number of seizure events from inspections by INL-supported units</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w:rsidRPr="00444F94" w:rsidR="009F7BA1" w:rsidP="009F7BA1" w:rsidRDefault="009F7BA1" w14:paraId="4E797A8C" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="720"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00444F94" w:rsidR="00EA4535" w:rsidP="398E3E43" w:rsidRDefault="5D268F68" w14:paraId="35FD0E56" w14:textId="139A58EC">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
@@ -1306,221 +1365,221 @@
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and Arrests</w:t>
       </w:r>
       <w:r w:rsidRPr="398E3E43" w:rsidR="4B32B0BF">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00444F94" w:rsidR="00743B1C" w:rsidP="00830115" w:rsidRDefault="1F2DDAEA" w14:paraId="0F3BD763" w14:textId="7AE3698D">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="12"/>
+          <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:history="1" w:anchor="_Table:__Targeted">
         <w:r w:rsidRPr="00444F94">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t xml:space="preserve">Table:  </w:t>
         </w:r>
         <w:r w:rsidRPr="00444F94" w:rsidR="73013250">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>Targeted</w:t>
         </w:r>
         <w:r w:rsidRPr="00444F94">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t xml:space="preserve"> Enforcement Operations</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w:rsidRPr="00444F94" w:rsidR="4EA4DFB8" w:rsidP="00830115" w:rsidRDefault="4EA4DFB8" w14:paraId="557FCC88" w14:textId="1772F0D0">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="12"/>
+          <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:history="1" w:anchor="_Table:__Seizures_1">
         <w:r w:rsidRPr="00444F94">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>Table:  Seizures</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w:rsidRPr="00444F94" w:rsidR="002746ED" w:rsidP="00830115" w:rsidRDefault="720301D7" w14:paraId="21802349" w14:textId="4A57BDE4">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="12"/>
+          <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Table:__Arrests_1">
         <w:r w:rsidRPr="668D7D67">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t xml:space="preserve">Table: </w:t>
         </w:r>
         <w:r w:rsidRPr="668D7D67" w:rsidR="403C7CB0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r w:rsidRPr="668D7D67">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>Arrests</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w:rsidRPr="00444F94" w:rsidR="00F35283" w:rsidP="398E3E43" w:rsidRDefault="14E189B5" w14:paraId="248A34E4" w14:textId="21C9D4BF">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="12"/>
+          <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_4.2_Number_of">
         <w:r w:rsidRPr="398E3E43">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>Direct entry:  Number of</w:t>
         </w:r>
         <w:r w:rsidRPr="398E3E43" w:rsidR="5D7E07A7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t xml:space="preserve"> drug production sites dismantled</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="5F87494C" w:rsidP="398E3E43" w:rsidRDefault="35976224" w14:paraId="6FF4F8CB" w14:textId="4F865A23">
+    <w:p w:rsidR="5F87494C" w:rsidP="398E3E43" w:rsidRDefault="35976224" w14:paraId="6FF4F8CB" w14:textId="0634E596">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="12"/>
+          <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_5.2_Number_of">
+      <w:hyperlink w:anchor="_4.2_Number_of_1">
         <w:r w:rsidRPr="238A286E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>Direct entry:  Number of individuals extradited to the U.S.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w:rsidRPr="00444F94" w:rsidR="00466928" w:rsidP="00830115" w:rsidRDefault="00466928" w14:paraId="261E2633" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="720"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
@@ -1536,133 +1595,115 @@
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00444F94">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Investigations:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00444F94" w:rsidR="00466928" w:rsidP="00830115" w:rsidRDefault="4FB2628D" w14:paraId="6D02CA6C" w14:textId="25379AE7">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Table:__Cases">
         <w:r w:rsidRPr="238A286E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t xml:space="preserve">Table:  Cases </w:t>
         </w:r>
         <w:r w:rsidRPr="238A286E" w:rsidR="13DA076C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>–</w:t>
         </w:r>
         <w:r w:rsidRPr="238A286E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t xml:space="preserve"> Investigations</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w:rsidR="6C28CD59" w:rsidP="238A286E" w:rsidRDefault="6C28CD59" w14:paraId="5131F8DC" w14:textId="5CFA5DA7">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_5.1_Number_of">
         <w:r w:rsidRPr="238A286E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
-          <w:t>Direct entry:  Number of investigative leads passed t</w:t>
-[...17 lines deleted...]
-          <w:t xml:space="preserve"> U.S. law enforcement</w:t>
+          <w:t>Direct entry:  Number of investigative leads passed to U.S. law enforcement</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w:rsidRPr="00444F94" w:rsidR="00C70889" w:rsidP="00830115" w:rsidRDefault="00C70889" w14:paraId="1427FD87" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00444F94" w:rsidR="003975DC" w:rsidP="00830115" w:rsidRDefault="003975DC" w14:paraId="679C85C8" w14:textId="3377C0B0">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
@@ -1671,159 +1712,171 @@
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00444F94">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Criminal Prosecutions:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="001F125A" w:rsidR="003975DC" w:rsidP="00830115" w:rsidRDefault="003975DC" w14:paraId="7AB6A06A" w14:textId="41DE7774">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:history="1" w:anchor="_Table:__Cases_1">
         <w:r w:rsidRPr="00444F94">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t xml:space="preserve">Table:  </w:t>
         </w:r>
         <w:r w:rsidRPr="00444F94" w:rsidR="00B37660">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>Cases – Criminal Prosecutions</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w:rsidRPr="008C0E4B" w:rsidR="001F125A" w:rsidP="008C0E4B" w:rsidRDefault="008C0E4B" w14:paraId="6B819147" w14:textId="36E1A295">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_5.3_Number_of">
         <w:r w:rsidRPr="00444F94">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>Direct entry:  Number of U.S. indictments resulting from INL-supported investigations</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w:rsidRPr="00444F94" w:rsidR="00C70889" w:rsidP="00830115" w:rsidRDefault="00C70889" w14:paraId="3E5DE71B" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00444F94" w:rsidR="002304C6" w:rsidP="00830115" w:rsidRDefault="002304C6" w14:paraId="3BEE07CC" w14:textId="4E8E6164">
+    <w:p w:rsidRPr="00444F94" w:rsidR="002304C6" w:rsidP="00830115" w:rsidRDefault="002304C6" w14:paraId="3BEE07CC" w14:textId="573ED076">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00444F94">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Civil Asset Forfeiture</w:t>
       </w:r>
+      <w:r w:rsidR="005A3D07">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
     </w:p>
     <w:p w:rsidRPr="008C0E4B" w:rsidR="002304C6" w:rsidP="00830115" w:rsidRDefault="002304C6" w14:paraId="6C524C2F" w14:textId="37DDFFC8">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:history="1" w:anchor="_Table:__Cases_2">
         <w:r w:rsidRPr="00444F94">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>Table:  Cases – Civil Asset Forfeiture</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w:rsidRPr="00444F94" w:rsidR="00532C63" w:rsidP="00830115" w:rsidRDefault="00532C63" w14:paraId="0CF31D34" w14:textId="77777777">
       <w:pPr>
@@ -1887,51 +1940,51 @@
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">border crossing </w:t>
       </w:r>
       <w:r w:rsidRPr="00444F94" w:rsidR="00BC2345">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>location level)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00444F94" w:rsidR="007314F8" w:rsidP="00830115" w:rsidRDefault="008662DE" w14:paraId="41AC2290" w14:textId="5B0FDCAA">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:history="1" w:anchor="_Number_of_travelers">
         <w:r w:rsidRPr="00444F94">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t xml:space="preserve">Direct entry:  </w:t>
         </w:r>
         <w:r w:rsidRPr="00444F94" w:rsidR="00030A6C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
@@ -1952,145 +2005,145 @@
         <w:r w:rsidRPr="00444F94" w:rsidR="00030A6C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>t</w:t>
         </w:r>
         <w:r w:rsidRPr="00444F94">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>ravelers screened at INL-supported border crossing points</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w:rsidRPr="00444F94" w:rsidR="008662DE" w:rsidP="00830115" w:rsidRDefault="008662DE" w14:paraId="523900BA" w14:textId="103B3082">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:history="1" w:anchor="_Number_of_travelers_1">
         <w:r w:rsidRPr="00444F94">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t xml:space="preserve">Direct entry:  </w:t>
         </w:r>
         <w:r w:rsidRPr="00444F94" w:rsidR="00030A6C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>Number of t</w:t>
         </w:r>
         <w:r w:rsidRPr="00444F94">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>ravelers crossing at INL-supported border crossing points</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w:rsidRPr="00444F94" w:rsidR="008662DE" w:rsidP="00830115" w:rsidRDefault="008662DE" w14:paraId="3C03C82D" w14:textId="6EEA7294">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:history="1" w:anchor="_Number_of_travelers_2">
         <w:r w:rsidRPr="00444F94">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t xml:space="preserve">Direct entry:  </w:t>
         </w:r>
         <w:r w:rsidRPr="00444F94" w:rsidR="00030A6C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>Number of t</w:t>
         </w:r>
         <w:r w:rsidRPr="00444F94" w:rsidR="003F08C8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>ravelers flagged for derogatory information</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w:rsidRPr="00444F94" w:rsidR="00B31172" w:rsidP="00830115" w:rsidRDefault="00B31172" w14:paraId="1054FCC2" w14:textId="1C3AAE8E">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:history="1" w:anchor="_Number_of_flagged_2">
         <w:r w:rsidRPr="00444F94">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t xml:space="preserve">Direct entry:  </w:t>
         </w:r>
         <w:r w:rsidRPr="00444F94" w:rsidR="00030A6C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
@@ -2164,245 +2217,490 @@
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00444F94">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>CWT projects only:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00444F94" w:rsidR="00E262B0" w:rsidP="00830115" w:rsidRDefault="009839AF" w14:paraId="137005F8" w14:textId="21E354B6">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:history="1" w:anchor="_Table:__Equipment_1">
         <w:r w:rsidRPr="00444F94">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>Table:  Equipment</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w:rsidRPr="00444F94" w:rsidR="00E262B0" w:rsidP="00830115" w:rsidRDefault="00E262B0" w14:paraId="4BA1BEC1" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00444F94" w:rsidR="00E262B0" w:rsidP="00830115" w:rsidRDefault="00E262B0" w14:paraId="171FCCC8" w14:textId="4F429667">
+    <w:p w:rsidRPr="00444F94" w:rsidR="00E262B0" w:rsidP="00830115" w:rsidRDefault="00E262B0" w14:paraId="171FCCC8" w14:textId="2EC559B8">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00444F94">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Other</w:t>
       </w:r>
-      <w:r w:rsidRPr="00444F94" w:rsidR="006B1AE6">
+      <w:r w:rsidR="005A3D07">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (PPR)</w:t>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00444F94" w:rsidR="00E262B0" w:rsidP="00830115" w:rsidRDefault="00CF0433" w14:paraId="39FFBFE4" w14:textId="07A6F489">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="540" w:hanging="180"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:history="1" w:anchor="_Number_of_anti-corruption">
         <w:r w:rsidRPr="00444F94">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t xml:space="preserve">Direct entry:  </w:t>
         </w:r>
         <w:r w:rsidRPr="00444F94" w:rsidR="00E262B0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>Number of anti-corruption measures proposed, adopted or implemented due, at least in part, to USG assistance, to include laws, policies, or procedures </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w:rsidRPr="00444F94" w:rsidR="00E262B0" w:rsidP="00830115" w:rsidRDefault="00CF0433" w14:paraId="23716040" w14:textId="1F6CB77E">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="540" w:hanging="180"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:history="1" w:anchor="_Number_of_USG-assisted">
         <w:r w:rsidRPr="00444F94">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t xml:space="preserve">Direct entry:  </w:t>
         </w:r>
         <w:r w:rsidRPr="00444F94" w:rsidR="00E262B0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>Number of USG-assisted courts with improved case management systems</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidRPr="00444F94" w:rsidR="00F54AEB" w:rsidP="00830115" w:rsidRDefault="00CF0433" w14:paraId="49073698" w14:textId="788CC844">
+    <w:p w:rsidRPr="00FF310D" w:rsidR="00F54AEB" w:rsidP="00830115" w:rsidRDefault="00CF0433" w14:paraId="49073698" w14:textId="788CC844">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="540" w:hanging="180"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rStyle w:val="eop"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:history="1" w:anchor="_Number_of_mechanisms">
         <w:r w:rsidRPr="00444F94">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t xml:space="preserve">Direct entry:  </w:t>
         </w:r>
         <w:r w:rsidRPr="00444F94" w:rsidR="00E262B0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>Number of mechanisms for external oversight of public resource use supported by USG assistance</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidRPr="00444F94" w:rsidR="00D069B2" w:rsidP="00830115" w:rsidRDefault="00D069B2" w14:paraId="6BBB1A09" w14:textId="77777777">
+    <w:p w:rsidRPr="00444F94" w:rsidR="00FF310D" w:rsidP="02929D4A" w:rsidRDefault="00FF310D" w14:paraId="35BF55D5" w14:textId="1F533FDB">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="540" w:hanging="180"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:history="1" w:anchor="_7.4_Number_of">
+        <w:r w:rsidRPr="61D7148B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>Direct entry: Number of vetted unit personnel</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w:rsidR="09923372" w:rsidP="02929D4A" w:rsidRDefault="09923372" w14:paraId="2B96B0B0" w14:textId="63CCFBDF">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="540" w:hanging="180"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:history="1" w:anchor="_7.5_Number_of">
+        <w:r w:rsidRPr="61D7148B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Direct entry: </w:t>
+        </w:r>
+        <w:r w:rsidRPr="61D7148B" w:rsidR="5E5E5F21">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>Ransomware disruptions or takedowns conducted by INL-supported units</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w:rsidR="3ECAC6E9" w:rsidP="02929D4A" w:rsidRDefault="3ECAC6E9" w14:paraId="4E2F3419" w14:textId="20190BFA">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="540" w:hanging="180"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:history="1" w:anchor="_7.6_Number_of">
+        <w:r w:rsidRPr="61D7148B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Direct entry: </w:t>
+        </w:r>
+        <w:r w:rsidRPr="61D7148B" w:rsidR="5E5E5F21">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>Scam centers dismantled by INL-supported units</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w:rsidR="3ECAC6E9" w:rsidP="02929D4A" w:rsidRDefault="3ECAC6E9" w14:paraId="4190BBF4" w14:textId="44CA980F">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="540" w:hanging="180"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:history="1" w:anchor="_7.7_Number_of">
+        <w:r w:rsidRPr="61D7148B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Direct entry: </w:t>
+        </w:r>
+        <w:r w:rsidRPr="61D7148B" w:rsidR="5E5E5F21">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>Ransomware arrests by INL-supported units</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w:rsidR="61133E42" w:rsidP="02929D4A" w:rsidRDefault="61133E42" w14:paraId="7F1BD947" w14:textId="2F3F0E54">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="540" w:hanging="180"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:history="1" w:anchor="_7.8_Number_of">
+        <w:r w:rsidRPr="61D7148B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Direct entry: </w:t>
+        </w:r>
+        <w:r w:rsidRPr="61D7148B" w:rsidR="5E5E5F21">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>Ransomware defendants convicted</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w:rsidR="61133E42" w:rsidP="02929D4A" w:rsidRDefault="61133E42" w14:paraId="2C2EF852" w14:textId="39975CE0">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="540" w:hanging="180"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:history="1" w:anchor="_7.9_Number_of">
+        <w:r w:rsidRPr="61D7148B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Direct entry: </w:t>
+        </w:r>
+        <w:r w:rsidRPr="61D7148B" w:rsidR="5E5E5F21">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>Cyber-enabled fraud arrests by INL-supported units</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w:rsidR="4ADC84BF" w:rsidP="02929D4A" w:rsidRDefault="4ADC84BF" w14:paraId="6AB45030" w14:textId="42B250DB">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="540" w:hanging="180"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:history="1" w:anchor="_7.10_Number_of">
+        <w:r w:rsidRPr="61D7148B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Direct entry: </w:t>
+        </w:r>
+        <w:r w:rsidRPr="61D7148B" w:rsidR="5E5E5F21">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>Cyber-enabled fraud defendants convicted</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w:rsidRPr="00444F94" w:rsidR="00D069B2" w:rsidP="1C04B07C" w:rsidRDefault="00D069B2" w14:paraId="6BBB1A09" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="540"/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00D0572C" w:rsidRDefault="00D0572C" w14:paraId="109E9378" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00444F94" w:rsidR="00316817" w:rsidRDefault="00316817" w14:paraId="734069F8" w14:textId="3FD73BC6">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
         </w:rPr>
@@ -2760,51 +3058,51 @@
       </w:r>
       <w:r w:rsidRPr="6DE7951E" w:rsidR="44BC6254">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>reasonably obtain</w:t>
       </w:r>
       <w:r w:rsidR="004819FA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> information.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00012A16" w:rsidR="00343D6F" w:rsidP="6DE7951E" w:rsidRDefault="0C8EB06F" w14:paraId="3E0DD8AD" w14:textId="23B99758">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="27"/>
+          <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:name="_Table:__Activities," w:id="9"/>
       <w:bookmarkStart w:name="_Toc207287134" w:id="10"/>
       <w:bookmarkStart w:name="_Toc208415684" w:id="11"/>
       <w:bookmarkStart w:name="_Toc208417116" w:id="12"/>
       <w:bookmarkStart w:name="_Toc1970133584" w:id="13"/>
       <w:bookmarkStart w:name="_Toc213847473" w:id="14"/>
       <w:bookmarkStart w:name="_Toc213847493" w:id="15"/>
       <w:bookmarkEnd w:id="3"/>
       <w:bookmarkEnd w:id="4"/>
       <w:bookmarkEnd w:id="5"/>
       <w:bookmarkEnd w:id="6"/>
       <w:bookmarkEnd w:id="7"/>
       <w:bookmarkEnd w:id="8"/>
       <w:bookmarkEnd w:id="9"/>
@@ -2841,51 +3139,51 @@
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00444F94">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Definitions:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00444F94" w:rsidR="00864E11" w:rsidP="00830115" w:rsidRDefault="00864E11" w14:paraId="29502A32" w14:textId="2F90038C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00444F94">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Activit</w:t>
       </w:r>
       <w:r w:rsidRPr="00444F94" w:rsidR="00BF19BC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -2916,51 +3214,51 @@
         </w:rPr>
         <w:t>pecific actions that a project team carries out to make progress toward the project's objectives. They answer the question: "What will we actually do?"</w:t>
       </w:r>
       <w:r w:rsidRPr="00444F94" w:rsidR="00C40C4A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidRPr="00444F94" w:rsidR="00BF19BC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Common project activities include drafting model legislation, delivering training, providing technical assistance, running a public awareness campaign, and installing equipment. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00444F94" w:rsidR="00864E11" w:rsidP="00830115" w:rsidRDefault="00864E11" w14:paraId="77D1F3AA" w14:textId="0C58C989">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00444F94">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Milestone</w:t>
       </w:r>
       <w:r w:rsidRPr="00444F94" w:rsidR="00C40C4A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -3007,51 +3305,51 @@
         </w:rPr>
         <w:t>important moments when a major step in the project is completed.  These steps could be completed by the project implementation team</w:t>
       </w:r>
       <w:r w:rsidRPr="00444F94" w:rsidR="00490D11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, or </w:t>
       </w:r>
       <w:r w:rsidRPr="00444F94" w:rsidR="00C40C4A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>by the project beneficiary or government partner. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00444F94" w:rsidR="00864E11" w:rsidP="00830115" w:rsidRDefault="00864E11" w14:paraId="53D2F0C6" w14:textId="18EC2315">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00444F94">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Deliverable</w:t>
       </w:r>
       <w:r w:rsidRPr="00444F94" w:rsidR="00490D11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
@@ -3070,51 +3368,51 @@
       </w:r>
       <w:r w:rsidRPr="00444F94" w:rsidR="00363F03">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Concrete outputs by the project implementation team that show work is getting done and moving the project forward.  For example, a project may plan to conduct a needs assessment prior to beginning programming, develop curriculum for project beneficiaries to use, or perhaps provide equipment or software licenses to a partner government</w:t>
       </w:r>
       <w:r w:rsidRPr="00444F94" w:rsidR="00363F03">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00444F94" w:rsidR="00363F03" w:rsidP="00830115" w:rsidRDefault="00363F03" w14:paraId="51DC243A" w14:textId="55F755D8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00444F94">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Note: </w:t>
       </w:r>
       <w:r w:rsidRPr="00444F94" w:rsidR="0062279E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -4258,82 +4556,82 @@
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00444F94">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Indicators populated from table:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00444F94" w:rsidR="00367434" w:rsidP="00830115" w:rsidRDefault="00A079B6" w14:paraId="6DC4425B" w14:textId="226BF36F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00444F94">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"># </w:t>
       </w:r>
       <w:r w:rsidRPr="00444F94" w:rsidR="00E531FF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Activities, Milestones, and/or Deliverables completed</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00444F94" w:rsidR="00367434" w:rsidP="00A623F2" w:rsidRDefault="59DEC010" w14:paraId="5926A345" w14:textId="74A694CF">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="27"/>
+          <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:name="_Table:__Additional" w:id="16"/>
       <w:bookmarkStart w:name="_Toc207287135" w:id="17"/>
       <w:bookmarkStart w:name="_Toc208415685" w:id="18"/>
       <w:bookmarkStart w:name="_Toc208417117" w:id="19"/>
       <w:bookmarkStart w:name="_Toc2084102801" w:id="20"/>
       <w:bookmarkStart w:name="_Toc213847474" w:id="21"/>
       <w:bookmarkStart w:name="_Toc213847494" w:id="22"/>
       <w:bookmarkEnd w:id="16"/>
       <w:r w:rsidRPr="00444F94">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Table:  Additional Reporting Indicators</w:t>
       </w:r>
       <w:bookmarkEnd w:id="17"/>
@@ -4356,51 +4654,69 @@
     <w:p w:rsidRPr="00444F94" w:rsidR="00367434" w:rsidP="00830115" w:rsidRDefault="00367434" w14:paraId="60175484" w14:textId="23D740BB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00444F94">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Definitions:  </w:t>
       </w:r>
       <w:r w:rsidRPr="00444F94">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Indicators listed in this table are either intended to be reported on with qualitative information only, or were not fully explicated in an INL Performance Indicator Reference Sheet (PIRS).</w:t>
+        <w:t xml:space="preserve">Indicators listed in this table are either intended to be reported on with qualitative information </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00444F94">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>only, or</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00444F94">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> were not fully explicated in an INL Performance Indicator Reference Sheet (PIRS).</w:t>
       </w:r>
       <w:r w:rsidRPr="00444F94">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidRPr="00444F94" w:rsidR="005A440F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>If desired,</w:t>
       </w:r>
       <w:r w:rsidRPr="00444F94" w:rsidR="005A440F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
@@ -5223,93 +5539,93 @@
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00444F94">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Indicators populated from table:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00444F94" w:rsidR="00367434" w:rsidP="00830115" w:rsidRDefault="00367434" w14:paraId="35109B68" w14:textId="18E9975C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00444F94">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"># </w:t>
       </w:r>
       <w:r w:rsidRPr="00444F94" w:rsidR="00034FCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Additional reporting indicators</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00444F94" w:rsidR="00646002" w:rsidP="00646002" w:rsidRDefault="00646002" w14:paraId="2E86A986" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00444F94" w:rsidR="00A623F2" w:rsidP="00A623F2" w:rsidRDefault="00A623F2" w14:paraId="56EE3755" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="27"/>
+          <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:name="_Table:__Training" w:id="23"/>
       <w:bookmarkStart w:name="_Table:__Arrests" w:id="24"/>
       <w:bookmarkStart w:name="_Toc207287140" w:id="25"/>
       <w:bookmarkStart w:name="_Toc208415690" w:id="26"/>
       <w:bookmarkStart w:name="_Toc208417122" w:id="27"/>
       <w:bookmarkStart w:name="_Toc647448632" w:id="28"/>
       <w:bookmarkStart w:name="_Toc213847478" w:id="29"/>
       <w:bookmarkStart w:name="_Toc213847498" w:id="30"/>
       <w:bookmarkEnd w:id="23"/>
       <w:bookmarkEnd w:id="24"/>
       <w:r w:rsidRPr="00444F94">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Table:  Anticipated Events</w:t>
@@ -5332,51 +5648,51 @@
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00444F94">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Definitions:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00444F94" w:rsidR="00A623F2" w:rsidP="00A623F2" w:rsidRDefault="00A623F2" w14:paraId="69DB1FC1" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00444F94">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Event</w:t>
       </w:r>
       <w:r w:rsidRPr="00444F94">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -6192,57 +6508,67 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00444F94">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Free text</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2430" w:type="pct"/>
           </w:tcPr>
           <w:p w:rsidRPr="00444F94" w:rsidR="00A623F2" w:rsidRDefault="00A623F2" w14:paraId="53CEF96B" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00444F94">
-[...5 lines deleted...]
-              <w:t>A brief summary of the types of individuals who will take part in the event (e.g., professional roles, organizations)</w:t>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00444F94">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>A brief summary</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00444F94">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of the types of individuals who will take part in the event (e.g., professional roles, organizations)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidRPr="00444F94" w:rsidR="00A623F2" w:rsidTr="7D3C22CA" w14:paraId="3DC195F4" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1379" w:type="pct"/>
           </w:tcPr>
           <w:p w:rsidRPr="00444F94" w:rsidR="00A623F2" w:rsidRDefault="00A623F2" w14:paraId="2038366A" w14:textId="28DFDB92">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6FDC116E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Number of Anticipated Participants</w:t>
             </w:r>
@@ -9294,51 +9620,51 @@
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00444F94">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Indicators populated from table:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00444F94" w:rsidR="00A623F2" w:rsidP="00A623F2" w:rsidRDefault="00A623F2" w14:paraId="02420B7A" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00444F94">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t># Future events</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00444F94" w:rsidR="00A623F2" w:rsidP="00A623F2" w:rsidRDefault="00A623F2" w14:paraId="3ABEEC1C" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -9374,51 +9700,51 @@
       <w:hyperlink w:history="1" w:anchor="_Table:__Seizures">
         <w:r w:rsidRPr="00444F94">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>Training Events table</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00444F94">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00444F94" w:rsidR="00E90328" w:rsidP="00A623F2" w:rsidRDefault="12E2EF93" w14:paraId="1FF5008B" w14:textId="63790593">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="27"/>
+          <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:name="_Table:__Arrests_1" w:id="31"/>
       <w:bookmarkEnd w:id="31"/>
       <w:r w:rsidRPr="00444F94">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Table:  Arrests</w:t>
       </w:r>
       <w:bookmarkEnd w:id="25"/>
       <w:bookmarkEnd w:id="26"/>
       <w:bookmarkEnd w:id="27"/>
       <w:bookmarkEnd w:id="28"/>
       <w:bookmarkEnd w:id="29"/>
       <w:bookmarkEnd w:id="30"/>
     </w:p>
@@ -9437,84 +9763,215 @@
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00444F94">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Definitions:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00444F94" w:rsidR="00E90328" w:rsidP="00830115" w:rsidRDefault="00EC7BA8" w14:paraId="593E12DE" w14:textId="685AA156">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00444F94">
+      <w:r w:rsidRPr="61D7148B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Arrest</w:t>
       </w:r>
-      <w:r w:rsidRPr="00444F94" w:rsidR="00E90328">
+      <w:r w:rsidRPr="61D7148B" w:rsidR="00E90328">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">:  </w:t>
       </w:r>
-      <w:r w:rsidRPr="00444F94">
-[...5 lines deleted...]
-        <w:t>The act of law enforcement taking a person into custody, based on legal authority, in order to formally restrict their freedom of movement because they are suspected of having committed, attempted, or are about to commit a criminal offense. An arrest typically involves informing the person of the reason for the detention, may include the use of physical restraint, and initiates the process of criminal charges or further legal proceedings.</w:t>
+      <w:r w:rsidRPr="61D7148B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The act of law enforcement taking a person into custody, based on legal authority, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="61D7148B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>in order to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="61D7148B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> formally restrict their freedom of movement because they are suspected of having committed, attempted, or are about to commit a criminal offense. An arrest typically involves informing the person of the reason for the detention, may include the use of physical restraint, and initiates the process of criminal charges or further legal proceedings.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="1993D4F4" w:rsidP="61D7148B" w:rsidRDefault="1993D4F4" w14:paraId="6051DF9E" w14:textId="311B1A20">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="15F8DFB0" w:rsidR="1993D4F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">INL-supported </w:t>
+      </w:r>
+      <w:r w:rsidRPr="15F8DFB0" w:rsidR="1993D4F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>uni</w:t>
+      </w:r>
+      <w:r w:rsidRPr="15F8DFB0" w:rsidR="36C35F4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="15F8DFB0" w:rsidR="7BA21F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="15F8DFB0" w:rsidR="7BA21F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="15F8DFB0" w:rsidR="1993D4F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> law enforcement unit that has received INL-funded training, technical </w:t>
+      </w:r>
+      <w:r w:rsidRPr="15F8DFB0" w:rsidR="1993D4F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>assistance</w:t>
+      </w:r>
+      <w:r w:rsidRPr="15F8DFB0" w:rsidR="1993D4F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="15F8DFB0" w:rsidR="043DED4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">mentoring, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="15F8DFB0" w:rsidR="1993D4F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>equipment, or operational support</w:t>
+      </w:r>
+      <w:r w:rsidRPr="15F8DFB0" w:rsidR="6456418A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00444F94" w:rsidR="00E90328" w:rsidP="00830115" w:rsidRDefault="00E90328" w14:paraId="3C4EE369" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00444F94" w:rsidR="009E71D1" w:rsidP="00830115" w:rsidRDefault="00306E45" w14:paraId="12446B35" w14:textId="17D3613D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -9540,51 +9997,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>One row for each INL-supported unit/office</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
           <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
           <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
           <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
           <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2564"/>
         <w:gridCol w:w="2235"/>
         <w:gridCol w:w="4545"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00444F94" w:rsidR="41B067AE" w:rsidTr="6FDC116E" w14:paraId="6EF3AB19" w14:textId="77777777">
+      <w:tr w:rsidRPr="00444F94" w:rsidR="41B067AE" w:rsidTr="02929D4A" w14:paraId="6EF3AB19" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1372" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="00444F94" w:rsidR="41B067AE" w:rsidP="00830115" w:rsidRDefault="5952540A" w14:paraId="750169D7" w14:textId="4CFD6349">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00444F94">
@@ -9646,51 +10103,51 @@
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="00444F94" w:rsidR="41B067AE" w:rsidP="00830115" w:rsidRDefault="5952540A" w14:paraId="6FDE1D7F" w14:textId="39F65918">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00444F94">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Definition or Selection List Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00444F94" w:rsidR="41B067AE" w:rsidTr="6FDC116E" w14:paraId="4F001B3A" w14:textId="77777777">
+      <w:tr w:rsidRPr="00444F94" w:rsidR="41B067AE" w:rsidTr="02929D4A" w14:paraId="4F001B3A" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1372" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="00444F94" w:rsidR="41B067AE" w:rsidP="00830115" w:rsidRDefault="5D37A462" w14:paraId="563FB941" w14:textId="6052ACDC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6FDC116E">
               <w:rPr>
@@ -9750,51 +10207,51 @@
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="00444F94" w:rsidR="41B067AE" w:rsidP="00830115" w:rsidRDefault="0012013A" w14:paraId="6C6B27D8" w14:textId="05F07495">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00444F94">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Country where the arrest took place. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00444F94" w:rsidR="00831F2B" w:rsidTr="6FDC116E" w14:paraId="2385DB05" w14:textId="77777777">
+      <w:tr w:rsidRPr="00444F94" w:rsidR="00831F2B" w:rsidTr="02929D4A" w14:paraId="2385DB05" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1372" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="00444F94" w:rsidR="00831F2B" w:rsidP="00831F2B" w:rsidRDefault="4E6DEE16" w14:paraId="0AE526C3" w14:textId="498B4954">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6FDC116E">
               <w:rPr>
@@ -9854,51 +10311,51 @@
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="00444F94" w:rsidR="00831F2B" w:rsidP="00831F2B" w:rsidRDefault="00831F2B" w14:paraId="060941DD" w14:textId="1E13DA52">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00444F94">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Last day of reporting period (i.e., March 31, June 30, September 30, or December 31).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00444F94" w:rsidR="00831F2B" w:rsidTr="6FDC116E" w14:paraId="17F451F7" w14:textId="77777777">
+      <w:tr w:rsidRPr="00444F94" w:rsidR="00831F2B" w:rsidTr="02929D4A" w14:paraId="17F451F7" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1372" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="00444F94" w:rsidR="00831F2B" w:rsidP="00831F2B" w:rsidRDefault="4E6DEE16" w14:paraId="68A8FB3C" w14:textId="5FE55DDA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6FDC116E">
               <w:rPr>
@@ -9957,661 +10414,586 @@
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="00444F94" w:rsidR="00831F2B" w:rsidP="00831F2B" w:rsidRDefault="00831F2B" w14:paraId="2268631F" w14:textId="08ABD427">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00444F94">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>The host country unit or office primarily responsible for executing the operation.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00444F94" w:rsidR="00022F84" w:rsidTr="6FDC116E" w14:paraId="0C7CB571" w14:textId="77777777">
+      <w:tr w:rsidRPr="00444F94" w:rsidR="00831F2B" w:rsidTr="02929D4A" w14:paraId="416ACDB6" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1372" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00444F94" w:rsidR="00022F84" w:rsidP="00022F84" w:rsidRDefault="00022F84" w14:paraId="05D3EB34" w14:textId="0A9997EA">
-[...15 lines deleted...]
-              <w:t>Do other U.S. Partners Support the Unit/Office?</w:t>
+          <w:p w:rsidRPr="00444F94" w:rsidR="00831F2B" w:rsidP="00831F2B" w:rsidRDefault="4E6DEE16" w14:paraId="46B1B57D" w14:textId="3DA613FB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6FDC116E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t># Individuals Arrested</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1196" w:type="pct"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00444F94" w:rsidR="00022F84" w:rsidP="00022F84" w:rsidRDefault="00022F84" w14:paraId="05390C76" w14:textId="704B64BF">
-[...16 lines deleted...]
-            </w:r>
+          <w:p w:rsidRPr="00444F94" w:rsidR="00831F2B" w:rsidP="00831F2B" w:rsidRDefault="00831F2B" w14:paraId="0D7E6D28" w14:textId="65898BEE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00444F94">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Number</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00444F94" w:rsidR="00831F2B" w:rsidP="00831F2B" w:rsidRDefault="00831F2B" w14:paraId="2A069CCB" w14:textId="27BA5E34">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2432" w:type="pct"/>
             <w:tcBorders>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00444F94" w:rsidR="00022F84" w:rsidP="00022F84" w:rsidRDefault="00022F84" w14:paraId="74AAFBBD" w14:textId="13A8BEA6">
-[...15 lines deleted...]
-              <w:t xml:space="preserve">Does the unit/office receive support (e.g., training or equipment) from other U.S. interagency partners? </w:t>
+          <w:p w:rsidRPr="00444F94" w:rsidR="00831F2B" w:rsidP="00831F2B" w:rsidRDefault="00831F2B" w14:paraId="1381D2B9" w14:textId="146CAA05">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00444F94">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Total quarterly number of people arrested by the INL-supported unit.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00444F94" w:rsidR="00831F2B" w:rsidTr="6FDC116E" w14:paraId="416ACDB6" w14:textId="77777777">
+      <w:tr w:rsidRPr="00444F94" w:rsidR="00831F2B" w:rsidTr="02929D4A" w14:paraId="49D73109" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1372" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00444F94" w:rsidR="00831F2B" w:rsidP="00831F2B" w:rsidRDefault="4E6DEE16" w14:paraId="46B1B57D" w14:textId="3DA613FB">
-[...15 lines deleted...]
-              <w:t># Individuals Arrested</w:t>
+          <w:p w:rsidRPr="00444F94" w:rsidR="00831F2B" w:rsidP="00831F2B" w:rsidRDefault="00831F2B" w14:paraId="1CDF18A2" w14:textId="3F120C80">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00444F94">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t># Individuals Arrested with Cybercrime-related Charges</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1196" w:type="pct"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00444F94" w:rsidR="00831F2B" w:rsidP="00831F2B" w:rsidRDefault="00831F2B" w14:paraId="0D7E6D28" w14:textId="65898BEE">
+          <w:p w:rsidRPr="00444F94" w:rsidR="00831F2B" w:rsidP="00831F2B" w:rsidRDefault="00831F2B" w14:paraId="0F429EB6" w14:textId="006F1DE2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00444F94">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Number</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00444F94" w:rsidR="00831F2B" w:rsidP="00831F2B" w:rsidRDefault="00831F2B" w14:paraId="2A069CCB" w14:textId="27BA5E34">
+          <w:p w:rsidRPr="00444F94" w:rsidR="00831F2B" w:rsidP="00831F2B" w:rsidRDefault="00831F2B" w14:paraId="463E176F" w14:textId="0B4512AA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2432" w:type="pct"/>
             <w:tcBorders>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00444F94" w:rsidR="00831F2B" w:rsidP="00831F2B" w:rsidRDefault="00831F2B" w14:paraId="1381D2B9" w14:textId="146CAA05">
-[...15 lines deleted...]
-              <w:t>Total quarterly number of people arrested by the INL-supported unit.</w:t>
+          <w:p w:rsidRPr="00444F94" w:rsidR="00831F2B" w:rsidP="00831F2B" w:rsidRDefault="00831F2B" w14:paraId="539B24DC" w14:textId="346818AC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00444F94">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Total quarterly </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00444F94">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>numbers of arrests directly connected to suspected cybercrime activity (i.e., criminal activity carried out through computers, networks, or digital systems).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00444F94" w:rsidR="00831F2B" w:rsidTr="6FDC116E" w14:paraId="49D73109" w14:textId="77777777">
+      <w:tr w:rsidRPr="00444F94" w:rsidR="00831F2B" w:rsidTr="02929D4A" w14:paraId="2819E941" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1372" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00444F94" w:rsidR="00831F2B" w:rsidP="00831F2B" w:rsidRDefault="00831F2B" w14:paraId="1CDF18A2" w14:textId="3F120C80">
-[...15 lines deleted...]
-              <w:t># Individuals Arrested with Cybercrime-related Charges</w:t>
+          <w:p w:rsidRPr="00444F94" w:rsidR="00831F2B" w:rsidP="00831F2B" w:rsidRDefault="00831F2B" w14:paraId="2C4BA46F" w14:textId="053678DB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00444F94">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t># Individuals Arrested with Money Laundering-related Charges</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1196" w:type="pct"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00444F94" w:rsidR="00831F2B" w:rsidP="00831F2B" w:rsidRDefault="00831F2B" w14:paraId="0F429EB6" w14:textId="006F1DE2">
+          <w:p w:rsidRPr="00444F94" w:rsidR="00831F2B" w:rsidP="00831F2B" w:rsidRDefault="00831F2B" w14:paraId="79085B7D" w14:textId="733E0AB9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00444F94">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Number</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00444F94" w:rsidR="00831F2B" w:rsidP="00831F2B" w:rsidRDefault="00831F2B" w14:paraId="463E176F" w14:textId="0B4512AA">
+          <w:p w:rsidRPr="00444F94" w:rsidR="00831F2B" w:rsidP="00831F2B" w:rsidRDefault="00831F2B" w14:paraId="228D28D6" w14:textId="4E904B1C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2432" w:type="pct"/>
             <w:tcBorders>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00444F94" w:rsidR="00831F2B" w:rsidP="00831F2B" w:rsidRDefault="00831F2B" w14:paraId="539B24DC" w14:textId="346818AC">
-[...23 lines deleted...]
-              <w:t>numbers of arrests directly connected to suspected cybercrime activity (i.e., criminal activity carried out through computers, networks, or digital systems).</w:t>
+          <w:p w:rsidRPr="00444F94" w:rsidR="00831F2B" w:rsidP="00831F2B" w:rsidRDefault="00831F2B" w14:paraId="0984849B" w14:textId="3FE0072A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00444F94">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Total quarterly number of arrests directly connected to suspected money laundering activity (i.e., activity involving concealing, moving, or disguising the source of illicit funds).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00444F94" w:rsidR="00831F2B" w:rsidTr="6FDC116E" w14:paraId="2819E941" w14:textId="77777777">
+      <w:tr w:rsidRPr="00444F94" w:rsidR="00831F2B" w:rsidTr="02929D4A" w14:paraId="634B8205" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1372" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00444F94" w:rsidR="00831F2B" w:rsidP="00831F2B" w:rsidRDefault="00831F2B" w14:paraId="2C4BA46F" w14:textId="053678DB">
-[...15 lines deleted...]
-              <w:t># Individuals Arrested with Money Laundering-related Charges</w:t>
+          <w:p w:rsidRPr="00444F94" w:rsidR="00831F2B" w:rsidP="00831F2B" w:rsidRDefault="549C1CE5" w14:paraId="709E7760" w14:textId="4A5C7C01">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="19074AF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"># Individuals Arrested </w:t>
+            </w:r>
+            <w:r w:rsidRPr="19074AF7" w:rsidR="4E1809D1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">based on </w:t>
+            </w:r>
+            <w:r w:rsidRPr="19074AF7" w:rsidR="6A391C80">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>U.S.- provided leads</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1196" w:type="pct"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00444F94" w:rsidR="00831F2B" w:rsidP="00831F2B" w:rsidRDefault="00831F2B" w14:paraId="79085B7D" w14:textId="733E0AB9">
+          <w:p w:rsidRPr="00444F94" w:rsidR="00831F2B" w:rsidP="00831F2B" w:rsidRDefault="00831F2B" w14:paraId="06DFD048" w14:textId="22A7A945">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00444F94">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Number</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00444F94" w:rsidR="00831F2B" w:rsidP="00831F2B" w:rsidRDefault="00831F2B" w14:paraId="228D28D6" w14:textId="4E904B1C">
+          <w:p w:rsidRPr="00444F94" w:rsidR="00831F2B" w:rsidP="00831F2B" w:rsidRDefault="00831F2B" w14:paraId="0AA72565" w14:textId="5FB5256C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2432" w:type="pct"/>
             <w:tcBorders>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00444F94" w:rsidR="00831F2B" w:rsidP="00831F2B" w:rsidRDefault="00831F2B" w14:paraId="0984849B" w14:textId="3FE0072A">
-[...14 lines deleted...]
-              <w:t>Total quarterly number of arrests directly connected to suspected money laundering activity (i.e., activity involving concealing, moving, or disguising the source of illicit funds).</w:t>
+          <w:p w:rsidRPr="00444F94" w:rsidR="00831F2B" w:rsidP="6AD522FB" w:rsidRDefault="255F8C18" w14:paraId="34D1E5B1" w14:textId="00FC7F41">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00444F94">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Total quarterly number of people </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00444F94">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">arrested </w:t>
+            </w:r>
+            <w:r w:rsidR="00554714">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>based on leads provided by U.S. law enforcement agencies</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00444F94" w:rsidR="003856F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.  This indicator may include but is </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00444F94" w:rsidR="492A8DAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>not limited to</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00444F94" w:rsidR="43ABBE70">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the arrest of</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00444F94" w:rsidR="492A8DAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> individuals identified by </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00444F94" w:rsidR="67226671">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>embedded U.S. interagency</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00444F94" w:rsidR="492A8DAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00444F94" w:rsidR="67226671">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">advisors and individuals </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00444F94" w:rsidR="492A8DAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>wanted for</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00444F94" w:rsidR="492A8DAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> extradition to the U.S.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00444F94" w:rsidR="00831F2B" w:rsidTr="6FDC116E" w14:paraId="634B8205" w14:textId="77777777">
-[...192 lines deleted...]
-      <w:tr w:rsidRPr="00444F94" w:rsidR="00831F2B" w:rsidTr="6FDC116E" w14:paraId="5AB41C3A" w14:textId="77777777">
+      <w:tr w:rsidRPr="00444F94" w:rsidR="00831F2B" w:rsidTr="02929D4A" w14:paraId="5AB41C3A" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1372" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="00444F94" w:rsidR="00831F2B" w:rsidP="00831F2B" w:rsidRDefault="00831F2B" w14:paraId="0AB72D30" w14:textId="77A16F3E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00444F94">
@@ -10698,151 +11080,154 @@
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00444F94">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Indicators populated from table:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00444F94" w:rsidR="00E90328" w:rsidP="00830115" w:rsidRDefault="54312AFC" w14:paraId="4BA24825" w14:textId="2107F436">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00444F94">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t># Arrests attributed to an INL-supported unit</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00444F94" w:rsidR="00E90328" w:rsidP="00830115" w:rsidRDefault="00653344" w14:paraId="0C51D984" w14:textId="71ADA156">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00444F94">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t># Money laundering-related arrests by INL-supported units</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00444F94" w:rsidR="00E90328" w:rsidP="00830115" w:rsidRDefault="00653344" w14:paraId="3B124C29" w14:textId="44158DCF">
+    <w:p w:rsidRPr="005C3DA3" w:rsidR="00E90328" w:rsidP="005C3DA3" w:rsidRDefault="00653344" w14:paraId="549B3F1C" w14:textId="1B852F86">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00444F94">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t># Cybercrime-related arrests by INL-supported units</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00444F94" w:rsidR="00E90328" w:rsidP="00830115" w:rsidRDefault="298B95CF" w14:paraId="549B3F1C" w14:textId="5FDC729C">
+    <w:p w:rsidR="005C3DA3" w:rsidP="00830115" w:rsidRDefault="005C3DA3" w14:paraId="2C205FDE" w14:textId="7293E33B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00444F94">
-[...14 lines deleted...]
-      </w:r>
+      <w:r w:rsidRPr="005C3DA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t># Individuals arrested based on leads provided by U.S. law enforcement agencies</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00444F94" w:rsidR="00576039" w:rsidP="00576039" w:rsidRDefault="00576039" w14:paraId="5165C488" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00444F94" w:rsidR="00CF62F3" w:rsidP="00A623F2" w:rsidRDefault="7C6D53F8" w14:paraId="58EB8637" w14:textId="66D26D25">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="27"/>
+          <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:name="_Table:__Cases" w:id="32"/>
       <w:bookmarkStart w:name="_Toc207287141" w:id="33"/>
       <w:bookmarkStart w:name="_Toc208415691" w:id="34"/>
       <w:bookmarkStart w:name="_Toc208417123" w:id="35"/>
       <w:bookmarkStart w:name="_Toc1083852337" w:id="36"/>
       <w:bookmarkStart w:name="_Toc213847479" w:id="37"/>
       <w:bookmarkStart w:name="_Toc213847499" w:id="38"/>
       <w:bookmarkEnd w:id="32"/>
       <w:r w:rsidRPr="00444F94">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Table:  Cases - Investigations</w:t>
       </w:r>
       <w:bookmarkEnd w:id="33"/>
@@ -10867,142 +11252,218 @@
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00444F94">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Definitions:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00444F94" w:rsidR="00CF62F3" w:rsidP="00830115" w:rsidRDefault="00CF62F3" w14:paraId="428D7903" w14:textId="68D7EEE1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="668D7D67">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Investigation</w:t>
       </w:r>
       <w:r w:rsidRPr="668D7D67">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">:  </w:t>
       </w:r>
       <w:r w:rsidRPr="668D7D67" w:rsidR="00A737C6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A systematic law-enforcement process of gathering, analyzing, and documenting information to determine whether a crime has occurred, identify suspects or criminal networks, and support possible enforcement actions or judicial proceedings. An investigation typically involves collecting evidence, interviewing witnesses, conducting surveillance, and coordinating with other agencies, and it concludes when authorities decide to close the case, file charges, </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="668D7D67" w:rsidR="001B133A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>refer the case to prosecutors, or transfer the investigation to another agency</w:t>
+        <w:t>refer</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="668D7D67" w:rsidR="001B133A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the case to prosecutors, or transfer the investigation to another agency</w:t>
       </w:r>
       <w:r w:rsidRPr="668D7D67" w:rsidR="00A737C6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="1BFD791E" w:rsidP="668D7D67" w:rsidRDefault="1BFD791E" w14:paraId="718FA602" w14:textId="0311731C">
+    <w:p w:rsidR="1BFD791E" w:rsidP="61D7148B" w:rsidRDefault="1BFD791E" w14:paraId="718FA602" w14:textId="466B42DE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      </w:pPr>
-[...11 lines deleted...]
-      <w:r w:rsidRPr="668D7D67">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Formally transferring jurisdiction, evidence gathering, and primary investigative responsibility of an investigation.</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="668D7D67" w:rsidP="668D7D67" w:rsidRDefault="668D7D67" w14:paraId="6615377F" w14:textId="663105A1">
+      </w:pPr>
+      <w:r w:rsidRPr="15F8DFB0" w:rsidR="1BFD791E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Referral:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="15F8DFB0" w:rsidR="1BFD791E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="15F8DFB0" w:rsidR="6CE14E12">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="15F8DFB0" w:rsidR="1BFD791E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Formally transferring </w:t>
+      </w:r>
+      <w:r w:rsidRPr="15F8DFB0" w:rsidR="1BFD791E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>jurisdiction</w:t>
+      </w:r>
+      <w:r w:rsidRPr="15F8DFB0" w:rsidR="1BFD791E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, evidence gathering, and primary investigative responsibility of an investigation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="69FAB293" w:rsidP="15F8DFB0" w:rsidRDefault="69FAB293" w14:paraId="15E4F722" w14:textId="6E55529D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-      </w:pPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="15F8DFB0" w:rsidR="69FAB293">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">INL-supported unit:  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="15F8DFB0" w:rsidR="69FAB293">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>A law enforcement unit that has received INL-funded training, technical assistance, mentoring, equipment, or operational support.</w:t>
+      </w:r>
     </w:p>
     <w:p w:rsidRPr="00444F94" w:rsidR="00CF62F3" w:rsidP="00830115" w:rsidRDefault="00CF62F3" w14:paraId="486845E6" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00444F94" w:rsidR="009E71D1" w:rsidP="00830115" w:rsidRDefault="00306E45" w14:paraId="6333C76B" w14:textId="2ED56895">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -11027,51 +11488,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>One row for each INL-supported unit/office</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
           <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
           <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
           <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
           <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2564"/>
         <w:gridCol w:w="2235"/>
         <w:gridCol w:w="4545"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00444F94" w:rsidR="41B067AE" w:rsidTr="6FDC116E" w14:paraId="1E4AB176" w14:textId="77777777">
+      <w:tr w:rsidRPr="00444F94" w:rsidR="41B067AE" w:rsidTr="02929D4A" w14:paraId="1E4AB176" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1372" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="00444F94" w:rsidR="41B067AE" w:rsidP="00830115" w:rsidRDefault="5952540A" w14:paraId="10B9BC2B" w14:textId="07986FDB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00444F94">
@@ -11133,51 +11594,51 @@
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="00444F94" w:rsidR="41B067AE" w:rsidP="00830115" w:rsidRDefault="5952540A" w14:paraId="2B7B666A" w14:textId="310F0479">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00444F94">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Definition or Selection List Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00444F94" w:rsidR="00FC4F47" w:rsidTr="6FDC116E" w14:paraId="67EF9D10" w14:textId="77777777">
+      <w:tr w:rsidRPr="00444F94" w:rsidR="00FC4F47" w:rsidTr="02929D4A" w14:paraId="67EF9D10" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1372" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="00444F94" w:rsidR="00FC4F47" w:rsidP="00FC4F47" w:rsidRDefault="362DF082" w14:paraId="778E8908" w14:textId="1F2FDA00">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6FDC116E">
               <w:rPr>
@@ -11237,51 +11698,51 @@
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="00444F94" w:rsidR="00FC4F47" w:rsidP="00FC4F47" w:rsidRDefault="004C0FE3" w14:paraId="1E325C5D" w14:textId="74B52F7F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00444F94">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>The primary country where the investigation was conducted or where the lead agency is based. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00444F94" w:rsidR="00831F2B" w:rsidTr="6FDC116E" w14:paraId="3AEA9F87" w14:textId="77777777">
+      <w:tr w:rsidRPr="00444F94" w:rsidR="00831F2B" w:rsidTr="02929D4A" w14:paraId="3AEA9F87" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1372" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="00444F94" w:rsidR="00831F2B" w:rsidP="00831F2B" w:rsidRDefault="4E6DEE16" w14:paraId="6F8200EF" w14:textId="23560EFD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6FDC116E">
               <w:rPr>
@@ -11341,51 +11802,51 @@
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="00444F94" w:rsidR="00831F2B" w:rsidP="00831F2B" w:rsidRDefault="00831F2B" w14:paraId="17B6817D" w14:textId="6086521B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00444F94">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Last day of reporting period (i.e., March 31, June 30, September 30, or December 31).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00444F94" w:rsidR="00FC4F47" w:rsidTr="6FDC116E" w14:paraId="1FA69986" w14:textId="77777777">
+      <w:tr w:rsidRPr="00444F94" w:rsidR="00FC4F47" w:rsidTr="02929D4A" w14:paraId="1FA69986" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1372" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="00444F94" w:rsidR="00FC4F47" w:rsidP="00FC4F47" w:rsidRDefault="362DF082" w14:paraId="3C4638AA" w14:textId="2709456D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6FDC116E">
               <w:rPr>
@@ -11484,1729 +11945,1652 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">primarily responsible for </w:t>
             </w:r>
             <w:r w:rsidRPr="00444F94" w:rsidR="00CA61FB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>conducting the investigation</w:t>
             </w:r>
             <w:r w:rsidRPr="00444F94" w:rsidR="00FC4F47">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00444F94" w:rsidR="00022F84" w:rsidTr="6FDC116E" w14:paraId="70CEB5AB" w14:textId="77777777">
+      <w:tr w:rsidRPr="00444F94" w:rsidR="00FC4F47" w:rsidTr="02929D4A" w14:paraId="7DF11825" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1372" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00444F94" w:rsidR="00022F84" w:rsidP="00022F84" w:rsidRDefault="00022F84" w14:paraId="27B6F1C4" w14:textId="0C7F0C59">
-[...15 lines deleted...]
-              <w:t>Do other U.S. Partners Support the Unit/Office?</w:t>
+          <w:p w:rsidRPr="00444F94" w:rsidR="00FC4F47" w:rsidP="00FC4F47" w:rsidRDefault="362DF082" w14:paraId="0E1F5C70" w14:textId="27594719">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6FDC116E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t># Investigations Opened</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1196" w:type="pct"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00444F94" w:rsidR="00022F84" w:rsidP="00022F84" w:rsidRDefault="00022F84" w14:paraId="77466D2E" w14:textId="5ECA8A17">
-[...15 lines deleted...]
-              <w:t>Yes/No/Unknown</w:t>
+          <w:p w:rsidRPr="00444F94" w:rsidR="00FC4F47" w:rsidP="00FC4F47" w:rsidRDefault="00FC4F47" w14:paraId="2045477C" w14:textId="39F331B4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00444F94">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Number</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2432" w:type="pct"/>
             <w:tcBorders>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00444F94" w:rsidR="00022F84" w:rsidP="00022F84" w:rsidRDefault="00022F84" w14:paraId="0A660D91" w14:textId="45BE0E7F">
-[...15 lines deleted...]
-              <w:t xml:space="preserve">Does the unit/office receive support (e.g., training or equipment) from other U.S. interagency partners? </w:t>
+          <w:p w:rsidRPr="00444F94" w:rsidR="00FC4F47" w:rsidP="00FC4F47" w:rsidRDefault="2EF6895C" w14:paraId="34DC85F3" w14:textId="1C88FA3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="02526B77">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Total quarterly number of investigations opened by the INL-supported unit/office.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="02526B77" w:rsidR="238F4826">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00444F94" w:rsidR="00FC4F47" w:rsidTr="6FDC116E" w14:paraId="7DF11825" w14:textId="77777777">
+      <w:tr w:rsidRPr="00444F94" w:rsidR="00AD4F44" w:rsidTr="02929D4A" w14:paraId="0ECB0908" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1372" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00444F94" w:rsidR="00FC4F47" w:rsidP="00FC4F47" w:rsidRDefault="362DF082" w14:paraId="0E1F5C70" w14:textId="27594719">
-[...15 lines deleted...]
-              <w:t># Investigations Opened</w:t>
+          <w:p w:rsidRPr="00444F94" w:rsidR="00AD4F44" w:rsidP="00AD4F44" w:rsidRDefault="00AD4F44" w14:paraId="781A7878" w14:textId="374E40E4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00444F94">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t># Cybercrime Investigations Opened</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1196" w:type="pct"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00444F94" w:rsidR="00FC4F47" w:rsidP="00FC4F47" w:rsidRDefault="00FC4F47" w14:paraId="2045477C" w14:textId="39F331B4">
+          <w:p w:rsidRPr="00444F94" w:rsidR="00AD4F44" w:rsidP="00AD4F44" w:rsidRDefault="00AD4F44" w14:paraId="5FC5FFD6" w14:textId="0EF7C846">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00444F94">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Number</w:t>
             </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00444F94" w:rsidR="00AD4F44" w:rsidP="00AD4F44" w:rsidRDefault="00AD4F44" w14:paraId="0328BEEF" w14:textId="524F2BE1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2432" w:type="pct"/>
             <w:tcBorders>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00444F94" w:rsidR="00FC4F47" w:rsidP="00FC4F47" w:rsidRDefault="00AD4F44" w14:paraId="34DC85F3" w14:textId="009EA1FC">
-[...15 lines deleted...]
-              <w:t>Total quarterly number of investigations opened by the INL-supported unit/office.</w:t>
+          <w:p w:rsidRPr="00444F94" w:rsidR="00AD4F44" w:rsidP="00AD4F44" w:rsidRDefault="00AD4F44" w14:paraId="2FED3088" w14:textId="368EEA67">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00444F94">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Total quarterly number of investigations</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00444F94" w:rsidR="002846AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in which</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00444F94" w:rsidR="002846AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the suspected</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00444F94" w:rsidR="00F33998">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00444F94" w:rsidR="00402FAB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>criminal activity involves cybercrime</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00444F94" w:rsidR="00F33998">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (i.e., criminal activity carried out through computers, networks, or digital systems).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00444F94" w:rsidR="00AD4F44" w:rsidTr="6FDC116E" w14:paraId="0ECB0908" w14:textId="77777777">
+      <w:tr w:rsidRPr="00444F94" w:rsidR="00AD4F44" w:rsidTr="02929D4A" w14:paraId="67DD6729" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1372" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00444F94" w:rsidR="00AD4F44" w:rsidP="00AD4F44" w:rsidRDefault="00AD4F44" w14:paraId="781A7878" w14:textId="374E40E4">
-[...15 lines deleted...]
-              <w:t># Cybercrime Investigations Opened</w:t>
+          <w:p w:rsidRPr="00444F94" w:rsidR="00AD4F44" w:rsidP="00AD4F44" w:rsidRDefault="00AD4F44" w14:paraId="2D8AB229" w14:textId="491B42A8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00444F94">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t># Money Laundering Investigations Opened</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1196" w:type="pct"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00444F94" w:rsidR="00AD4F44" w:rsidP="00AD4F44" w:rsidRDefault="00AD4F44" w14:paraId="5FC5FFD6" w14:textId="0EF7C846">
+          <w:p w:rsidRPr="00444F94" w:rsidR="00AD4F44" w:rsidP="00AD4F44" w:rsidRDefault="00AD4F44" w14:paraId="64D6E2C9" w14:textId="41D399E2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00444F94">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Number</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00444F94" w:rsidR="00AD4F44" w:rsidP="00AD4F44" w:rsidRDefault="00AD4F44" w14:paraId="0328BEEF" w14:textId="524F2BE1">
+          <w:p w:rsidRPr="00444F94" w:rsidR="00AD4F44" w:rsidP="00AD4F44" w:rsidRDefault="00AD4F44" w14:paraId="4D482851" w14:textId="0EAF659C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2432" w:type="pct"/>
             <w:tcBorders>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00444F94" w:rsidR="00AD4F44" w:rsidP="00AD4F44" w:rsidRDefault="00AD4F44" w14:paraId="2FED3088" w14:textId="368EEA67">
-[...15 lines deleted...]
-              <w:t>Total quarterly number of investigations</w:t>
+          <w:p w:rsidRPr="00444F94" w:rsidR="00AD4F44" w:rsidP="00AD4F44" w:rsidRDefault="00963307" w14:paraId="019E222C" w14:textId="05E7AA74">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00444F94">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Total quarterly number of investigation</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00444F94" w:rsidR="005951A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">s </w:t>
             </w:r>
             <w:r w:rsidRPr="00444F94" w:rsidR="002846AA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> in which</w:t>
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00444F94" w:rsidR="00F33998">
+              <w:t>in which</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00444F94" w:rsidR="005951A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the suspect</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00444F94" w:rsidR="004A1FE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ed</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00444F94" w:rsidR="005951A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> criminal</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00444F94" w:rsidR="00402FAB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> activity</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00444F94" w:rsidR="004C49D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00444F94" w:rsidR="00402FAB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>criminal activity involves cybercrime</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> (i.e., criminal activity carried out through computers, networks, or digital systems).</w:t>
+              <w:t xml:space="preserve">involves </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00444F94" w:rsidR="005951A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">money laundering </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00444F94" w:rsidR="00402FAB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(i.e., </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00444F94" w:rsidR="004C49D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>concealing, moving, or disguising the source of illicit funds</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00444F94" w:rsidR="00402FAB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00444F94" w:rsidR="00E27585">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00444F94" w:rsidR="00AD4F44" w:rsidTr="6FDC116E" w14:paraId="67DD6729" w14:textId="77777777">
+      <w:tr w:rsidRPr="00444F94" w:rsidR="00AD4F44" w:rsidTr="02929D4A" w14:paraId="142D94FB" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1372" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00444F94" w:rsidR="00AD4F44" w:rsidP="00AD4F44" w:rsidRDefault="00AD4F44" w14:paraId="2D8AB229" w14:textId="491B42A8">
-[...15 lines deleted...]
-              <w:t># Money Laundering Investigations Opened</w:t>
+          <w:p w:rsidRPr="00444F94" w:rsidR="00AD4F44" w:rsidP="00AD4F44" w:rsidRDefault="00AD4F44" w14:paraId="5CF3FEFF" w14:textId="75328F34">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00444F94">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t># TCO-Related Investigations Opened</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1196" w:type="pct"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00444F94" w:rsidR="00AD4F44" w:rsidP="00AD4F44" w:rsidRDefault="00AD4F44" w14:paraId="64D6E2C9" w14:textId="41D399E2">
+          <w:p w:rsidRPr="00444F94" w:rsidR="00AD4F44" w:rsidP="00AD4F44" w:rsidRDefault="00AD4F44" w14:paraId="434260E6" w14:textId="096A4A80">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00444F94">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Number</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00444F94" w:rsidR="00AD4F44" w:rsidP="00AD4F44" w:rsidRDefault="00AD4F44" w14:paraId="4D482851" w14:textId="0EAF659C">
+          <w:p w:rsidRPr="00444F94" w:rsidR="00AD4F44" w:rsidP="00AD4F44" w:rsidRDefault="00AD4F44" w14:paraId="537A2092" w14:textId="07ACF7C9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2432" w:type="pct"/>
             <w:tcBorders>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00444F94" w:rsidR="00AD4F44" w:rsidP="00AD4F44" w:rsidRDefault="00963307" w14:paraId="019E222C" w14:textId="05E7AA74">
-[...125 lines deleted...]
-              <w:t>.</w:t>
+          <w:p w:rsidRPr="00444F94" w:rsidR="00AD4F44" w:rsidP="00AD4F44" w:rsidRDefault="00AD4F44" w14:paraId="2DC5EA89" w14:textId="2C51CBCA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00444F94">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Total quarterly number of investigations </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00444F94" w:rsidR="00F63BAB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>in which the primary suspects are part of a transnational criminal organization.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00444F94" w:rsidR="00AD4F44" w:rsidTr="6FDC116E" w14:paraId="142D94FB" w14:textId="77777777">
+      <w:tr w:rsidRPr="00444F94" w:rsidR="00AD4F44" w:rsidTr="02929D4A" w14:paraId="184EB2D8" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1372" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00444F94" w:rsidR="00AD4F44" w:rsidP="00AD4F44" w:rsidRDefault="00AD4F44" w14:paraId="5CF3FEFF" w14:textId="75328F34">
-[...15 lines deleted...]
-              <w:t># TCO-Related Investigations Opened</w:t>
+          <w:p w:rsidRPr="00444F94" w:rsidR="00AD4F44" w:rsidP="00AD4F44" w:rsidRDefault="00AD4F44" w14:paraId="57D7BD81" w14:textId="26C9844D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00444F94">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t># FTO-Related Investigations Opened</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1196" w:type="pct"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00444F94" w:rsidR="00AD4F44" w:rsidP="00AD4F44" w:rsidRDefault="00AD4F44" w14:paraId="434260E6" w14:textId="096A4A80">
+          <w:p w:rsidRPr="00444F94" w:rsidR="00AD4F44" w:rsidP="00AD4F44" w:rsidRDefault="00AD4F44" w14:paraId="31DBB7D0" w14:textId="6B84A233">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00444F94">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Number</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00444F94" w:rsidR="00AD4F44" w:rsidP="00AD4F44" w:rsidRDefault="00AD4F44" w14:paraId="537A2092" w14:textId="07ACF7C9">
+          <w:p w:rsidRPr="00444F94" w:rsidR="00AD4F44" w:rsidP="00AD4F44" w:rsidRDefault="00AD4F44" w14:paraId="2D9BC673" w14:textId="2E879BCA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2432" w:type="pct"/>
             <w:tcBorders>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00444F94" w:rsidR="00AD4F44" w:rsidP="00AD4F44" w:rsidRDefault="00AD4F44" w14:paraId="2DC5EA89" w14:textId="2C51CBCA">
-[...24 lines deleted...]
-              <w:t>in which the primary suspects are part of a transnational criminal organization.</w:t>
+          <w:p w:rsidRPr="00444F94" w:rsidR="00AD4F44" w:rsidP="00AD4F44" w:rsidRDefault="00F63BAB" w14:paraId="4C0D2943" w14:textId="3C495E90">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00444F94">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Total quarterly number of investigations in which the primary suspects are part of a </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00444F94" w:rsidR="00E0515D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>foreign terrorist organization (FTOs).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00444F94" w:rsidR="00AD4F44" w:rsidTr="6FDC116E" w14:paraId="184EB2D8" w14:textId="77777777">
+      <w:tr w:rsidRPr="00444F94" w:rsidR="00AD4F44" w:rsidTr="02929D4A" w14:paraId="22D9E65E" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1372" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00444F94" w:rsidR="00AD4F44" w:rsidP="00AD4F44" w:rsidRDefault="00AD4F44" w14:paraId="57D7BD81" w14:textId="26C9844D">
-[...15 lines deleted...]
-              <w:t># FTO-Related Investigations Opened</w:t>
+          <w:p w:rsidRPr="00444F94" w:rsidR="00AD4F44" w:rsidP="00AD4F44" w:rsidRDefault="714A7630" w14:paraId="3F58E171" w14:textId="5C1A8F00">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="19074AF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t># US-Related Investigations Opened</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1196" w:type="pct"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00444F94" w:rsidR="00AD4F44" w:rsidP="00AD4F44" w:rsidRDefault="00AD4F44" w14:paraId="31DBB7D0" w14:textId="6B84A233">
+          <w:p w:rsidRPr="00444F94" w:rsidR="00AD4F44" w:rsidP="00AD4F44" w:rsidRDefault="00AD4F44" w14:paraId="1E2BC85D" w14:textId="028CD4E0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00444F94">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Number</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00444F94" w:rsidR="00AD4F44" w:rsidP="00AD4F44" w:rsidRDefault="00AD4F44" w14:paraId="2D9BC673" w14:textId="2E879BCA">
+          <w:p w:rsidRPr="00444F94" w:rsidR="00AD4F44" w:rsidP="00AD4F44" w:rsidRDefault="00AD4F44" w14:paraId="30623FF9" w14:textId="3EDA930F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2432" w:type="pct"/>
             <w:tcBorders>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00444F94" w:rsidR="00AD4F44" w:rsidP="00AD4F44" w:rsidRDefault="00F63BAB" w14:paraId="4C0D2943" w14:textId="3C495E90">
-[...15 lines deleted...]
-              <w:t xml:space="preserve">Total quarterly number of investigations in which the primary suspects are part of a </w:t>
+          <w:p w:rsidRPr="00444F94" w:rsidR="00AD4F44" w:rsidP="00AD4F44" w:rsidRDefault="00AD4F44" w14:paraId="63FC247A" w14:textId="3A4D2320">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00444F94">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Total quarterly number of investigations </w:t>
             </w:r>
             <w:r w:rsidRPr="00444F94" w:rsidR="00E0515D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>foreign terrorist organization (FTOs).</w:t>
+              <w:t>that involve U.S. persons, U.S.-registered entities, U.S. financial/communication systems, or directly affects U.S. national security or foreign policy interests.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00444F94" w:rsidR="00AD4F44" w:rsidTr="6FDC116E" w14:paraId="22D9E65E" w14:textId="77777777">
+      <w:tr w:rsidRPr="00444F94" w:rsidR="6AD522FB" w:rsidTr="02929D4A" w14:paraId="73240105" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1372" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00444F94" w:rsidR="00AD4F44" w:rsidP="00AD4F44" w:rsidRDefault="00AD4F44" w14:paraId="3F58E171" w14:textId="5C1A8F00">
-[...15 lines deleted...]
-              <w:t># US-Related Investigations Opened</w:t>
+          <w:p w:rsidRPr="00444F94" w:rsidR="6AD522FB" w:rsidP="6AD522FB" w:rsidRDefault="6AD522FB" w14:paraId="7F962CD9" w14:textId="7256CE87">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00444F94">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"># Investigations </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00444F94" w:rsidR="6232BED3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">that </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00444F94" w:rsidR="6EFF79CF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>R</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00444F94" w:rsidR="6232BED3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>esult in an Arrest</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1196" w:type="pct"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00444F94" w:rsidR="00AD4F44" w:rsidP="00AD4F44" w:rsidRDefault="00AD4F44" w14:paraId="1E2BC85D" w14:textId="028CD4E0">
+          <w:p w:rsidRPr="00444F94" w:rsidR="6AD522FB" w:rsidP="6AD522FB" w:rsidRDefault="6AD522FB" w14:paraId="5FA09977" w14:textId="09DA395A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00444F94">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Number</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00444F94" w:rsidR="00AD4F44" w:rsidP="00AD4F44" w:rsidRDefault="00AD4F44" w14:paraId="30623FF9" w14:textId="3EDA930F">
+          <w:p w:rsidRPr="00444F94" w:rsidR="6AD522FB" w:rsidP="6AD522FB" w:rsidRDefault="6AD522FB" w14:paraId="5CE7B934" w14:textId="14B691B6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2432" w:type="pct"/>
             <w:tcBorders>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00444F94" w:rsidR="00AD4F44" w:rsidP="00AD4F44" w:rsidRDefault="00AD4F44" w14:paraId="63FC247A" w14:textId="3A4D2320">
-[...24 lines deleted...]
-              <w:t>that involve U.S. persons, U.S.-registered entities, U.S. financial/communication systems, or directly affects U.S. national security or foreign policy interests.</w:t>
+          <w:p w:rsidRPr="00444F94" w:rsidR="6AD522FB" w:rsidP="6AD522FB" w:rsidRDefault="6AD522FB" w14:paraId="057A1F3D" w14:textId="5B1C920E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00444F94">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Total quarterly number of investigations opened by the INL-supported unit/office that resulted in </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00444F94" w:rsidR="67B7BE45">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">an </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00444F94" w:rsidR="1FAF999D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>arrest.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00444F94" w:rsidR="6AD522FB" w:rsidTr="6FDC116E" w14:paraId="73240105" w14:textId="77777777">
+      <w:tr w:rsidRPr="00444F94" w:rsidR="00AD4F44" w:rsidTr="02929D4A" w14:paraId="479A99FA" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1372" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00444F94" w:rsidR="6AD522FB" w:rsidP="6AD522FB" w:rsidRDefault="6AD522FB" w14:paraId="7F962CD9" w14:textId="7256CE87">
-[...42 lines deleted...]
-              <w:t>esult in an Arrest</w:t>
+          <w:p w:rsidRPr="00444F94" w:rsidR="00AD4F44" w:rsidP="00AD4F44" w:rsidRDefault="00AD4F44" w14:paraId="6A3E4117" w14:textId="71D921BF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00444F94">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t># Investigations w</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00444F94" w:rsidR="1CEEB372">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>here Case is Referred to Trial Court</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1196" w:type="pct"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00444F94" w:rsidR="6AD522FB" w:rsidP="6AD522FB" w:rsidRDefault="6AD522FB" w14:paraId="5FA09977" w14:textId="09DA395A">
+          <w:p w:rsidRPr="00444F94" w:rsidR="00AD4F44" w:rsidP="00AD4F44" w:rsidRDefault="00AD4F44" w14:paraId="523668E4" w14:textId="09DA395A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00444F94">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Number</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00444F94" w:rsidR="6AD522FB" w:rsidP="6AD522FB" w:rsidRDefault="6AD522FB" w14:paraId="5CE7B934" w14:textId="14B691B6">
+          <w:p w:rsidRPr="00444F94" w:rsidR="00AD4F44" w:rsidP="00AD4F44" w:rsidRDefault="00AD4F44" w14:paraId="5AA450B1" w14:textId="14B691B6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2432" w:type="pct"/>
             <w:tcBorders>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00444F94" w:rsidR="6AD522FB" w:rsidP="6AD522FB" w:rsidRDefault="6AD522FB" w14:paraId="057A1F3D" w14:textId="5B1C920E">
-[...33 lines deleted...]
-              <w:t>arrest.</w:t>
+          <w:p w:rsidRPr="00444F94" w:rsidR="00AD4F44" w:rsidP="00AD4F44" w:rsidRDefault="2EF6895C" w14:paraId="3F0FCD3A" w14:textId="61170EF4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="02526B77">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Total quarterly number of investigations by the INL-supported unit/office that resulted in</w:t>
+            </w:r>
+            <w:r w:rsidRPr="02526B77" w:rsidR="6CE0424A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the cases being referred to trial court. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="02526B77" w:rsidR="367B6A9C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Referral: Formally transferring jurisdiction, evidence gathering, and primary investigative responsibility of an investigation.  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00444F94" w:rsidR="00AD4F44" w:rsidTr="6FDC116E" w14:paraId="479A99FA" w14:textId="77777777">
+      <w:tr w:rsidRPr="00444F94" w:rsidR="00AD4F44" w:rsidTr="02929D4A" w14:paraId="2ECB4D97" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1372" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00444F94" w:rsidR="00AD4F44" w:rsidP="00AD4F44" w:rsidRDefault="00AD4F44" w14:paraId="6A3E4117" w14:textId="71D921BF">
-[...24 lines deleted...]
-              <w:t>here Case is Referred to Trial Court</w:t>
+          <w:p w:rsidRPr="00444F94" w:rsidR="00AD4F44" w:rsidP="00AD4F44" w:rsidRDefault="00AD4F44" w14:paraId="5CEFB26B" w14:textId="7DF290CD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00444F94">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t># Investigations Resulting in Civil Forfeiture Proceedings</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1196" w:type="pct"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00444F94" w:rsidR="00AD4F44" w:rsidP="00AD4F44" w:rsidRDefault="00AD4F44" w14:paraId="523668E4" w14:textId="09DA395A">
+          <w:p w:rsidRPr="00444F94" w:rsidR="00AD4F44" w:rsidP="00AD4F44" w:rsidRDefault="00AD4F44" w14:paraId="3E6384FE" w14:textId="11760018">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00444F94">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Number</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00444F94" w:rsidR="00AD4F44" w:rsidP="00AD4F44" w:rsidRDefault="00AD4F44" w14:paraId="5AA450B1" w14:textId="14B691B6">
+          <w:p w:rsidRPr="00444F94" w:rsidR="00AD4F44" w:rsidP="00AD4F44" w:rsidRDefault="00AD4F44" w14:paraId="1E4BD93B" w14:textId="7C983B05">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2432" w:type="pct"/>
             <w:tcBorders>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00444F94" w:rsidR="00AD4F44" w:rsidP="00AD4F44" w:rsidRDefault="00AD4F44" w14:paraId="3F0FCD3A" w14:textId="6A0DE2FF">
-[...24 lines deleted...]
-              <w:t xml:space="preserve"> the cases being referred to trial court. </w:t>
+          <w:p w:rsidRPr="00444F94" w:rsidR="00AD4F44" w:rsidP="00AD4F44" w:rsidRDefault="00DD7646" w14:paraId="0A8140B5" w14:textId="489292D7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00444F94">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Total quarterly number of investigations opened that resulted in the initiation of civil forfeiture proceedings.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00444F94" w:rsidR="00AD4F44" w:rsidTr="6FDC116E" w14:paraId="2ECB4D97" w14:textId="77777777">
+      <w:tr w:rsidR="668D7D67" w:rsidTr="02929D4A" w14:paraId="33B2006F" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2564" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="3F23D749" w:rsidP="668D7D67" w:rsidRDefault="3F23D749" w14:paraId="7B1DF442" w14:textId="7B5D564A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="668D7D67">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t># Investigations Resulting in a Referral to a U.S. or Foreign Law Enforcement Agency</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2235" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="3F23D749" w:rsidP="668D7D67" w:rsidRDefault="3F23D749" w14:paraId="3838DD9C" w14:textId="11760018">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="668D7D67">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Number</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="668D7D67" w:rsidP="668D7D67" w:rsidRDefault="668D7D67" w14:paraId="2DCA6599" w14:textId="2CDB165D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4545" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="3F23D749" w:rsidP="668D7D67" w:rsidRDefault="3F23D749" w14:paraId="6B89C07D" w14:textId="31ED64AF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="668D7D67">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Total quarterly number of investigations closed and referred </w:t>
+            </w:r>
+            <w:r w:rsidRPr="668D7D67" w:rsidR="19510A8A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(i.e., formally passing jurisdiction, evidence gathering, and primary investigative responsibility) </w:t>
+            </w:r>
+            <w:r w:rsidRPr="668D7D67">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">to U.S. or </w:t>
+            </w:r>
+            <w:r w:rsidRPr="668D7D67" w:rsidR="778F5CE2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">other </w:t>
+            </w:r>
+            <w:r w:rsidRPr="668D7D67">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>foreign law enforcement.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00444F94" w:rsidR="00AD4F44" w:rsidTr="02929D4A" w14:paraId="47B9EA5E" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1372" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00444F94" w:rsidR="00AD4F44" w:rsidP="00AD4F44" w:rsidRDefault="00AD4F44" w14:paraId="5CEFB26B" w14:textId="7DF290CD">
-[...15 lines deleted...]
-              <w:t># Investigations Resulting in Civil Forfeiture Proceedings</w:t>
+          <w:p w:rsidRPr="00444F94" w:rsidR="00AD4F44" w:rsidP="00AD4F44" w:rsidRDefault="00E119A4" w14:paraId="00F4AD92" w14:textId="36CD99EC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00444F94">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t># Investigations Resulting in an Extradition to the U.S.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1196" w:type="pct"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00444F94" w:rsidR="00AD4F44" w:rsidP="00AD4F44" w:rsidRDefault="00AD4F44" w14:paraId="3E6384FE" w14:textId="11760018">
+          <w:p w:rsidRPr="00444F94" w:rsidR="00AD4F44" w:rsidP="00AD4F44" w:rsidRDefault="00AD4F44" w14:paraId="4E1730FD" w14:textId="3FC2B2F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00444F94">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Number</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00444F94" w:rsidR="00AD4F44" w:rsidP="00AD4F44" w:rsidRDefault="00AD4F44" w14:paraId="1E4BD93B" w14:textId="7C983B05">
+          <w:p w:rsidRPr="00444F94" w:rsidR="00AD4F44" w:rsidP="00AD4F44" w:rsidRDefault="00AD4F44" w14:paraId="48A80DED" w14:textId="1A7E4546">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2432" w:type="pct"/>
             <w:tcBorders>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00444F94" w:rsidR="00AD4F44" w:rsidP="00AD4F44" w:rsidRDefault="00DD7646" w14:paraId="0A8140B5" w14:textId="489292D7">
-[...15 lines deleted...]
-              <w:t>Total quarterly number of investigations opened that resulted in the initiation of civil forfeiture proceedings.</w:t>
+          <w:p w:rsidRPr="00444F94" w:rsidR="00AD4F44" w:rsidP="00AD4F44" w:rsidRDefault="005F4916" w14:paraId="2175B348" w14:textId="75EF00D6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00444F94">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Total quarterly number of investigations </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00444F94" w:rsidR="00E94D50">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">by </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00444F94">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">INL-supported units/offices </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00444F94" w:rsidR="00E94D50">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>that results in an extradition to the U.S.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="668D7D67" w:rsidTr="6FDC116E" w14:paraId="33B2006F" w14:textId="77777777">
-[...140 lines deleted...]
-      <w:tr w:rsidRPr="00444F94" w:rsidR="00AD4F44" w:rsidTr="6FDC116E" w14:paraId="47B9EA5E" w14:textId="77777777">
+      <w:tr w:rsidRPr="00444F94" w:rsidR="00AD4F44" w:rsidTr="02929D4A" w14:paraId="1D2174A1" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1372" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00444F94" w:rsidR="00AD4F44" w:rsidP="00AD4F44" w:rsidRDefault="00E119A4" w14:paraId="00F4AD92" w14:textId="36CD99EC">
-[...15 lines deleted...]
-              <w:t># Investigations Resulting in an Extradition to the U.S.</w:t>
+          <w:p w:rsidRPr="00444F94" w:rsidR="00AD4F44" w:rsidP="00AD4F44" w:rsidRDefault="00AD4F44" w14:paraId="1DC48139" w14:textId="0ED4C03C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00444F94">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t># Investigations Closed Without Proceeding to Trial, Civil Forfeiture</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00444F94" w:rsidR="00D80392">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>, or U.S. Extradition</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1196" w:type="pct"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00444F94" w:rsidR="00AD4F44" w:rsidP="00AD4F44" w:rsidRDefault="00AD4F44" w14:paraId="4E1730FD" w14:textId="3FC2B2F3">
+          <w:p w:rsidRPr="00444F94" w:rsidR="00AD4F44" w:rsidP="00AD4F44" w:rsidRDefault="00AD4F44" w14:paraId="6B219942" w14:textId="5C0B8AEC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00444F94">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Number</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00444F94" w:rsidR="00AD4F44" w:rsidP="00AD4F44" w:rsidRDefault="00AD4F44" w14:paraId="48A80DED" w14:textId="1A7E4546">
+          <w:p w:rsidRPr="00444F94" w:rsidR="00AD4F44" w:rsidP="00AD4F44" w:rsidRDefault="00AD4F44" w14:paraId="505A0C40" w14:textId="395C78CB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2432" w:type="pct"/>
             <w:tcBorders>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00444F94" w:rsidR="00AD4F44" w:rsidP="00AD4F44" w:rsidRDefault="005F4916" w14:paraId="2175B348" w14:textId="75EF00D6">
-[...139 lines deleted...]
-          </w:tcPr>
           <w:p w:rsidRPr="00444F94" w:rsidR="00AD4F44" w:rsidP="00AD4F44" w:rsidRDefault="001E172D" w14:paraId="467B694C" w14:textId="79D78477">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00444F94">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Total quarterly number of closed investigations that </w:t>
             </w:r>
             <w:r w:rsidRPr="00444F94">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>did not</w:t>
             </w:r>
             <w:r w:rsidRPr="00444F94">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> result in 1) charges filed to initiate the trial process, 2) civil forfeiture proceedings, OR 3) charges referred for U.S. investigation/prosecution.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00444F94" w:rsidR="00AD4F44" w:rsidTr="6FDC116E" w14:paraId="76EE893C" w14:textId="77777777">
+      <w:tr w:rsidRPr="00444F94" w:rsidR="00AD4F44" w:rsidTr="02929D4A" w14:paraId="76EE893C" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1372" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="00444F94" w:rsidR="00AD4F44" w:rsidP="00AD4F44" w:rsidRDefault="00AD4F44" w14:paraId="1FBBB14D" w14:textId="59B7C5CA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00444F94">
@@ -13291,210 +13675,210 @@
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00444F94">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Indicators populated from table:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00444F94" w:rsidR="00CF62F3" w:rsidP="00830115" w:rsidRDefault="00CF62F3" w14:paraId="66FFC8BA" w14:textId="7F3EFCFF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="017E51EC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"># </w:t>
       </w:r>
       <w:r w:rsidRPr="017E51EC" w:rsidR="00896AE1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Investigations opened by INL-supported units</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="1622C9DF" w:rsidP="017E51EC" w:rsidRDefault="1622C9DF" w14:paraId="436D60BD" w14:textId="6ACF4D9F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="017E51EC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t># Investigations linked to FTOs opened</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="1622C9DF" w:rsidP="017E51EC" w:rsidRDefault="1622C9DF" w14:paraId="3E7A1B18" w14:textId="4372D482">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="017E51EC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t># Investigations linked to TCOs opened</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00444F94" w:rsidR="0EC58057" w:rsidP="7B9AC9FD" w:rsidRDefault="0EC58057" w14:paraId="387B7BA9" w14:textId="115763D9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="47E35827">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"># </w:t>
       </w:r>
       <w:r w:rsidRPr="47E35827" w:rsidR="05806E61">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidRPr="47E35827">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>nvestigations referred to trial court</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="3DAC4622" w:rsidP="47E35827" w:rsidRDefault="3DAC4622" w14:paraId="595494B3" w14:textId="4D957684">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="47E35827">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t># Investigations referred to U.S. or foreign law enforcement</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="3DAC4622" w:rsidP="47E35827" w:rsidRDefault="3DAC4622" w14:paraId="2D201A3A" w14:textId="1F4C5D00">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="47E35827">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t># Investigations resulting in an extradition to the U.S.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00444F94" w:rsidR="00CF62F3" w:rsidP="00830115" w:rsidRDefault="6FC04A51" w14:paraId="60897D7B" w14:textId="16881129">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="017E51EC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"># Investigations </w:t>
       </w:r>
       <w:r w:rsidRPr="017E51EC" w:rsidR="74E36F4A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidRPr="017E51EC">
@@ -13568,134 +13952,134 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ivil </w:t>
       </w:r>
       <w:r w:rsidRPr="017E51EC" w:rsidR="6F6B590B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>f</w:t>
       </w:r>
       <w:r w:rsidRPr="017E51EC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>orfeiture</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00444F94" w:rsidR="00977FB5" w:rsidP="00830115" w:rsidRDefault="71D4E2C3" w14:paraId="2B36C6D1" w14:textId="506709C9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00444F94">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"># Investigations </w:t>
       </w:r>
       <w:r w:rsidRPr="00444F94" w:rsidR="6E97ED83">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>with a direct U.S. nexus</w:t>
       </w:r>
       <w:r w:rsidRPr="00444F94">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> opened</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00444F94" w:rsidR="00FE5CEF" w:rsidP="00830115" w:rsidRDefault="6E97ED83" w14:paraId="51D6164B" w14:textId="11B0CB8E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00444F94">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t># Money laundering investigations opened</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00444F94" w:rsidR="00FE5CEF" w:rsidP="00830115" w:rsidRDefault="6E97ED83" w14:paraId="6A7E0CA2" w14:textId="237EF5A3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00444F94">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t># Cybercrime investigations opened</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00444F94" w:rsidR="00D27B2C" w:rsidP="00A623F2" w:rsidRDefault="735C0D3D" w14:paraId="0BE383AB" w14:textId="12B04DAE">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="27"/>
+          <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:name="_Table:__Cases_1" w:id="39"/>
       <w:bookmarkStart w:name="_Toc207287142" w:id="40"/>
       <w:bookmarkStart w:name="_Toc208415692" w:id="41"/>
       <w:bookmarkStart w:name="_Toc208417124" w:id="42"/>
       <w:bookmarkStart w:name="_Toc1206322714" w:id="43"/>
       <w:bookmarkStart w:name="_Toc213847480" w:id="44"/>
       <w:bookmarkStart w:name="_Toc213847500" w:id="45"/>
       <w:bookmarkEnd w:id="39"/>
       <w:r w:rsidRPr="00444F94">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Table:  Cases – Criminal Prosecutions</w:t>
       </w:r>
       <w:bookmarkEnd w:id="40"/>
@@ -13720,51 +14104,51 @@
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00444F94">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Definitions:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00444F94" w:rsidR="00D27B2C" w:rsidP="00830115" w:rsidRDefault="00FE7912" w14:paraId="07D7F83E" w14:textId="28895123">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00444F94">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Criminal prosecution</w:t>
       </w:r>
       <w:r w:rsidRPr="00444F94" w:rsidR="00D27B2C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -13779,105 +14163,256 @@
         </w:rPr>
         <w:t xml:space="preserve">The formal legal process by which a competent prosecuting authority (such as a prosecutor, public ministry, or investigating magistrate with prosecutorial powers) brings a criminal case before a court. </w:t>
       </w:r>
       <w:r w:rsidRPr="00444F94" w:rsidR="009A2973">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00444F94" w:rsidR="009B4FA8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Prosecution begins when charges are formally filed or judicial proceedings are initiated against an accused person, and it continues through trial and related proceedings until the case is resolved by conviction, acquittal, dismissal, or another judicial decision.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00444F94" w:rsidR="00727416" w:rsidP="00830115" w:rsidRDefault="00727416" w14:paraId="0266B695" w14:textId="3A0E7072">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00444F94">
+      <w:r w:rsidRPr="61D7148B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Case</w:t>
       </w:r>
-      <w:r w:rsidRPr="00444F94" w:rsidR="00EC1583">
+      <w:r w:rsidRPr="61D7148B" w:rsidR="00EC1583">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>/proceeding</w:t>
       </w:r>
-      <w:r w:rsidRPr="00444F94">
+      <w:r w:rsidRPr="61D7148B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">:  </w:t>
       </w:r>
-      <w:r w:rsidRPr="00444F94" w:rsidR="009A2973">
+      <w:r w:rsidRPr="61D7148B" w:rsidR="009A2973">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>A criminal proceeding initiated by a competent prosecuting authority or judicial authority and treated as a single matter before a court, typically identified by a unique case or dossier number.  A case may involve one or multiple defendants, and multiple charges against each defendant</w:t>
       </w:r>
-      <w:r w:rsidRPr="00444F94" w:rsidR="0049347F">
+      <w:r w:rsidRPr="61D7148B" w:rsidR="0049347F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
+    </w:p>
+    <w:p w:rsidR="117B4C3F" w:rsidP="61D7148B" w:rsidRDefault="117B4C3F" w14:paraId="193382CC" w14:textId="64CFE99A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="10A582FD" w:rsidR="117B4C3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>INL-supported unit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="10A582FD" w:rsidR="514CF950">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="10A582FD" w:rsidR="514CF950">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="10A582FD" w:rsidR="117B4C3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> law enforcement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="10A582FD" w:rsidR="26CABAD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, prosecutorial, or </w:t>
+      </w:r>
+      <w:r w:rsidRPr="10A582FD" w:rsidR="4F83151A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>judicial</w:t>
+      </w:r>
+      <w:r w:rsidRPr="10A582FD" w:rsidR="26CABAD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> entity</w:t>
+      </w:r>
+      <w:r w:rsidRPr="10A582FD" w:rsidR="117B4C3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> that has received INL-funded training, technical </w:t>
+      </w:r>
+      <w:r w:rsidRPr="10A582FD" w:rsidR="117B4C3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>assistance</w:t>
+      </w:r>
+      <w:r w:rsidRPr="10A582FD" w:rsidR="117B4C3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="10A582FD" w:rsidR="0F8430F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">mentoring, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="10A582FD" w:rsidR="117B4C3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">equipment, or operational support </w:t>
+      </w:r>
+      <w:r w:rsidRPr="10A582FD" w:rsidR="165AD6F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>that contributed to th</w:t>
+      </w:r>
+      <w:r w:rsidRPr="10A582FD" w:rsidR="799BE59A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="10A582FD" w:rsidR="165AD6F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> investigation and prosecution of a criminal case.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="61D7148B" w:rsidP="61D7148B" w:rsidRDefault="61D7148B" w14:paraId="0BC0BCC6" w14:textId="60745D86">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00444F94" w:rsidR="00651891" w:rsidP="00830115" w:rsidRDefault="00651891" w14:paraId="782190C8" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00444F94" w:rsidR="00EB6BCD" w:rsidP="00830115" w:rsidRDefault="735C0D3D" w14:paraId="7680B486" w14:textId="23671DDE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
@@ -13935,51 +14470,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
           <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
           <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
           <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
           <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2558"/>
         <w:gridCol w:w="2228"/>
         <w:gridCol w:w="4558"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00444F94" w:rsidR="41B067AE" w:rsidTr="126A73E7" w14:paraId="60351263" w14:textId="77777777">
+      <w:tr w:rsidRPr="00444F94" w:rsidR="41B067AE" w:rsidTr="02929D4A" w14:paraId="60351263" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="00444F94" w:rsidR="41B067AE" w:rsidP="00830115" w:rsidRDefault="5952540A" w14:paraId="5FAF558A" w14:textId="1BEA9CD3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00444F94">
@@ -14041,51 +14576,51 @@
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="00444F94" w:rsidR="41B067AE" w:rsidP="00830115" w:rsidRDefault="5952540A" w14:paraId="2BD677D9" w14:textId="3214E38C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00444F94">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Definition or Selection List Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00444F94" w:rsidR="41B067AE" w:rsidTr="126A73E7" w14:paraId="7724ECD7" w14:textId="77777777">
+      <w:tr w:rsidRPr="00444F94" w:rsidR="41B067AE" w:rsidTr="02929D4A" w14:paraId="7724ECD7" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="00444F94" w:rsidR="41B067AE" w:rsidP="00830115" w:rsidRDefault="5D37A462" w14:paraId="42EAC0A1" w14:textId="73B41CCE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6FDC116E">
               <w:rPr>
@@ -14152,51 +14687,51 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00444F94">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>The c</w:t>
             </w:r>
             <w:r w:rsidRPr="00444F94" w:rsidR="03D2A584">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ountry where the prosecution took place or where the prosecuting authority is based. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00444F94" w:rsidR="41B067AE" w:rsidTr="126A73E7" w14:paraId="1A10E11A" w14:textId="77777777">
+      <w:tr w:rsidRPr="00444F94" w:rsidR="41B067AE" w:rsidTr="02929D4A" w14:paraId="1A10E11A" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="00444F94" w:rsidR="41B067AE" w:rsidP="00830115" w:rsidRDefault="5D37A462" w14:paraId="1F740840" w14:textId="63603E01">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6FDC116E">
               <w:rPr>
@@ -14274,51 +14809,51 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Last day of report</w:t>
             </w:r>
             <w:r w:rsidRPr="00444F94" w:rsidR="00831F2B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ing</w:t>
             </w:r>
             <w:r w:rsidRPr="00444F94">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> period (i.e., March 31, June 30, September 30, or December 31).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00444F94" w:rsidR="005F70D7" w:rsidTr="126A73E7" w14:paraId="0C16BEC3" w14:textId="77777777">
+      <w:tr w:rsidRPr="00444F94" w:rsidR="005F70D7" w:rsidTr="02929D4A" w14:paraId="0C16BEC3" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="00444F94" w:rsidR="005F70D7" w:rsidP="005F70D7" w:rsidRDefault="56572863" w14:paraId="57766FDF" w14:textId="29B93B0B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6FDC116E">
               <w:rPr>
@@ -14409,1973 +14944,1866 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00444F94" w:rsidR="00534B63">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">that </w:t>
             </w:r>
             <w:r w:rsidRPr="00444F94">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>is primarily responsible for conducting the prosecution.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00444F94" w:rsidR="005F70D7" w:rsidTr="126A73E7" w14:paraId="4F3B44B2" w14:textId="77777777">
+      <w:tr w:rsidRPr="00444F94" w:rsidR="005F70D7" w:rsidTr="02929D4A" w14:paraId="2D90DBDE" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00444F94" w:rsidR="005F70D7" w:rsidP="005F70D7" w:rsidRDefault="005F70D7" w14:paraId="3636E93D" w14:textId="5D76BC3B">
-[...15 lines deleted...]
-              <w:t>Do other U.S. Partners Support the Agency/Unit?</w:t>
+          <w:p w:rsidRPr="00444F94" w:rsidR="005F70D7" w:rsidP="005F70D7" w:rsidRDefault="56572863" w14:paraId="6FB95671" w14:textId="14D2353E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6FDC116E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t># Criminal Proceedings Initiated</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1192" w:type="pct"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00444F94" w:rsidR="005F70D7" w:rsidP="005F70D7" w:rsidRDefault="005F70D7" w14:paraId="5F25B97E" w14:textId="5AEF6D94">
-[...15 lines deleted...]
-              <w:t>Yes/No/Unknown</w:t>
+          <w:p w:rsidRPr="00444F94" w:rsidR="005F70D7" w:rsidP="005F70D7" w:rsidRDefault="005F70D7" w14:paraId="0C67EA9C" w14:textId="61360958">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00444F94">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Number</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2440" w:type="pct"/>
             <w:tcBorders>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00444F94" w:rsidR="005F70D7" w:rsidP="005F70D7" w:rsidRDefault="005F70D7" w14:paraId="787CE785" w14:textId="51E79218">
-[...15 lines deleted...]
-              <w:t xml:space="preserve">Does the office receive support (e.g., training or equipment) from other U.S. interagency partners? </w:t>
+          <w:p w:rsidRPr="00444F94" w:rsidR="005F70D7" w:rsidP="005F70D7" w:rsidRDefault="00855C88" w14:paraId="17C29E1D" w14:textId="68A9C0CF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00444F94">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Total quarterly number of prosecution</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00444F94" w:rsidR="0049347F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> cases </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00444F94">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>initiated by the INL-supported unit/office.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00444F94" w:rsidR="005F70D7" w:rsidTr="126A73E7" w14:paraId="2D90DBDE" w14:textId="77777777">
+      <w:tr w:rsidRPr="00444F94" w:rsidR="005F70D7" w:rsidTr="02929D4A" w14:paraId="50FE2965" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00444F94" w:rsidR="005F70D7" w:rsidP="005F70D7" w:rsidRDefault="56572863" w14:paraId="6FB95671" w14:textId="14D2353E">
-[...15 lines deleted...]
-              <w:t># Criminal Proceedings Initiated</w:t>
+          <w:p w:rsidRPr="00444F94" w:rsidR="005F70D7" w:rsidP="005F70D7" w:rsidRDefault="005F70D7" w14:paraId="4512D4B8" w14:textId="02375E77">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00444F94">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t># Criminal Proceedings Initiated with simultaneous Asset Forfeiture case</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1192" w:type="pct"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00444F94" w:rsidR="005F70D7" w:rsidP="005F70D7" w:rsidRDefault="005F70D7" w14:paraId="0C67EA9C" w14:textId="61360958">
+          <w:p w:rsidRPr="00444F94" w:rsidR="005F70D7" w:rsidP="005F70D7" w:rsidRDefault="005F70D7" w14:paraId="66AA5E56" w14:textId="034071CA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00444F94">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Number</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2440" w:type="pct"/>
             <w:tcBorders>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00444F94" w:rsidR="005F70D7" w:rsidP="005F70D7" w:rsidRDefault="00855C88" w14:paraId="17C29E1D" w14:textId="68A9C0CF">
-[...33 lines deleted...]
-              <w:t>initiated by the INL-supported unit/office.</w:t>
+          <w:p w:rsidRPr="00444F94" w:rsidR="005F70D7" w:rsidP="005F70D7" w:rsidRDefault="005F70D7" w14:paraId="4D457915" w14:textId="27699F79">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00444F94">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Total quarterly number of cases in which there are parallel proceedings for civil asset forfeiture related to the criminal case.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00444F94" w:rsidR="005F70D7" w:rsidTr="126A73E7" w14:paraId="50FE2965" w14:textId="77777777">
+      <w:tr w:rsidRPr="00444F94" w:rsidR="005F70D7" w:rsidTr="02929D4A" w14:paraId="09CE08EA" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00444F94" w:rsidR="005F70D7" w:rsidP="005F70D7" w:rsidRDefault="005F70D7" w14:paraId="4512D4B8" w14:textId="02375E77">
-[...15 lines deleted...]
-              <w:t># Criminal Proceedings Initiated with simultaneous Asset Forfeiture case</w:t>
+          <w:p w:rsidRPr="00444F94" w:rsidR="005F70D7" w:rsidP="005F70D7" w:rsidRDefault="005F70D7" w14:paraId="3AB95566" w14:textId="2515736F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00444F94">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t># Criminal Proceedings Concluded with a Final Verdict</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1192" w:type="pct"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00444F94" w:rsidR="005F70D7" w:rsidP="005F70D7" w:rsidRDefault="005F70D7" w14:paraId="66AA5E56" w14:textId="034071CA">
+          <w:p w:rsidRPr="00444F94" w:rsidR="005F70D7" w:rsidP="005F70D7" w:rsidRDefault="005F70D7" w14:paraId="6A7C70BE" w14:textId="19F30D41">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00444F94">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Number</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2440" w:type="pct"/>
             <w:tcBorders>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00444F94" w:rsidR="005F70D7" w:rsidP="005F70D7" w:rsidRDefault="005F70D7" w14:paraId="4D457915" w14:textId="27699F79">
-[...14 lines deleted...]
-              <w:t>Total quarterly number of cases in which there are parallel proceedings for civil asset forfeiture related to the criminal case.</w:t>
+          <w:p w:rsidRPr="00444F94" w:rsidR="005F70D7" w:rsidP="005F70D7" w:rsidRDefault="0049347F" w14:paraId="249B9E4D" w14:textId="010392E7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00444F94">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Total quarterly number of prosecution cases that concluded with a final verdict.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00444F94" w:rsidR="005F70D7" w:rsidTr="126A73E7" w14:paraId="09CE08EA" w14:textId="77777777">
+      <w:tr w:rsidRPr="00444F94" w:rsidR="005F70D7" w:rsidTr="02929D4A" w14:paraId="7CF28A4B" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00444F94" w:rsidR="005F70D7" w:rsidP="005F70D7" w:rsidRDefault="005F70D7" w14:paraId="3AB95566" w14:textId="2515736F">
-[...15 lines deleted...]
-              <w:t># Criminal Proceedings Concluded with a Final Verdict</w:t>
+          <w:p w:rsidRPr="00444F94" w:rsidR="005F70D7" w:rsidP="005F70D7" w:rsidRDefault="005F70D7" w14:paraId="3ABAEC8E" w14:textId="58531FBE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00444F94">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t># Criminal Proceedings Discontinued or Dismissed without a Final Verdict</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1192" w:type="pct"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00444F94" w:rsidR="005F70D7" w:rsidP="005F70D7" w:rsidRDefault="005F70D7" w14:paraId="6A7C70BE" w14:textId="19F30D41">
+          <w:p w:rsidRPr="00444F94" w:rsidR="005F70D7" w:rsidP="005F70D7" w:rsidRDefault="005F70D7" w14:paraId="54D0D162" w14:textId="3053F7BE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00444F94">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Number</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2440" w:type="pct"/>
             <w:tcBorders>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00444F94" w:rsidR="005F70D7" w:rsidP="005F70D7" w:rsidRDefault="0049347F" w14:paraId="249B9E4D" w14:textId="010392E7">
-[...14 lines deleted...]
-              <w:t>Total quarterly number of prosecution cases that concluded with a final verdict.</w:t>
+          <w:p w:rsidRPr="00444F94" w:rsidR="005F70D7" w:rsidP="005F70D7" w:rsidRDefault="0049347F" w14:paraId="519F7607" w14:textId="62D0FC18">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00444F94">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Total quarterly number of prosecution cases that were dis</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00444F94" w:rsidR="00F81F08">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">continued or dismissed without a final verdict (e.g., </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00444F94" w:rsidR="00620F07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>closed due to insufficient evidence</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00444F94" w:rsidR="00157FA2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> to support charges or further action</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00444F94" w:rsidR="6EC42AB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00444F94" w:rsidR="00620F07">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00444F94" w:rsidR="005F70D7" w:rsidTr="126A73E7" w14:paraId="7CF28A4B" w14:textId="77777777">
+      <w:tr w:rsidRPr="00444F94" w:rsidR="005F70D7" w:rsidTr="02929D4A" w14:paraId="6339A22C" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00444F94" w:rsidR="005F70D7" w:rsidP="005F70D7" w:rsidRDefault="005F70D7" w14:paraId="3ABAEC8E" w14:textId="58531FBE">
-[...15 lines deleted...]
-              <w:t># Criminal Proceedings Discontinued or Dismissed without a Final Verdict</w:t>
+          <w:p w:rsidRPr="00444F94" w:rsidR="005F70D7" w:rsidP="005F70D7" w:rsidRDefault="005F70D7" w14:paraId="13BA2D6B" w14:textId="5F515A6C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="126A73E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t># Defendants Charged</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1192" w:type="pct"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00444F94" w:rsidR="005F70D7" w:rsidP="005F70D7" w:rsidRDefault="005F70D7" w14:paraId="54D0D162" w14:textId="3053F7BE">
+          <w:p w:rsidRPr="00444F94" w:rsidR="005F70D7" w:rsidP="005F70D7" w:rsidRDefault="005F70D7" w14:paraId="5730DDF9" w14:textId="34AE40FB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00444F94">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Number</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2440" w:type="pct"/>
             <w:tcBorders>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00444F94" w:rsidR="005F70D7" w:rsidP="005F70D7" w:rsidRDefault="0049347F" w14:paraId="519F7607" w14:textId="62D0FC18">
-[...54 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+          <w:p w:rsidRPr="00444F94" w:rsidR="005F70D7" w:rsidP="005F70D7" w:rsidRDefault="00652895" w14:paraId="3E3BB676" w14:textId="5D5599E5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00444F94">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Total number of individuals or entities formally charged.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00444F94" w:rsidR="005F70D7" w:rsidTr="126A73E7" w14:paraId="6339A22C" w14:textId="77777777">
+      <w:tr w:rsidRPr="00444F94" w:rsidR="005F70D7" w:rsidTr="02929D4A" w14:paraId="03EB6839" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00444F94" w:rsidR="005F70D7" w:rsidP="005F70D7" w:rsidRDefault="005F70D7" w14:paraId="13BA2D6B" w14:textId="5F515A6C">
-[...15 lines deleted...]
-              <w:t># Defendants Charged</w:t>
+          <w:p w:rsidRPr="00444F94" w:rsidR="005F70D7" w:rsidP="005F70D7" w:rsidRDefault="005F70D7" w14:paraId="3849482F" w14:textId="26763836">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00444F94">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t># Defendants with Cybercrime-related Charges</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1192" w:type="pct"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00444F94" w:rsidR="005F70D7" w:rsidP="005F70D7" w:rsidRDefault="005F70D7" w14:paraId="5730DDF9" w14:textId="34AE40FB">
+          <w:p w:rsidRPr="00444F94" w:rsidR="005F70D7" w:rsidP="005F70D7" w:rsidRDefault="005F70D7" w14:paraId="472CE0C9" w14:textId="5E9FBB1B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00444F94">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Number</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2440" w:type="pct"/>
             <w:tcBorders>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00444F94" w:rsidR="005F70D7" w:rsidP="005F70D7" w:rsidRDefault="00652895" w14:paraId="3E3BB676" w14:textId="5D5599E5">
-[...14 lines deleted...]
-              <w:t>Total number of individuals or entities formally charged.</w:t>
+          <w:p w:rsidRPr="00444F94" w:rsidR="005F70D7" w:rsidP="005F70D7" w:rsidRDefault="005F70D7" w14:paraId="10E5AE09" w14:textId="55666D8B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00444F94">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Total quarterly number of </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00444F94">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>defendants in cases who were formally charged with conduct that primarily relies on computers, digital networks, or electronic communication systems to commit or facilitate a crime, regardless of the specific offense name in the criminal code. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00444F94" w:rsidR="005F70D7" w:rsidTr="126A73E7" w14:paraId="03EB6839" w14:textId="77777777">
+      <w:tr w:rsidRPr="00444F94" w:rsidR="005F70D7" w:rsidTr="02929D4A" w14:paraId="3287BDA5" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00444F94" w:rsidR="005F70D7" w:rsidP="005F70D7" w:rsidRDefault="005F70D7" w14:paraId="3849482F" w14:textId="26763836">
-[...15 lines deleted...]
-              <w:t># Defendants with Cybercrime-related Charges</w:t>
+          <w:p w:rsidRPr="00444F94" w:rsidR="005F70D7" w:rsidP="005F70D7" w:rsidRDefault="005F70D7" w14:paraId="4A670F03" w14:textId="544BC29C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00444F94">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t># Defendants with Money Laundering-related Charges</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1192" w:type="pct"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00444F94" w:rsidR="005F70D7" w:rsidP="005F70D7" w:rsidRDefault="005F70D7" w14:paraId="472CE0C9" w14:textId="5E9FBB1B">
+          <w:p w:rsidRPr="00444F94" w:rsidR="005F70D7" w:rsidP="005F70D7" w:rsidRDefault="005F70D7" w14:paraId="3EEFD79D" w14:textId="600F59C4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00444F94">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Number</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2440" w:type="pct"/>
             <w:tcBorders>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00444F94" w:rsidR="005F70D7" w:rsidP="005F70D7" w:rsidRDefault="005F70D7" w14:paraId="10E5AE09" w14:textId="55666D8B">
+          <w:p w:rsidRPr="00444F94" w:rsidR="005F70D7" w:rsidP="005F70D7" w:rsidRDefault="005F70D7" w14:paraId="07626081" w14:textId="0CB5CC91">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00444F94">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Total quarterly number of </w:t>
             </w:r>
             <w:r w:rsidRPr="00444F94">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>defendants in cases who were formally charged with conduct that primarily relies on computers, digital networks, or electronic communication systems to commit or facilitate a crime, regardless of the specific offense name in the criminal code. </w:t>
+              <w:t>defendants in cases who were formally charged with conduct involving the concealment, movement, or legitimization of illicit funds, regardless of the specific offense name in the criminal code. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00444F94" w:rsidR="005F70D7" w:rsidTr="126A73E7" w14:paraId="3287BDA5" w14:textId="77777777">
+      <w:tr w:rsidRPr="00444F94" w:rsidR="005F70D7" w:rsidTr="02929D4A" w14:paraId="0067BB63" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00444F94" w:rsidR="005F70D7" w:rsidP="005F70D7" w:rsidRDefault="005F70D7" w14:paraId="4A670F03" w14:textId="544BC29C">
-[...15 lines deleted...]
-              <w:t># Defendants with Money Laundering-related Charges</w:t>
+          <w:p w:rsidRPr="00444F94" w:rsidR="005F70D7" w:rsidP="005F70D7" w:rsidRDefault="2FD9C1A4" w14:paraId="31D85720" w14:textId="6BB03AD7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="19074AF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"># Defendants </w:t>
+            </w:r>
+            <w:r w:rsidRPr="19074AF7" w:rsidR="6488D232">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Charge</w:t>
+            </w:r>
+            <w:r w:rsidRPr="19074AF7" w:rsidR="39BDF94D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>d</w:t>
+            </w:r>
+            <w:r w:rsidRPr="19074AF7" w:rsidR="6488D232">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="19074AF7" w:rsidR="3F323275">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>based on U.S.- provided leads</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1192" w:type="pct"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00444F94" w:rsidR="005F70D7" w:rsidP="005F70D7" w:rsidRDefault="005F70D7" w14:paraId="3EEFD79D" w14:textId="600F59C4">
+          <w:p w:rsidRPr="00444F94" w:rsidR="005F70D7" w:rsidP="005F70D7" w:rsidRDefault="005F70D7" w14:paraId="2CF11081" w14:textId="23983625">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00444F94">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Number</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2440" w:type="pct"/>
             <w:tcBorders>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00444F94" w:rsidR="005F70D7" w:rsidP="005F70D7" w:rsidRDefault="005F70D7" w14:paraId="07626081" w14:textId="0CB5CC91">
+          <w:p w:rsidRPr="00444F94" w:rsidR="005F70D7" w:rsidP="6AD522FB" w:rsidRDefault="529FE9F5" w14:paraId="670C85E2" w14:textId="27DF3FB4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00444F94">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Total quarterly number of </w:t>
             </w:r>
             <w:r w:rsidRPr="00444F94">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>defendants in cases who were formally charged with conduct involving the concealment, movement, or legitimization of illicit funds, regardless of the specific offense name in the criminal code. </w:t>
+              <w:t xml:space="preserve">defendants who were </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00444F94" w:rsidR="79ABCC77">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">formally charged from </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00444F94" w:rsidR="3C8C79D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>investigations that were</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00444F94" w:rsidR="79ABCC77">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00812E9D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>based on leads provided by U.S. law enforcement agencies</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00444F94" w:rsidR="00812E9D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00444F94" w:rsidR="005F70D7" w:rsidTr="126A73E7" w14:paraId="0067BB63" w14:textId="77777777">
+      <w:tr w:rsidRPr="00444F94" w:rsidR="005F70D7" w:rsidTr="02929D4A" w14:paraId="78686379" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00444F94" w:rsidR="005F70D7" w:rsidP="005F70D7" w:rsidRDefault="529FE9F5" w14:paraId="31D85720" w14:textId="1EA7161C">
-[...42 lines deleted...]
-              <w:t xml:space="preserve"> from U.S.-requested Investigations</w:t>
+          <w:p w:rsidRPr="00444F94" w:rsidR="005F70D7" w:rsidP="005F70D7" w:rsidRDefault="005F70D7" w14:paraId="486C6745" w14:textId="4F06C557">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="126A73E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t># Defendants Convicted</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1192" w:type="pct"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00444F94" w:rsidR="005F70D7" w:rsidP="005F70D7" w:rsidRDefault="005F70D7" w14:paraId="2CF11081" w14:textId="23983625">
+          <w:p w:rsidRPr="00444F94" w:rsidR="005F70D7" w:rsidP="005F70D7" w:rsidRDefault="005F70D7" w14:paraId="69634467" w14:textId="0E5ED95C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00444F94">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Number</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2440" w:type="pct"/>
             <w:tcBorders>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00444F94" w:rsidR="005F70D7" w:rsidP="6AD522FB" w:rsidRDefault="529FE9F5" w14:paraId="670C85E2" w14:textId="3551CF3F">
-[...47 lines deleted...]
-              <w:t xml:space="preserve"> requested by the U.S.</w:t>
+          <w:p w:rsidRPr="00444F94" w:rsidR="005F70D7" w:rsidP="005F70D7" w:rsidRDefault="00272D52" w14:paraId="5AFB62CB" w14:textId="0C8E8095">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00444F94">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Total </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00444F94">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>quarterly number of defendants convicted by the INL-supported office.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00444F94" w:rsidR="005F70D7" w:rsidTr="126A73E7" w14:paraId="78686379" w14:textId="77777777">
+      <w:tr w:rsidRPr="00444F94" w:rsidR="005F70D7" w:rsidTr="02929D4A" w14:paraId="37AFA4DB" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00444F94" w:rsidR="005F70D7" w:rsidP="005F70D7" w:rsidRDefault="005F70D7" w14:paraId="486C6745" w14:textId="4F06C557">
-[...15 lines deleted...]
-              <w:t># Defendants Convicted</w:t>
+          <w:p w:rsidRPr="00444F94" w:rsidR="005F70D7" w:rsidP="005F70D7" w:rsidRDefault="005F70D7" w14:paraId="69F9FD73" w14:textId="159A030D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00444F94">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t># Defendants Convicted with Custodial Sentence</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1192" w:type="pct"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00444F94" w:rsidR="005F70D7" w:rsidP="005F70D7" w:rsidRDefault="005F70D7" w14:paraId="69634467" w14:textId="0E5ED95C">
+          <w:p w:rsidRPr="00444F94" w:rsidR="005F70D7" w:rsidP="005F70D7" w:rsidRDefault="005F70D7" w14:paraId="56BC35FB" w14:textId="606979C5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00444F94">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Number</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2440" w:type="pct"/>
             <w:tcBorders>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00444F94" w:rsidR="005F70D7" w:rsidP="005F70D7" w:rsidRDefault="00272D52" w14:paraId="5AFB62CB" w14:textId="0C8E8095">
+          <w:p w:rsidRPr="00444F94" w:rsidR="005F70D7" w:rsidP="005F70D7" w:rsidRDefault="005F70D7" w14:paraId="0AEA56FC" w14:textId="484224F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00444F94">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Total </w:t>
             </w:r>
             <w:r w:rsidRPr="00444F94">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>quarterly number of defendants convicted by the INL-supported office.</w:t>
+              <w:t>quarterly number of defendants convicted and sentenced to incarceration (prison or jail). </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00444F94" w:rsidR="005F70D7" w:rsidTr="126A73E7" w14:paraId="37AFA4DB" w14:textId="77777777">
+      <w:tr w:rsidRPr="00444F94" w:rsidR="005F70D7" w:rsidTr="02929D4A" w14:paraId="0BC35AFE" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00444F94" w:rsidR="005F70D7" w:rsidP="005F70D7" w:rsidRDefault="005F70D7" w14:paraId="69F9FD73" w14:textId="159A030D">
-[...15 lines deleted...]
-              <w:t># Defendants Convicted with Custodial Sentence</w:t>
+          <w:p w:rsidRPr="00444F94" w:rsidR="005F70D7" w:rsidP="005F70D7" w:rsidRDefault="005F70D7" w14:paraId="0EBB9336" w14:textId="7EE0B6AB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00444F94">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t># Defendants Convicted without Custodial Sentence</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1192" w:type="pct"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00444F94" w:rsidR="005F70D7" w:rsidP="005F70D7" w:rsidRDefault="005F70D7" w14:paraId="56BC35FB" w14:textId="606979C5">
+          <w:p w:rsidRPr="00444F94" w:rsidR="005F70D7" w:rsidP="005F70D7" w:rsidRDefault="005F70D7" w14:paraId="61AC6E2E" w14:textId="169ABF96">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00444F94">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Number</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2440" w:type="pct"/>
             <w:tcBorders>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00444F94" w:rsidR="005F70D7" w:rsidP="005F70D7" w:rsidRDefault="005F70D7" w14:paraId="0AEA56FC" w14:textId="484224F3">
-[...23 lines deleted...]
-              <w:t>quarterly number of defendants convicted and sentenced to incarceration (prison or jail). </w:t>
+          <w:p w:rsidRPr="00444F94" w:rsidR="005F70D7" w:rsidP="005F70D7" w:rsidRDefault="005F70D7" w14:paraId="1CBC5125" w14:textId="396910FE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00444F94">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Total quarterly number of defendants convicted but not sentenced to incarceration (e.g., fines, probation, suspended sentence). </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00444F94" w:rsidR="005F70D7" w:rsidTr="126A73E7" w14:paraId="0BC35AFE" w14:textId="77777777">
+      <w:tr w:rsidRPr="00444F94" w:rsidR="005F70D7" w:rsidTr="02929D4A" w14:paraId="4AD6A0ED" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00444F94" w:rsidR="005F70D7" w:rsidP="005F70D7" w:rsidRDefault="005F70D7" w14:paraId="0EBB9336" w14:textId="7EE0B6AB">
-[...15 lines deleted...]
-              <w:t># Defendants Convicted without Custodial Sentence</w:t>
+          <w:p w:rsidRPr="00444F94" w:rsidR="005F70D7" w:rsidP="005F70D7" w:rsidRDefault="005F70D7" w14:paraId="7B990E4B" w14:textId="7B091224">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00444F94">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t># Defendants with Cybercrime-related Convictions</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1192" w:type="pct"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00444F94" w:rsidR="005F70D7" w:rsidP="005F70D7" w:rsidRDefault="005F70D7" w14:paraId="61AC6E2E" w14:textId="169ABF96">
+          <w:p w:rsidRPr="00444F94" w:rsidR="005F70D7" w:rsidP="005F70D7" w:rsidRDefault="005F70D7" w14:paraId="5950A3C2" w14:textId="2B89F53D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00444F94">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Number</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2440" w:type="pct"/>
             <w:tcBorders>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00444F94" w:rsidR="005F70D7" w:rsidP="005F70D7" w:rsidRDefault="005F70D7" w14:paraId="1CBC5125" w14:textId="396910FE">
-[...14 lines deleted...]
-              <w:t>Total quarterly number of defendants convicted but not sentenced to incarceration (e.g., fines, probation, suspended sentence). </w:t>
+          <w:p w:rsidRPr="00444F94" w:rsidR="005F70D7" w:rsidP="005F70D7" w:rsidRDefault="005F70D7" w14:paraId="0B1808B1" w14:textId="7DC11A29">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00444F94">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Total quarterly </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00444F94">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>number of defendants who were convicted on charges related to use of computers, digital networks, or electronic communication systems to commit or facilitate a crime, regardless of the specific offense name in the criminal code. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00444F94" w:rsidR="005F70D7" w:rsidTr="126A73E7" w14:paraId="4AD6A0ED" w14:textId="77777777">
+      <w:tr w:rsidRPr="00444F94" w:rsidR="005F70D7" w:rsidTr="02929D4A" w14:paraId="44CD6F0C" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00444F94" w:rsidR="005F70D7" w:rsidP="005F70D7" w:rsidRDefault="005F70D7" w14:paraId="7B990E4B" w14:textId="7B091224">
-[...15 lines deleted...]
-              <w:t># Defendants with Cybercrime-related Convictions</w:t>
+          <w:p w:rsidRPr="00444F94" w:rsidR="005F70D7" w:rsidP="005F70D7" w:rsidRDefault="005F70D7" w14:paraId="1002B111" w14:textId="54553615">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00444F94">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t># Defendants with Money Laundering-related Convictions</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1192" w:type="pct"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00444F94" w:rsidR="005F70D7" w:rsidP="005F70D7" w:rsidRDefault="005F70D7" w14:paraId="5950A3C2" w14:textId="2B89F53D">
+          <w:p w:rsidRPr="00444F94" w:rsidR="005F70D7" w:rsidP="005F70D7" w:rsidRDefault="005F70D7" w14:paraId="2375F8F5" w14:textId="52FCC942">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00444F94">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Number</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2440" w:type="pct"/>
             <w:tcBorders>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00444F94" w:rsidR="005F70D7" w:rsidP="005F70D7" w:rsidRDefault="005F70D7" w14:paraId="0B1808B1" w14:textId="7DC11A29">
-[...23 lines deleted...]
-              <w:t>number of defendants who were convicted on charges related to use of computers, digital networks, or electronic communication systems to commit or facilitate a crime, regardless of the specific offense name in the criminal code. </w:t>
+          <w:p w:rsidRPr="00444F94" w:rsidR="005F70D7" w:rsidP="005F70D7" w:rsidRDefault="005F70D7" w14:paraId="78460D90" w14:textId="0A26A28A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00444F94">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Total quarterly number of defendants who were convicted on charges related to the concealment, movement, or legitimization of illicit funds, regardless of the specific offense name in the criminal code. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00444F94" w:rsidR="005F70D7" w:rsidTr="126A73E7" w14:paraId="44CD6F0C" w14:textId="77777777">
+      <w:tr w:rsidRPr="00444F94" w:rsidR="005F70D7" w:rsidTr="02929D4A" w14:paraId="7F794EE2" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00444F94" w:rsidR="005F70D7" w:rsidP="005F70D7" w:rsidRDefault="005F70D7" w14:paraId="1002B111" w14:textId="54553615">
-[...15 lines deleted...]
-              <w:t># Defendants with Money Laundering-related Convictions</w:t>
+          <w:p w:rsidRPr="00444F94" w:rsidR="005F70D7" w:rsidP="19074AF7" w:rsidRDefault="5B643681" w14:paraId="53F83C17" w14:textId="33A7E5B6">
+            <w:r w:rsidRPr="19074AF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t># Defendants Convicted based on U.S.-provided leads</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1192" w:type="pct"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00444F94" w:rsidR="005F70D7" w:rsidP="005F70D7" w:rsidRDefault="005F70D7" w14:paraId="2375F8F5" w14:textId="52FCC942">
+          <w:p w:rsidRPr="00444F94" w:rsidR="005F70D7" w:rsidP="005F70D7" w:rsidRDefault="005F70D7" w14:paraId="39C3E376" w14:textId="50673FD7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00444F94">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Number</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2440" w:type="pct"/>
             <w:tcBorders>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00444F94" w:rsidR="005F70D7" w:rsidP="005F70D7" w:rsidRDefault="005F70D7" w14:paraId="78460D90" w14:textId="0A26A28A">
-[...14 lines deleted...]
-              <w:t>Total quarterly number of defendants who were convicted on charges related to the concealment, movement, or legitimization of illicit funds, regardless of the specific offense name in the criminal code. </w:t>
+          <w:p w:rsidRPr="00444F94" w:rsidR="005F70D7" w:rsidP="63C59873" w:rsidRDefault="529FE9F5" w14:paraId="023C32AC" w14:textId="29C094DE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="63C59873">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Total quarterly</w:t>
+            </w:r>
+            <w:r w:rsidRPr="63C59873" w:rsidR="0484F7AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> number of defendants who were convicted from investigations based on leads provided by U.S. law enforcement agencies.  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="63C59873" w:rsidR="0484F7AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00444F94" w:rsidR="005F70D7" w:rsidTr="126A73E7" w14:paraId="7F794EE2" w14:textId="77777777">
+      <w:tr w:rsidRPr="00444F94" w:rsidR="005F70D7" w:rsidTr="02929D4A" w14:paraId="07F459C4" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00444F94" w:rsidR="005F70D7" w:rsidP="6AD522FB" w:rsidRDefault="529FE9F5" w14:paraId="53F83C17" w14:textId="476B3AAE">
-[...24 lines deleted...]
-              <w:t>from U.S.-requested Investigations</w:t>
+          <w:p w:rsidRPr="00444F94" w:rsidR="005F70D7" w:rsidP="005F70D7" w:rsidRDefault="005F70D7" w14:paraId="75A09839" w14:textId="3E6566B7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="126A73E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t># Defendants Acquitted</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1192" w:type="pct"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00444F94" w:rsidR="005F70D7" w:rsidP="005F70D7" w:rsidRDefault="005F70D7" w14:paraId="39C3E376" w14:textId="50673FD7">
+          <w:p w:rsidRPr="00444F94" w:rsidR="005F70D7" w:rsidP="005F70D7" w:rsidRDefault="005F70D7" w14:paraId="172349B4" w14:textId="4F5C382E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00444F94">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Number</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2440" w:type="pct"/>
             <w:tcBorders>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00444F94" w:rsidR="005F70D7" w:rsidP="6AD522FB" w:rsidRDefault="529FE9F5" w14:paraId="023C32AC" w14:textId="4D01C764">
-[...70 lines deleted...]
-              <w:t xml:space="preserve"> requested by the U.S.</w:t>
+          <w:p w:rsidRPr="00444F94" w:rsidR="005F70D7" w:rsidP="005F70D7" w:rsidRDefault="005F70D7" w14:paraId="0A92EA0A" w14:textId="1CEA6417">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00444F94">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Total quarterly number of defendants found not guilty by the court. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00444F94" w:rsidR="005F70D7" w:rsidTr="126A73E7" w14:paraId="07F459C4" w14:textId="77777777">
+      <w:tr w:rsidRPr="00444F94" w:rsidR="005F70D7" w:rsidTr="02929D4A" w14:paraId="39853B4E" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00444F94" w:rsidR="005F70D7" w:rsidP="005F70D7" w:rsidRDefault="005F70D7" w14:paraId="75A09839" w14:textId="3E6566B7">
+          <w:p w:rsidRPr="00444F94" w:rsidR="005F70D7" w:rsidP="005F70D7" w:rsidRDefault="005F70D7" w14:paraId="590CC11D" w14:textId="53224BC7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="126A73E7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t># Defendants Acquitted</w:t>
+              <w:t># Defendants with Case Dismissed or Withdrawn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1192" w:type="pct"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00444F94" w:rsidR="005F70D7" w:rsidP="005F70D7" w:rsidRDefault="005F70D7" w14:paraId="172349B4" w14:textId="4F5C382E">
+          <w:p w:rsidRPr="00444F94" w:rsidR="005F70D7" w:rsidP="005F70D7" w:rsidRDefault="005F70D7" w14:paraId="4E30653A" w14:textId="785F1F41">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00444F94">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Number</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2440" w:type="pct"/>
             <w:tcBorders>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00444F94" w:rsidR="005F70D7" w:rsidP="005F70D7" w:rsidRDefault="005F70D7" w14:paraId="0A92EA0A" w14:textId="1CEA6417">
-[...14 lines deleted...]
-              <w:t>Total quarterly number of defendants found not guilty by the court. </w:t>
+          <w:p w:rsidRPr="00444F94" w:rsidR="005F70D7" w:rsidP="005F70D7" w:rsidRDefault="005F70D7" w14:paraId="00D7DE8B" w14:textId="5C29029C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00444F94">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Total quarterly number of defendants whose charges were dismissed by the court or withdrawn by prosecutors before judgment. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00444F94" w:rsidR="005F70D7" w:rsidTr="126A73E7" w14:paraId="39853B4E" w14:textId="77777777">
+      <w:tr w:rsidRPr="00444F94" w:rsidR="005F70D7" w:rsidTr="02929D4A" w14:paraId="450DDDF7" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00444F94" w:rsidR="005F70D7" w:rsidP="005F70D7" w:rsidRDefault="005F70D7" w14:paraId="590CC11D" w14:textId="53224BC7">
+          <w:p w:rsidRPr="00444F94" w:rsidR="005F70D7" w:rsidP="005F70D7" w:rsidRDefault="005F70D7" w14:paraId="0AF0D806" w14:textId="65C1EE34">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="126A73E7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t># Defendants with Case Dismissed or Withdrawn</w:t>
+              <w:t>Estimated Value of Forfeited Assets (USD)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1192" w:type="pct"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00444F94" w:rsidR="005F70D7" w:rsidP="005F70D7" w:rsidRDefault="005F70D7" w14:paraId="4E30653A" w14:textId="785F1F41">
+          <w:p w:rsidRPr="00444F94" w:rsidR="005F70D7" w:rsidP="005F70D7" w:rsidRDefault="005F70D7" w14:paraId="2DC50960" w14:textId="74C158EA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00444F94">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Number</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2440" w:type="pct"/>
             <w:tcBorders>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00444F94" w:rsidR="005F70D7" w:rsidP="005F70D7" w:rsidRDefault="005F70D7" w14:paraId="00D7DE8B" w14:textId="5C29029C">
-[...14 lines deleted...]
-              <w:t>Total quarterly number of defendants whose charges were dismissed by the court or withdrawn by prosecutors before judgment. </w:t>
+          <w:p w:rsidRPr="00444F94" w:rsidR="005F70D7" w:rsidP="005F70D7" w:rsidRDefault="005F70D7" w14:paraId="01B010FE" w14:textId="2F04F6FF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00444F94">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Estimated total quarterly monetary value of all assets forfeited </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00444F94">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>as a result of</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00444F94">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the cases, recorded in U.S. dollars. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00444F94" w:rsidR="005F70D7" w:rsidTr="126A73E7" w14:paraId="450DDDF7" w14:textId="77777777">
-[...93 lines deleted...]
-      <w:tr w:rsidRPr="00444F94" w:rsidR="005F70D7" w:rsidTr="126A73E7" w14:paraId="0CA238E1" w14:textId="77777777">
+      <w:tr w:rsidRPr="00444F94" w:rsidR="005F70D7" w:rsidTr="02929D4A" w14:paraId="0CA238E1" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="00444F94" w:rsidR="005F70D7" w:rsidP="005F70D7" w:rsidRDefault="005F70D7" w14:paraId="3E27A04F" w14:textId="04800909">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00444F94">
@@ -16470,333 +16898,370 @@
         <w:spacing w:before="20" w:after="20" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00444F94">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Indicators populated from table:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00444F94" w:rsidR="00D27B2C" w:rsidP="00830115" w:rsidRDefault="00D27B2C" w14:paraId="39DA6F10" w14:textId="253DE701">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="668D7D67">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"># </w:t>
       </w:r>
       <w:r w:rsidRPr="668D7D67" w:rsidR="00C55FDB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Criminal</w:t>
       </w:r>
       <w:r w:rsidRPr="668D7D67" w:rsidR="39CCD5BB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> prosecution</w:t>
       </w:r>
       <w:r w:rsidRPr="668D7D67" w:rsidR="00C55FDB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> cases opened</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00444F94" w:rsidR="00C55FDB" w:rsidP="00830115" w:rsidRDefault="25C3F92C" w14:paraId="47A0B25B" w14:textId="070BF6D2">
+    <w:p w:rsidR="00C55FDB" w:rsidP="00830115" w:rsidRDefault="25C3F92C" w14:paraId="47A0B25B" w14:textId="070BF6D2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="017E51EC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t># Defendants charged</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="34C644B4" w:rsidP="017E51EC" w:rsidRDefault="34C644B4" w14:paraId="08082CBC" w14:textId="4DD720C2">
-[...51 lines deleted...]
-    <w:p w:rsidRPr="00444F94" w:rsidR="00C55FDB" w:rsidP="00830115" w:rsidRDefault="00C55FDB" w14:paraId="1E227B94" w14:textId="24D4350C">
+    <w:p w:rsidRPr="00444F94" w:rsidR="007375D3" w:rsidP="007375D3" w:rsidRDefault="007375D3" w14:paraId="45EAA9DA" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00444F94">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t># Defendants with charges dismissed or withdrawn</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidRPr="00444F94" w:rsidR="00C55FDB" w:rsidP="00830115" w:rsidRDefault="070936AA" w14:paraId="7209E1F2" w14:textId="4BE51BCF">
+        <w:t># Money laundering defendants</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00444F94" w:rsidR="007375D3" w:rsidP="007375D3" w:rsidRDefault="007375D3" w14:paraId="5682E17E" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="017E51EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t># Cybercrime defendants</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00444F94" w:rsidR="007375D3" w:rsidP="00830115" w:rsidRDefault="005E54F2" w14:paraId="1EABF535" w14:textId="550A4AD0">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t># Defendants charged based on U.S.</w:t>
+      </w:r>
+      <w:r w:rsidR="00352D65">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>provided leads</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="34C644B4" w:rsidP="017E51EC" w:rsidRDefault="34C644B4" w14:paraId="08082CBC" w14:textId="4DD720C2">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="017E51EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t># Criminal cases with final disposition (i.e., conviction, acquittal, or dismissal)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000C2961" w:rsidP="00830115" w:rsidRDefault="54A9C506" w14:paraId="7A07337F" w14:textId="4C233E91">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00444F94">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t># Money laundering defendants</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidRPr="00444F94" w:rsidR="00C55FDB" w:rsidP="00830115" w:rsidRDefault="070936AA" w14:paraId="135BFF3A" w14:textId="5B14C429">
+        <w:t xml:space="preserve"># </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00444F94" w:rsidR="239F1107">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Defendants convicted</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00444F94" w:rsidR="00352D65" w:rsidP="00352D65" w:rsidRDefault="00352D65" w14:paraId="3CAB3E11" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="017E51EC">
-[...8 lines deleted...]
-    <w:p w:rsidRPr="00444F94" w:rsidR="00C55FDB" w:rsidP="00213850" w:rsidRDefault="00C55FDB" w14:paraId="558EE771" w14:textId="646362F8">
+      <w:r w:rsidRPr="00444F94">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t># Money laundering defendants convicted</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00444F94" w:rsidR="00352D65" w:rsidP="00352D65" w:rsidRDefault="00352D65" w14:paraId="1078EA5F" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00444F94">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t># Money laundering defendants convicted</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidRPr="00444F94" w:rsidR="00C55FDB" w:rsidP="00830115" w:rsidRDefault="00C55FDB" w14:paraId="717E8265" w14:textId="4DD49BE3">
+        <w:t># Cybercrime defendants convicted</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00444F94" w:rsidR="00352D65" w:rsidP="00830115" w:rsidRDefault="00352D65" w14:paraId="4156DEB9" w14:textId="61DFCFB0">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t># Defendants convicted based on U.S.-provided leads</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00444F94" w:rsidR="00C55FDB" w:rsidP="00830115" w:rsidRDefault="00C55FDB" w14:paraId="1E227B94" w14:textId="24D4350C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00444F94">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t># Cybercrime defendants convicted</w:t>
+        <w:t># Defendants with charges dismissed or withdrawn</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00444F94" w:rsidR="00C55FDB" w:rsidP="00830115" w:rsidRDefault="00C55FDB" w14:paraId="29C2E03D" w14:textId="2A58798E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00444F94">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Value of criminal assets confiscated through INL-supported prosecutions</w:t>
-      </w:r>
-[...21 lines deleted...]
-        <w:t># Defendants with charges dismissed or withdrawn</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00444F94" w:rsidR="00FA002B" w:rsidP="00A623F2" w:rsidRDefault="6860F660" w14:paraId="2EFDE302" w14:textId="1DE213AE">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="27"/>
+          <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:name="_Table:__Cases_2" w:id="46"/>
       <w:bookmarkStart w:name="_Toc207287143" w:id="47"/>
       <w:bookmarkStart w:name="_Toc208415693" w:id="48"/>
       <w:bookmarkStart w:name="_Toc208417125" w:id="49"/>
       <w:bookmarkStart w:name="_Toc2061200853" w:id="50"/>
       <w:bookmarkStart w:name="_Toc213847481" w:id="51"/>
       <w:bookmarkStart w:name="_Toc213847501" w:id="52"/>
       <w:bookmarkEnd w:id="46"/>
       <w:r w:rsidRPr="00444F94">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Table:  Cases – Civil Asset Forfeiture</w:t>
       </w:r>
       <w:bookmarkEnd w:id="47"/>
@@ -16821,92 +17286,92 @@
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00444F94">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Definitions:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00444F94" w:rsidR="006F04DC" w:rsidP="00830115" w:rsidRDefault="005F4BF6" w14:paraId="6AC92F72" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00444F94">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Civil asset forfeiture</w:t>
       </w:r>
       <w:r w:rsidRPr="00444F94" w:rsidR="00FA002B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">:  </w:t>
       </w:r>
       <w:r w:rsidRPr="00444F94" w:rsidR="006F04DC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>A legal process that allows the state to seize money, property, or other assets suspected of being connected to criminal activity, without requiring a criminal conviction of the owner. Depending on the legal system, the proceeding may be civil, administrative, or judicial in nature, but the common feature is that the forfeiture action is separate from a criminal prosecution of the individual.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00444F94" w:rsidR="00FA002B" w:rsidP="00830115" w:rsidRDefault="00FA002B" w14:paraId="302EB212" w14:textId="4ABBDDD5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00444F94">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Case</w:t>
       </w:r>
       <w:r w:rsidRPr="00444F94" w:rsidR="00EC1583">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -16986,51 +17451,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>One row for each INL-supported unit/office</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
           <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
           <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
           <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
           <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2558"/>
         <w:gridCol w:w="2228"/>
         <w:gridCol w:w="4558"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00444F94" w:rsidR="41B067AE" w:rsidTr="126A73E7" w14:paraId="27A99EB6" w14:textId="77777777">
+      <w:tr w:rsidRPr="00444F94" w:rsidR="41B067AE" w:rsidTr="02929D4A" w14:paraId="27A99EB6" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="00444F94" w:rsidR="41B067AE" w:rsidP="00830115" w:rsidRDefault="41B067AE" w14:paraId="39A659A4" w14:textId="28B175A8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00444F94">
@@ -17092,51 +17557,51 @@
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="00444F94" w:rsidR="41B067AE" w:rsidP="00830115" w:rsidRDefault="41B067AE" w14:paraId="359BB475" w14:textId="00AE7A07">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00444F94">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Definition or Selection List Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00444F94" w:rsidR="41B067AE" w:rsidTr="126A73E7" w14:paraId="707F284F" w14:textId="77777777">
+      <w:tr w:rsidRPr="00444F94" w:rsidR="41B067AE" w:rsidTr="02929D4A" w14:paraId="707F284F" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="00444F94" w:rsidR="41B067AE" w:rsidP="00830115" w:rsidRDefault="41B067AE" w14:paraId="60333CFC" w14:textId="0D4EF054">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00444F94">
               <w:rPr>
@@ -17250,51 +17715,51 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">civil asset forfeiture </w:t>
             </w:r>
             <w:r w:rsidRPr="00444F94" w:rsidR="00E14CD7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">proceeding </w:t>
             </w:r>
             <w:r w:rsidRPr="00444F94" w:rsidR="007B5E77">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>is based.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00444F94" w:rsidR="00831F2B" w:rsidTr="126A73E7" w14:paraId="1F821191" w14:textId="77777777">
+      <w:tr w:rsidRPr="00444F94" w:rsidR="00831F2B" w:rsidTr="02929D4A" w14:paraId="1F821191" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="00444F94" w:rsidR="00831F2B" w:rsidP="00831F2B" w:rsidRDefault="00831F2B" w14:paraId="28B819C9" w14:textId="43842F23">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="126A73E7">
               <w:rPr>
@@ -17354,51 +17819,51 @@
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="00444F94" w:rsidR="00831F2B" w:rsidP="00831F2B" w:rsidRDefault="00831F2B" w14:paraId="6D3CF10E" w14:textId="2B48FB58">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00444F94">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Last day of reporting period (i.e., March 31, June 30, September 30, or December 31).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00444F94" w:rsidR="00831F2B" w:rsidTr="126A73E7" w14:paraId="4FC09B40" w14:textId="77777777">
+      <w:tr w:rsidRPr="00444F94" w:rsidR="00831F2B" w:rsidTr="02929D4A" w14:paraId="4FC09B40" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="00444F94" w:rsidR="00831F2B" w:rsidP="00831F2B" w:rsidRDefault="00831F2B" w14:paraId="106C9D9F" w14:textId="51CD67DB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="126A73E7">
               <w:rPr>
@@ -17465,764 +17930,669 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00444F94">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">The judicial authority in the host country that is primarily responsible for conducting the </w:t>
             </w:r>
             <w:r w:rsidRPr="00444F94" w:rsidR="008D6A85">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>proceeding.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00444F94" w:rsidR="00831F2B" w:rsidTr="126A73E7" w14:paraId="2726D0EF" w14:textId="77777777">
+      <w:tr w:rsidRPr="00444F94" w:rsidR="00831F2B" w:rsidTr="02929D4A" w14:paraId="318EB7B3" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00444F94" w:rsidR="00831F2B" w:rsidP="00831F2B" w:rsidRDefault="00831F2B" w14:paraId="69462C0E" w14:textId="0DC5FCFE">
-[...33 lines deleted...]
-              <w:t>?</w:t>
+          <w:p w:rsidRPr="00444F94" w:rsidR="00831F2B" w:rsidP="00831F2B" w:rsidRDefault="00831F2B" w14:paraId="76F6C069" w14:textId="501620D0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="126A73E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t># Civil Forfeiture Proceedings Initiated</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1192" w:type="pct"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00444F94" w:rsidR="00831F2B" w:rsidP="00831F2B" w:rsidRDefault="00831F2B" w14:paraId="782BE5E4" w14:textId="635F6B92">
-[...15 lines deleted...]
-              <w:t>Yes/No/Unknown</w:t>
+          <w:p w:rsidRPr="00444F94" w:rsidR="00831F2B" w:rsidP="00831F2B" w:rsidRDefault="00831F2B" w14:paraId="003803CF" w14:textId="04E3B293">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00444F94">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Number</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2439" w:type="pct"/>
             <w:tcBorders>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00444F94" w:rsidR="00831F2B" w:rsidP="00831F2B" w:rsidRDefault="00831F2B" w14:paraId="1B643F7B" w14:textId="5FC996BA">
-[...15 lines deleted...]
-              <w:t xml:space="preserve">Does the office receive support (e.g., training or equipment) from other U.S. interagency partners? </w:t>
+          <w:p w:rsidRPr="00444F94" w:rsidR="00831F2B" w:rsidP="00831F2B" w:rsidRDefault="006A3B8A" w14:paraId="10F151F0" w14:textId="2CAFE188">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00444F94">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Total quarterly number of civil forfeiture proceedings initiated.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00444F94" w:rsidR="00831F2B" w:rsidTr="126A73E7" w14:paraId="318EB7B3" w14:textId="77777777">
+      <w:tr w:rsidRPr="00444F94" w:rsidR="006A3B8A" w:rsidTr="02929D4A" w14:paraId="532FA18B" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00444F94" w:rsidR="00831F2B" w:rsidP="00831F2B" w:rsidRDefault="00831F2B" w14:paraId="76F6C069" w14:textId="501620D0">
-[...15 lines deleted...]
-              <w:t># Civil Forfeiture Proceedings Initiated</w:t>
+          <w:p w:rsidRPr="00444F94" w:rsidR="006A3B8A" w:rsidP="006A3B8A" w:rsidRDefault="006A3B8A" w14:paraId="12699419" w14:textId="21E3B4E4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00444F94">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t># Civil Forfeiture Proceedings with Final Disposition</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1192" w:type="pct"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00444F94" w:rsidR="00831F2B" w:rsidP="00831F2B" w:rsidRDefault="00831F2B" w14:paraId="003803CF" w14:textId="04E3B293">
+          <w:p w:rsidRPr="00444F94" w:rsidR="006A3B8A" w:rsidP="006A3B8A" w:rsidRDefault="006A3B8A" w14:paraId="48C020B8" w14:textId="30450C0C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00444F94">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Number</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2439" w:type="pct"/>
             <w:tcBorders>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00444F94" w:rsidR="00831F2B" w:rsidP="00831F2B" w:rsidRDefault="006A3B8A" w14:paraId="10F151F0" w14:textId="2CAFE188">
-[...14 lines deleted...]
-              <w:t>Total quarterly number of civil forfeiture proceedings initiated.</w:t>
+          <w:p w:rsidRPr="00444F94" w:rsidR="006A3B8A" w:rsidP="006A3B8A" w:rsidRDefault="006A3B8A" w14:paraId="5B513AD9" w14:textId="17A4E41B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00444F94">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Total quarterly number of civil forfeiture proceedings that concluded with a final disposition</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00444F94" w:rsidR="00B541F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00444F94" w:rsidR="00D45C0B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">i.e., </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00444F94" w:rsidR="00CB6C8F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">proceedings </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00444F94" w:rsidR="00C028C9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">that resulted </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00444F94" w:rsidR="00CB6C8F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00444F94" w:rsidR="00C028C9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00444F94" w:rsidR="00CB6C8F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> judgement</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00444F94" w:rsidR="000D55D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00444F94" w:rsidR="00515FD2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>settlement</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00444F94" w:rsidR="00C028C9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>, or were</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00444F94" w:rsidR="00D45C0B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00444F94" w:rsidR="000D55D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>dismiss</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00444F94" w:rsidR="00D45C0B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ed</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00444F94" w:rsidR="00515FD2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00444F94" w:rsidR="000D55D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>wi</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00444F94" w:rsidR="00D45C0B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>thdrawn</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00444F94" w:rsidR="000D55D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00444F94" w:rsidR="00515FD2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00444F94" w:rsidR="006A3B8A" w:rsidTr="126A73E7" w14:paraId="532FA18B" w14:textId="77777777">
+      <w:tr w:rsidRPr="00444F94" w:rsidR="006A3B8A" w:rsidTr="02929D4A" w14:paraId="00F2E9C5" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00444F94" w:rsidR="006A3B8A" w:rsidP="006A3B8A" w:rsidRDefault="006A3B8A" w14:paraId="12699419" w14:textId="21E3B4E4">
-[...15 lines deleted...]
-              <w:t># Civil Forfeiture Proceedings with Final Disposition</w:t>
+          <w:p w:rsidRPr="00444F94" w:rsidR="006A3B8A" w:rsidP="006A3B8A" w:rsidRDefault="1BDC66C6" w14:paraId="587B497A" w14:textId="7BF5A6BF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="126A73E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t># Civil Forfeiture Proceedings Resulting in Forfeited Assets</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1192" w:type="pct"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00444F94" w:rsidR="006A3B8A" w:rsidP="006A3B8A" w:rsidRDefault="006A3B8A" w14:paraId="48C020B8" w14:textId="30450C0C">
+          <w:p w:rsidRPr="00444F94" w:rsidR="006A3B8A" w:rsidP="006A3B8A" w:rsidRDefault="006A3B8A" w14:paraId="35F2431D" w14:textId="76AA34A0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00444F94">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Number</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2439" w:type="pct"/>
             <w:tcBorders>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00444F94" w:rsidR="006A3B8A" w:rsidP="006A3B8A" w:rsidRDefault="006A3B8A" w14:paraId="5B513AD9" w14:textId="17A4E41B">
-[...16 lines deleted...]
-            <w:r w:rsidRPr="00444F94" w:rsidR="00B541F4">
+          <w:p w:rsidRPr="00444F94" w:rsidR="006A3B8A" w:rsidP="006A3B8A" w:rsidRDefault="00F4230D" w14:paraId="7EBE0A23" w14:textId="2CA382F8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00444F94">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Total quarterly number of civil forfeiture proceedings that resulted in forfeited assets</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00444F94" w:rsidR="00606B98">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
-            <w:r w:rsidRPr="00444F94" w:rsidR="00D45C0B">
+            <w:r w:rsidRPr="00444F94" w:rsidR="001554DD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">i.e., </w:t>
             </w:r>
-            <w:r w:rsidRPr="00444F94" w:rsidR="00CB6C8F">
-[...119 lines deleted...]
-            <w:r w:rsidRPr="00444F94" w:rsidR="00515FD2">
+            <w:r w:rsidRPr="00444F94" w:rsidR="00606B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">partial or full </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00444F94" w:rsidR="001554DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>forfeitures</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00444F94" w:rsidR="00606B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> by </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00444F94" w:rsidR="001554DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>judgement or settlement)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00444F94">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00444F94" w:rsidR="006A3B8A" w:rsidTr="126A73E7" w14:paraId="00F2E9C5" w14:textId="77777777">
+      <w:tr w:rsidRPr="00444F94" w:rsidR="00F4230D" w:rsidTr="02929D4A" w14:paraId="20B9F7E7" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00444F94" w:rsidR="006A3B8A" w:rsidP="006A3B8A" w:rsidRDefault="1BDC66C6" w14:paraId="587B497A" w14:textId="7BF5A6BF">
+          <w:p w:rsidRPr="00444F94" w:rsidR="00F4230D" w:rsidP="00F4230D" w:rsidRDefault="5693982F" w14:paraId="26526CA9" w14:textId="1A0AEFC4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="126A73E7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t># Civil Forfeiture Proceedings Resulting in Forfeited Assets</w:t>
+              <w:t>Estimated Value of Forfeited Assets (USD)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1192" w:type="pct"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00444F94" w:rsidR="006A3B8A" w:rsidP="006A3B8A" w:rsidRDefault="006A3B8A" w14:paraId="35F2431D" w14:textId="76AA34A0">
+          <w:p w:rsidRPr="00444F94" w:rsidR="00F4230D" w:rsidP="00F4230D" w:rsidRDefault="00F4230D" w14:paraId="1FC5695D" w14:textId="5A6051AF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00444F94">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Number</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2439" w:type="pct"/>
             <w:tcBorders>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00444F94" w:rsidR="006A3B8A" w:rsidP="006A3B8A" w:rsidRDefault="00F4230D" w14:paraId="7EBE0A23" w14:textId="2CA382F8">
-[...70 lines deleted...]
-              <w:t>.</w:t>
+          <w:p w:rsidRPr="00444F94" w:rsidR="00F4230D" w:rsidP="00F4230D" w:rsidRDefault="00F4230D" w14:paraId="05E04494" w14:textId="548DDB9C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00444F94">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Estimated total quarterly monetary value of all assets forfeited </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00444F94">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>as a result of</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00444F94">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00444F94" w:rsidR="000C2F3D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>cases</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00444F94">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>, recorded in U.S. dollars. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00444F94" w:rsidR="000C2F3D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> The value should reflect the best available estimate at the time of reporting (e.g., court-determined value, appraised market value, or official estimate), even if final liquidation or sale has not yet occurred.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00444F94" w:rsidR="00F4230D" w:rsidTr="126A73E7" w14:paraId="20B9F7E7" w14:textId="77777777">
-[...117 lines deleted...]
-      <w:tr w:rsidRPr="00444F94" w:rsidR="00F4230D" w:rsidTr="126A73E7" w14:paraId="5E5B4BFC" w14:textId="77777777">
+      <w:tr w:rsidRPr="00444F94" w:rsidR="00F4230D" w:rsidTr="02929D4A" w14:paraId="5E5B4BFC" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="00444F94" w:rsidR="00F4230D" w:rsidP="00F4230D" w:rsidRDefault="00F4230D" w14:paraId="446C0225" w14:textId="52DF3FA4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00444F94">
@@ -18309,174 +18679,174 @@
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00444F94">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Indicators populated from table:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00444F94" w:rsidR="00FA002B" w:rsidP="00830115" w:rsidRDefault="00FA002B" w14:paraId="0BBD81B5" w14:textId="391DD925">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00444F94">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"># </w:t>
       </w:r>
       <w:r w:rsidRPr="00444F94" w:rsidR="000619B1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Civil forfeiture proceedings initiated by INL-supported units</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00444F94" w:rsidR="000619B1" w:rsidP="00830115" w:rsidRDefault="000619B1" w14:paraId="56EB221F" w14:textId="3BC2E55D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00444F94">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t># Civil forfeiture proceedings with final disposition</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00444F94" w:rsidR="000619B1" w:rsidP="00830115" w:rsidRDefault="000619B1" w14:paraId="17932063" w14:textId="51430A7D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00444F94">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t># Civil forfeiture proceedings resulting in forfeited assets</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00444F94" w:rsidR="000619B1" w:rsidP="00830115" w:rsidRDefault="000619B1" w14:paraId="68677BC6" w14:textId="15CAE2EE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00444F94">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Value of criminal assets confiscated through civil forfeiture proceedings (USD)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00444F94" w:rsidR="0045109B" w:rsidP="00650076" w:rsidRDefault="0042717B" w14:paraId="46E58583" w14:textId="0CA9885B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00444F94">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>% Civil forfeiture proceedings resulting in forfeited assets</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00444F94" w:rsidR="006E22DE" w:rsidP="00A623F2" w:rsidRDefault="006E22DE" w14:paraId="3E9FC998" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="27"/>
+          <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:name="_Table:__Equipment_1" w:id="53"/>
       <w:bookmarkStart w:name="_Toc207287144" w:id="54"/>
       <w:bookmarkStart w:name="_Toc208415694" w:id="55"/>
       <w:bookmarkStart w:name="_Toc208417126" w:id="56"/>
       <w:bookmarkStart w:name="_Toc361946141" w:id="57"/>
       <w:bookmarkStart w:name="_Toc213847482" w:id="58"/>
       <w:bookmarkStart w:name="_Toc213847502" w:id="59"/>
       <w:bookmarkEnd w:id="53"/>
       <w:r w:rsidRPr="00444F94">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Table:  Equipment</w:t>
       </w:r>
       <w:bookmarkEnd w:id="54"/>
@@ -19569,51 +19939,69 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Government Officials - Other (i.e., public-sector employees not listed)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3414" w:type="pct"/>
           </w:tcPr>
           <w:p w:rsidRPr="00444F94" w:rsidR="006E22DE" w:rsidRDefault="006E22DE" w14:paraId="4E082679" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00444F94">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Public-sector employees not covered above, such as ministry staff, regulatory officials, or administrative officers.</w:t>
+              <w:t xml:space="preserve">Public-sector employees </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00444F94">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>not</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00444F94">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> covered above, such as ministry staff, regulatory officials, or administrative officers.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidRPr="00444F94" w:rsidR="006E22DE" w:rsidTr="00C62F1A" w14:paraId="4B51633D" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1586" w:type="pct"/>
           </w:tcPr>
           <w:p w:rsidRPr="00444F94" w:rsidR="006E22DE" w:rsidRDefault="006E22DE" w14:paraId="2FBB18F3" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00444F94">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Business / Private sector</w:t>
             </w:r>
@@ -19798,74 +20186,74 @@
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00444F94">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Indicators populated from table:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00444F94" w:rsidR="006E22DE" w:rsidP="006E22DE" w:rsidRDefault="006E22DE" w14:paraId="58596A59" w14:textId="52C9A320">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00444F94">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Number of people who received resources</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00444F94" w:rsidR="006E22DE" w:rsidP="00A623F2" w:rsidRDefault="006E22DE" w14:paraId="04D13A82" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="27"/>
+          <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:name="_Table:__Seizures_1" w:id="60"/>
       <w:bookmarkEnd w:id="60"/>
       <w:r w:rsidRPr="00444F94">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Table:  Seizures</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00444F94" w:rsidR="009C7184" w:rsidP="006E22DE" w:rsidRDefault="009C7184" w14:paraId="6C6F0B7F" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
@@ -19877,76 +20265,170 @@
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00444F94">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Definitions:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00444F94" w:rsidR="006E22DE" w:rsidP="006E22DE" w:rsidRDefault="006E22DE" w14:paraId="10031A13" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00444F94">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="4976AEB8" w:rsidR="006E22DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Seized Item</w:t>
       </w:r>
-      <w:r w:rsidRPr="00444F94">
+      <w:r w:rsidRPr="4976AEB8" w:rsidR="006E22DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:  A specific type or category of good, substance, or material taken into custody during a seizure event (e.g., cocaine, counterfeit currency, ivory, undeclared electronics).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="63C516D4" w:rsidP="4976AEB8" w:rsidRDefault="63C516D4" w14:paraId="43616D0E" w14:textId="07EB469A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="15F8DFB0" w:rsidR="63C516D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>INL-supported unit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="15F8DFB0" w:rsidR="6A87156D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="15F8DFB0" w:rsidR="6A87156D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="15F8DFB0" w:rsidR="63C516D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="15F8DFB0" w:rsidR="63C516D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>aw enforcement unit or customs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="15F8DFB0" w:rsidR="795F4A69">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="15F8DFB0" w:rsidR="63C516D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">border control agency that has received INL-funded training, technical </w:t>
+      </w:r>
+      <w:r w:rsidRPr="15F8DFB0" w:rsidR="63C516D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>assistance</w:t>
+      </w:r>
+      <w:r w:rsidRPr="15F8DFB0" w:rsidR="63C516D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, mentoring, equipment, or operational support.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00444F94" w:rsidR="006E22DE" w:rsidP="006E22DE" w:rsidRDefault="006E22DE" w14:paraId="620BFF93" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00444F94" w:rsidR="006E22DE" w:rsidP="00C9045F" w:rsidRDefault="006E22DE" w14:paraId="01589ED8" w14:textId="2CA28B94">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
@@ -20124,51 +20606,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
           <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
           <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
           <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
           <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2564"/>
         <w:gridCol w:w="2235"/>
         <w:gridCol w:w="4545"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00444F94" w:rsidR="006E22DE" w:rsidTr="126A73E7" w14:paraId="004FAB87" w14:textId="77777777">
+      <w:tr w:rsidRPr="00444F94" w:rsidR="006E22DE" w:rsidTr="02929D4A" w14:paraId="004FAB87" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1372" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="00444F94" w:rsidR="006E22DE" w:rsidRDefault="006E22DE" w14:paraId="3FD28249" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00444F94">
@@ -20230,51 +20712,51 @@
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="00444F94" w:rsidR="006E22DE" w:rsidRDefault="006E22DE" w14:paraId="7E258441" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00444F94">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Definition or Selection List Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00444F94" w:rsidR="006E22DE" w:rsidTr="126A73E7" w14:paraId="053CC1C5" w14:textId="77777777">
+      <w:tr w:rsidRPr="00444F94" w:rsidR="006E22DE" w:rsidTr="02929D4A" w14:paraId="053CC1C5" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1372" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="00444F94" w:rsidR="006E22DE" w:rsidRDefault="006E22DE" w14:paraId="0B73FB8A" w14:textId="1E4ED5AB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="126A73E7">
               <w:rPr>
@@ -20352,51 +20834,51 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Country where the s</w:t>
             </w:r>
             <w:r w:rsidRPr="00444F94" w:rsidR="00330408">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>eizure took place</w:t>
             </w:r>
             <w:r w:rsidRPr="00444F94" w:rsidR="009063A7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00444F94" w:rsidR="00EC22F5" w:rsidTr="126A73E7" w14:paraId="5339230D" w14:textId="77777777">
+      <w:tr w:rsidRPr="00444F94" w:rsidR="00EC22F5" w:rsidTr="02929D4A" w14:paraId="5339230D" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1372" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="00444F94" w:rsidR="00EC22F5" w:rsidP="00EC22F5" w:rsidRDefault="0E9F99D7" w14:paraId="06E25C6A" w14:textId="41A93F59">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="126A73E7">
               <w:rPr>
@@ -20465,51 +20947,51 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00444F94">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Last day of reporting period (i.e., March 31, June 30, September 30, or December 31)</w:t>
             </w:r>
             <w:r w:rsidRPr="00444F94" w:rsidR="009063A7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00444F94" w:rsidR="00EC22F5" w:rsidTr="126A73E7" w14:paraId="77C30BC5" w14:textId="77777777">
+      <w:tr w:rsidRPr="00444F94" w:rsidR="00EC22F5" w:rsidTr="02929D4A" w14:paraId="77C30BC5" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1372" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="00444F94" w:rsidR="00EC22F5" w:rsidP="00EC22F5" w:rsidRDefault="58DC67F9" w14:paraId="52027D0B" w14:textId="3B664C2E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="126A73E7">
               <w:rPr>
@@ -20576,752 +21058,657 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00444F94">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>The host country unit or office that is primarily responsible for the seizure</w:t>
             </w:r>
             <w:r w:rsidRPr="00444F94" w:rsidR="009063A7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00444F94" w:rsidR="00F14312" w:rsidTr="126A73E7" w14:paraId="306AA3E9" w14:textId="77777777">
+      <w:tr w:rsidRPr="00444F94" w:rsidR="00EC22F5" w:rsidTr="02929D4A" w14:paraId="2F8274D7" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1372" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00444F94" w:rsidR="00F14312" w:rsidP="00F14312" w:rsidRDefault="00F14312" w14:paraId="10A77629" w14:textId="4FB26CCB">
-[...15 lines deleted...]
-              <w:t>Do other U.S. Partners Support the Unit/Office?</w:t>
+          <w:p w:rsidRPr="00444F94" w:rsidR="00EC22F5" w:rsidP="00EC22F5" w:rsidRDefault="00EC22F5" w14:paraId="061EE9A8" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00444F94">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Seizure Location Type</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1196" w:type="pct"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00444F94" w:rsidR="00F14312" w:rsidP="00F14312" w:rsidRDefault="00F14312" w14:paraId="036CC476" w14:textId="497E6B8C">
-[...15 lines deleted...]
-              <w:t>Yes/No/Unknown</w:t>
+          <w:p w:rsidRPr="00444F94" w:rsidR="00EC22F5" w:rsidP="00EC22F5" w:rsidRDefault="00EC22F5" w14:paraId="6AF6747F" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00444F94">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Drop-down selection</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2432" w:type="pct"/>
             <w:tcBorders>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00444F94" w:rsidR="00F14312" w:rsidP="00F14312" w:rsidRDefault="00F14312" w14:paraId="7EB993DE" w14:textId="57B3F374">
-[...15 lines deleted...]
-              <w:t xml:space="preserve">Does the unit/office receive support (e.g., training or equipment) from other U.S. interagency partners? </w:t>
+          <w:p w:rsidRPr="00444F94" w:rsidR="00EC22F5" w:rsidP="00EC22F5" w:rsidRDefault="00CA541F" w14:paraId="0BE01B42" w14:textId="73EF9510">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00444F94">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Seizure Location Type</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00444F94" w:rsidR="00EC22F5" w:rsidTr="126A73E7" w14:paraId="2F8274D7" w14:textId="77777777">
+      <w:tr w:rsidRPr="00444F94" w:rsidR="00EC22F5" w:rsidTr="02929D4A" w14:paraId="42242640" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1372" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00444F94" w:rsidR="00EC22F5" w:rsidP="00EC22F5" w:rsidRDefault="00EC22F5" w14:paraId="061EE9A8" w14:textId="77777777">
-[...15 lines deleted...]
-              <w:t>Seizure Location Type</w:t>
+          <w:p w:rsidRPr="00444F94" w:rsidR="00EC22F5" w:rsidP="00EC22F5" w:rsidRDefault="0E9F99D7" w14:paraId="3AC928FC" w14:textId="5E8545CB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="126A73E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Type of Item Seized</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1196" w:type="pct"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00444F94" w:rsidR="00EC22F5" w:rsidP="00EC22F5" w:rsidRDefault="00EC22F5" w14:paraId="6AF6747F" w14:textId="77777777">
+          <w:p w:rsidRPr="00444F94" w:rsidR="00EC22F5" w:rsidP="00EC22F5" w:rsidRDefault="00EC22F5" w14:paraId="52360CF5" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00444F94">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Drop-down selection</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2432" w:type="pct"/>
             <w:tcBorders>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00444F94" w:rsidR="00EC22F5" w:rsidP="00EC22F5" w:rsidRDefault="00CA541F" w14:paraId="0BE01B42" w14:textId="73EF9510">
-[...15 lines deleted...]
-              <w:t>Seizure Location Type</w:t>
+          <w:p w:rsidRPr="00444F94" w:rsidR="00EC22F5" w:rsidP="00EC22F5" w:rsidRDefault="00D46639" w14:paraId="7E9C02CB" w14:textId="5C6B618E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00444F94">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Type of Item Seized </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00444F94" w:rsidR="00EC22F5" w:rsidTr="126A73E7" w14:paraId="42242640" w14:textId="77777777">
+      <w:tr w:rsidRPr="00444F94" w:rsidR="00EC22F5" w:rsidTr="02929D4A" w14:paraId="48D17C81" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1372" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00444F94" w:rsidR="00EC22F5" w:rsidP="00EC22F5" w:rsidRDefault="0E9F99D7" w14:paraId="3AC928FC" w14:textId="5E8545CB">
-[...15 lines deleted...]
-              <w:t>Type of Item Seized</w:t>
+          <w:p w:rsidRPr="00444F94" w:rsidR="00EC22F5" w:rsidP="00EC22F5" w:rsidRDefault="00EC22F5" w14:paraId="7FDC2C81" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00444F94">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Description of Item Type</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1196" w:type="pct"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00444F94" w:rsidR="00EC22F5" w:rsidP="00EC22F5" w:rsidRDefault="00EC22F5" w14:paraId="52360CF5" w14:textId="77777777">
-[...15 lines deleted...]
-              <w:t>Drop-down selection</w:t>
+          <w:p w:rsidRPr="00444F94" w:rsidR="00EC22F5" w:rsidP="00EC22F5" w:rsidRDefault="00EC22F5" w14:paraId="3CA4471A" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00444F94">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Free text</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2432" w:type="pct"/>
             <w:tcBorders>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00444F94" w:rsidR="00EC22F5" w:rsidP="00EC22F5" w:rsidRDefault="00D46639" w14:paraId="7E9C02CB" w14:textId="5C6B618E">
-[...15 lines deleted...]
-              <w:t>Type of Item Seized </w:t>
+          <w:p w:rsidRPr="00444F94" w:rsidR="00EC22F5" w:rsidP="00EC22F5" w:rsidRDefault="006E55BC" w14:paraId="05487C34" w14:textId="39872890">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00444F94">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>A brief text description of the specific type or category of item seized</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00444F94" w:rsidR="009063A7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00444F94" w:rsidR="00EC22F5" w:rsidTr="126A73E7" w14:paraId="48D17C81" w14:textId="77777777">
+      <w:tr w:rsidRPr="00444F94" w:rsidR="00EC22F5" w:rsidTr="02929D4A" w14:paraId="6296742D" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1372" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00444F94" w:rsidR="00EC22F5" w:rsidP="00EC22F5" w:rsidRDefault="00EC22F5" w14:paraId="7FDC2C81" w14:textId="77777777">
-[...15 lines deleted...]
-              <w:t>Description of Item Type</w:t>
+          <w:p w:rsidRPr="00444F94" w:rsidR="00EC22F5" w:rsidP="00EC22F5" w:rsidRDefault="0E9F99D7" w14:paraId="27A241BF" w14:textId="39D368B8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="126A73E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Item Unit Type</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1196" w:type="pct"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00444F94" w:rsidR="00EC22F5" w:rsidP="00EC22F5" w:rsidRDefault="00EC22F5" w14:paraId="3CA4471A" w14:textId="77777777">
-[...15 lines deleted...]
-              <w:t>Free text</w:t>
+          <w:p w:rsidRPr="00444F94" w:rsidR="00EC22F5" w:rsidP="00EC22F5" w:rsidRDefault="00EC22F5" w14:paraId="16C110E9" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00444F94">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Drop-down selection</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2432" w:type="pct"/>
             <w:tcBorders>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00444F94" w:rsidR="00EC22F5" w:rsidP="00EC22F5" w:rsidRDefault="006E55BC" w14:paraId="05487C34" w14:textId="39872890">
-[...24 lines deleted...]
-              <w:t>.</w:t>
+          <w:p w:rsidRPr="00444F94" w:rsidR="00EC22F5" w:rsidP="00EC22F5" w:rsidRDefault="002C11E8" w14:paraId="07B269EE" w14:textId="300B0DF9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00444F94">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Item Unit Type </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00444F94" w:rsidR="00EC22F5" w:rsidTr="126A73E7" w14:paraId="6296742D" w14:textId="77777777">
+      <w:tr w:rsidRPr="00444F94" w:rsidR="00EC22F5" w:rsidTr="02929D4A" w14:paraId="681E08F1" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1372" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00444F94" w:rsidR="00EC22F5" w:rsidP="00EC22F5" w:rsidRDefault="0E9F99D7" w14:paraId="27A241BF" w14:textId="39D368B8">
+          <w:p w:rsidRPr="00444F94" w:rsidR="00EC22F5" w:rsidP="00EC22F5" w:rsidRDefault="0E9F99D7" w14:paraId="40F3BC56" w14:textId="7E652ADD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="126A73E7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Item Unit Type</w:t>
+              <w:t>Total Seizure Amount</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1196" w:type="pct"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00444F94" w:rsidR="00EC22F5" w:rsidP="00EC22F5" w:rsidRDefault="00EC22F5" w14:paraId="16C110E9" w14:textId="77777777">
-[...15 lines deleted...]
-              <w:t>Drop-down selection</w:t>
+          <w:p w:rsidRPr="00444F94" w:rsidR="00EC22F5" w:rsidP="00EC22F5" w:rsidRDefault="00EC22F5" w14:paraId="618D0ED9" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00444F94">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Number</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2432" w:type="pct"/>
             <w:tcBorders>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00444F94" w:rsidR="00EC22F5" w:rsidP="00EC22F5" w:rsidRDefault="002C11E8" w14:paraId="07B269EE" w14:textId="300B0DF9">
-[...15 lines deleted...]
-              <w:t>Item Unit Type </w:t>
+          <w:p w:rsidRPr="00444F94" w:rsidR="00EC22F5" w:rsidP="00EC22F5" w:rsidRDefault="009F2D82" w14:paraId="7B7F9257" w14:textId="19AC9900">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00444F94">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>The quantity or volume of the item seized, in terms of the units specified in the “Item Unit Type” column</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00444F94" w:rsidR="009063A7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00444F94" w:rsidR="00EC22F5" w:rsidTr="126A73E7" w14:paraId="681E08F1" w14:textId="77777777">
+      <w:tr w:rsidRPr="00444F94" w:rsidR="00EC22F5" w:rsidTr="02929D4A" w14:paraId="072412C6" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1372" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00444F94" w:rsidR="00EC22F5" w:rsidP="00EC22F5" w:rsidRDefault="0E9F99D7" w14:paraId="40F3BC56" w14:textId="7E652ADD">
+          <w:p w:rsidRPr="00444F94" w:rsidR="00EC22F5" w:rsidP="00EC22F5" w:rsidRDefault="0E9F99D7" w14:paraId="68C818F1" w14:textId="39A20624">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="126A73E7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Total Seizure Amount</w:t>
+              <w:t>Total Dollar Value of all Seized Items (USD)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="126A73E7" w:rsidR="5D1631B4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1196" w:type="pct"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00444F94" w:rsidR="00EC22F5" w:rsidP="00EC22F5" w:rsidRDefault="00EC22F5" w14:paraId="618D0ED9" w14:textId="77777777">
+          <w:p w:rsidRPr="00444F94" w:rsidR="00EC22F5" w:rsidP="00EC22F5" w:rsidRDefault="00EC22F5" w14:paraId="5F71D6E0" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00444F94">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Number</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2432" w:type="pct"/>
             <w:tcBorders>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00444F94" w:rsidR="00EC22F5" w:rsidP="00EC22F5" w:rsidRDefault="009F2D82" w14:paraId="7B7F9257" w14:textId="19AC9900">
-[...15 lines deleted...]
-              <w:t>The quantity or volume of the item seized, in terms of the units specified in the “Item Unit Type” column</w:t>
+          <w:p w:rsidRPr="00444F94" w:rsidR="00EC22F5" w:rsidP="00EC22F5" w:rsidRDefault="00CB10CC" w14:paraId="2D4D3CD9" w14:textId="0D765644">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00444F94">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>The estimated monetary value of the seized items, reported in U.S. dollars</w:t>
             </w:r>
             <w:r w:rsidRPr="00444F94" w:rsidR="009063A7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00444F94" w:rsidR="00EC22F5" w:rsidTr="126A73E7" w14:paraId="072412C6" w14:textId="77777777">
-[...112 lines deleted...]
-      <w:tr w:rsidRPr="00444F94" w:rsidR="00EC22F5" w:rsidTr="126A73E7" w14:paraId="0B19FA7D" w14:textId="77777777">
+      <w:tr w:rsidRPr="00444F94" w:rsidR="00EC22F5" w:rsidTr="02929D4A" w14:paraId="0B19FA7D" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1372" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="00444F94" w:rsidR="00EC22F5" w:rsidP="00EC22F5" w:rsidRDefault="00EC22F5" w14:paraId="0DF0E36A" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00444F94">
@@ -21958,51 +22345,69 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3422" w:type="pct"/>
             <w:tcBorders>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="00444F94" w:rsidR="006E22DE" w:rsidRDefault="006E22DE" w14:paraId="6C759C6F" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00444F94">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>An interior location (other than a fixed customs facility) where customs officers conduct inspections, such as roadside checks, mobile patrols, or ad hoc enforcement operations.</w:t>
+              <w:t xml:space="preserve">An interior location (other than a fixed customs facility) </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00444F94">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>where</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00444F94">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> customs officers conduct inspections, such as roadside checks, mobile patrols, or ad hoc enforcement operations.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidRPr="00444F94" w:rsidR="006E22DE" w:rsidTr="00C62F1A" w14:paraId="223C9CD4" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1578" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="00444F94" w:rsidR="006E22DE" w:rsidRDefault="006E22DE" w14:paraId="37107548" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -22086,51 +22491,69 @@
           <w:tcPr>
             <w:tcW w:w="3422" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="00444F94" w:rsidR="006E22DE" w:rsidRDefault="006E22DE" w14:paraId="1B40EBC6" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00444F94">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>The location type of the seizure could not be determined or was not recorded.</w:t>
+              <w:t xml:space="preserve">The </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00444F94">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>location type</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00444F94">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of the seizure could not be determined or was not recorded.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidRPr="00444F94" w:rsidR="006E22DE" w:rsidP="006E22DE" w:rsidRDefault="006E22DE" w14:paraId="6C126D73" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00444F94" w:rsidR="006E22DE" w:rsidP="006E22DE" w:rsidRDefault="006E22DE" w14:paraId="19FDD488" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -22143,51 +22566,51 @@
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Type of Item Seized</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
           <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
           <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
           <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
           <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2949"/>
         <w:gridCol w:w="6395"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00444F94" w:rsidR="006E22DE" w:rsidTr="75BD86A5" w14:paraId="4FE4052D" w14:textId="77777777">
+      <w:tr w:rsidRPr="00444F94" w:rsidR="006E22DE" w:rsidTr="19074AF7" w14:paraId="4FE4052D" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1578" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="00444F94" w:rsidR="006E22DE" w:rsidRDefault="006E22DE" w14:paraId="39CF33B5" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00444F94">
               <w:rPr>
@@ -22212,114 +22635,193 @@
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="00444F94" w:rsidR="006E22DE" w:rsidRDefault="006E22DE" w14:paraId="5CFF7979" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00444F94">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Option Definition</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00444F94" w:rsidR="006E22DE" w:rsidTr="75BD86A5" w14:paraId="02F986D1" w14:textId="77777777">
+      <w:tr w:rsidRPr="00444F94" w:rsidR="006E22DE" w:rsidTr="19074AF7" w14:paraId="02F986D1" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1578" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="00444F94" w:rsidR="006E22DE" w:rsidRDefault="006E22DE" w14:paraId="79A7709A" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00444F94">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Cocaine powder</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3422" w:type="pct"/>
             <w:tcBorders>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00444F94" w:rsidR="006E22DE" w:rsidRDefault="006E22DE" w14:paraId="2797BB4F" w14:textId="77777777">
-[...13 lines deleted...]
-              <w:t>Cocaine seized in any form (e.g., powder, paste, base, crack rock).</w:t>
+          <w:p w:rsidRPr="00444F94" w:rsidR="006E22DE" w:rsidRDefault="65F02B9B" w14:paraId="2797BB4F" w14:textId="3B4E490A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6431325C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Powder c</w:t>
+            </w:r>
+            <w:r w:rsidRPr="6431325C" w:rsidR="006E22DE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ocaine </w:t>
+            </w:r>
+            <w:r w:rsidRPr="6431325C" w:rsidR="2D063717">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>(presumed or confirmed cocaine hydrochloride)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00444F94" w:rsidR="006E22DE" w:rsidTr="75BD86A5" w14:paraId="200FDD63" w14:textId="77777777">
+      <w:tr w:rsidR="6431325C" w:rsidTr="19074AF7" w14:paraId="6166F508" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2949" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="484499BA" w:rsidP="6431325C" w:rsidRDefault="484499BA" w14:paraId="104B7161" w14:textId="22B8AD68">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6431325C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Other coca products (paste, base, liquid, crack, other)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6395" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="484499BA" w:rsidP="6431325C" w:rsidRDefault="484499BA" w14:paraId="12BF9ECF" w14:textId="0869FA1B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6431325C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>All other coca-related products (paste, base, liquid, crack, other)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00444F94" w:rsidR="006E22DE" w:rsidTr="19074AF7" w14:paraId="200FDD63" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1578" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="00444F94" w:rsidR="006E22DE" w:rsidRDefault="006E22DE" w14:paraId="39B5AD7C" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00444F94">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
@@ -22338,51 +22840,51 @@
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="00444F94" w:rsidR="006E22DE" w:rsidRDefault="006E22DE" w14:paraId="09CD3250" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00444F94">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Fentanyl seized in bulk or powdered form.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00444F94" w:rsidR="006E22DE" w:rsidTr="75BD86A5" w14:paraId="6E4A3800" w14:textId="77777777">
+      <w:tr w:rsidRPr="00444F94" w:rsidR="006E22DE" w:rsidTr="19074AF7" w14:paraId="6E4A3800" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1578" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="00444F94" w:rsidR="006E22DE" w:rsidRDefault="006E22DE" w14:paraId="1BACECE5" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00444F94">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
@@ -22401,51 +22903,51 @@
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="00444F94" w:rsidR="006E22DE" w:rsidRDefault="006E22DE" w14:paraId="5408BD12" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00444F94">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Fentanyl seized in pill, tablet, or capsule form.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00444F94" w:rsidR="006E22DE" w:rsidTr="75BD86A5" w14:paraId="75B8E576" w14:textId="77777777">
+      <w:tr w:rsidRPr="00444F94" w:rsidR="006E22DE" w:rsidTr="19074AF7" w14:paraId="75B8E576" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1578" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="00444F94" w:rsidR="006E22DE" w:rsidRDefault="006E22DE" w14:paraId="30533763" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00444F94">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
@@ -22464,51 +22966,51 @@
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="00444F94" w:rsidR="006E22DE" w:rsidRDefault="006E22DE" w14:paraId="03808D49" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00444F94">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Fentanyl seized in any form not listed above (e.g., liquid, patch).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00444F94" w:rsidR="006E22DE" w:rsidTr="75BD86A5" w14:paraId="1E500B5E" w14:textId="77777777">
+      <w:tr w:rsidRPr="00444F94" w:rsidR="006E22DE" w:rsidTr="19074AF7" w14:paraId="1E500B5E" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1578" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="00444F94" w:rsidR="006E22DE" w:rsidRDefault="006E22DE" w14:paraId="5147C5B2" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00444F94">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
@@ -22522,56 +23024,74 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3422" w:type="pct"/>
             <w:tcBorders>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="00444F94" w:rsidR="006E22DE" w:rsidRDefault="006E22DE" w14:paraId="497811CF" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00444F94">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Methamphetamine seized in any form (e.g., powder, crystals, tablets).</w:t>
+              <w:t xml:space="preserve">Methamphetamine </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00444F94">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>seized</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00444F94">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in any form (e.g., powder, crystals, tablets).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00444F94" w:rsidR="006E22DE" w:rsidTr="75BD86A5" w14:paraId="3DB475F9" w14:textId="77777777">
+      <w:tr w:rsidRPr="00444F94" w:rsidR="006E22DE" w:rsidTr="19074AF7" w14:paraId="3DB475F9" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1578" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="00444F94" w:rsidR="006E22DE" w:rsidRDefault="006E22DE" w14:paraId="7FD0CE77" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00444F94">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
@@ -22590,177 +23110,253 @@
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="00444F94" w:rsidR="006E22DE" w:rsidRDefault="006E22DE" w14:paraId="088DA9B7" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00444F94">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>A chemical substance used in the production of synthetic drugs, requiring specification in the Description field (e.g., pseudoephedrine, safrole).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00444F94" w:rsidR="006E22DE" w:rsidTr="75BD86A5" w14:paraId="10E393D6" w14:textId="77777777">
+      <w:tr w:rsidRPr="00444F94" w:rsidR="006E22DE" w:rsidTr="19074AF7" w14:paraId="10E393D6" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1578" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="00444F94" w:rsidR="006E22DE" w:rsidRDefault="006E22DE" w14:paraId="4F1E968A" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00444F94">
-[...5 lines deleted...]
-              <w:t>Other illegal synthetic drug</w:t>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00444F94">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Other</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00444F94">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> illegal synthetic drug</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3422" w:type="pct"/>
             <w:tcBorders>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="00444F94" w:rsidR="006E22DE" w:rsidRDefault="006E22DE" w14:paraId="6382181A" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00444F94">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Any other synthetic drug not separately listed, requiring specification in the Description field (e.g., MDMA/ecstasy, synthetic cannabinoids).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00444F94" w:rsidR="006E22DE" w:rsidTr="75BD86A5" w14:paraId="058DF549" w14:textId="77777777">
+      <w:tr w:rsidR="19074AF7" w:rsidTr="19074AF7" w14:paraId="370DED02" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2949" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="2ABF6DA2" w:rsidP="19074AF7" w:rsidRDefault="2ABF6DA2" w14:paraId="02D6D5AF" w14:textId="373F862F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="19074AF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Marijuana</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6395" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="2ABF6DA2" w:rsidP="19074AF7" w:rsidRDefault="2ABF6DA2" w14:paraId="3490E438" w14:textId="3AFCF71D">
+            <w:r w:rsidRPr="19074AF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Marijuana, also known as cannabis, is a psychoactive drug derived from the Cannabis plant, primarily containing the chemical compounds tetrahydrocannabinol (THC) and cannabidiol (CBD).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00444F94" w:rsidR="006E22DE" w:rsidTr="19074AF7" w14:paraId="058DF549" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1578" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="00444F94" w:rsidR="006E22DE" w:rsidRDefault="006E22DE" w14:paraId="05AB2BEC" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00444F94">
-[...5 lines deleted...]
-              <w:t xml:space="preserve">Other illegal plant-based drug or precursor </w:t>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00444F94">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Other</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00444F94">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> illegal plant-based drug or precursor </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3422" w:type="pct"/>
             <w:tcBorders>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="00444F94" w:rsidR="006E22DE" w:rsidRDefault="006E22DE" w14:paraId="12C0B289" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00444F94">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Any other plant-derived controlled substance or precursor not separately listed, requiring specification in the Description field (e.g., heroin, opium poppy, khat).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00444F94" w:rsidR="006E22DE" w:rsidTr="75BD86A5" w14:paraId="75C3F938" w14:textId="77777777">
+      <w:tr w:rsidRPr="00444F94" w:rsidR="006E22DE" w:rsidTr="19074AF7" w14:paraId="75C3F938" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1578" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="00444F94" w:rsidR="006E22DE" w:rsidRDefault="006E22DE" w14:paraId="320797E2" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00444F94">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
@@ -22779,51 +23375,51 @@
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="00444F94" w:rsidR="006E22DE" w:rsidRDefault="006E22DE" w14:paraId="685A92F0" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00444F94">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Any vehicle, vessel, aircraft, or other conveyance seized due to involvement in criminal activity, requiring specification in the Description field (e.g., fishing vessel, pickup truck, private aircraft).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00444F94" w:rsidR="006E22DE" w:rsidTr="75BD86A5" w14:paraId="32081C66" w14:textId="77777777">
+      <w:tr w:rsidRPr="00444F94" w:rsidR="006E22DE" w:rsidTr="19074AF7" w14:paraId="32081C66" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1578" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="00444F94" w:rsidR="006E22DE" w:rsidRDefault="006E22DE" w14:paraId="7A3CD918" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00444F94">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
@@ -22842,51 +23438,51 @@
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="00444F94" w:rsidR="006E22DE" w:rsidRDefault="006E22DE" w14:paraId="0B616263" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00444F94">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Seized guns or other projectile-firing weapons, requiring specification in the Description field (e.g., handgun, rifle, shotgun).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00444F94" w:rsidR="006E22DE" w:rsidTr="75BD86A5" w14:paraId="7823C1D2" w14:textId="77777777">
+      <w:tr w:rsidRPr="00444F94" w:rsidR="006E22DE" w:rsidTr="19074AF7" w14:paraId="7823C1D2" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1578" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="00444F94" w:rsidR="006E22DE" w:rsidRDefault="006E22DE" w14:paraId="7C3643E0" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00444F94">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
@@ -22905,51 +23501,51 @@
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="00444F94" w:rsidR="006E22DE" w:rsidRDefault="006E22DE" w14:paraId="48D6EBE0" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00444F94">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Seized bullets, cartridges, or other munitions for firearms, requiring specification in the Description field (e.g., 9mm rounds, shotgun shells).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00444F94" w:rsidR="006E22DE" w:rsidTr="75BD86A5" w14:paraId="72D2CFB4" w14:textId="77777777">
+      <w:tr w:rsidRPr="00444F94" w:rsidR="006E22DE" w:rsidTr="19074AF7" w14:paraId="72D2CFB4" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1578" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="00444F94" w:rsidR="006E22DE" w:rsidRDefault="006E22DE" w14:paraId="0ECF8024" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00444F94">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
@@ -22968,51 +23564,51 @@
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="00444F94" w:rsidR="006E22DE" w:rsidRDefault="006E22DE" w14:paraId="49739974" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00444F94">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Seized explosive materials or devices, requiring specification in the Description field (e.g., TNT, homemade IED, detonators).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00444F94" w:rsidR="006E22DE" w:rsidTr="75BD86A5" w14:paraId="1261F4EE" w14:textId="77777777">
+      <w:tr w:rsidRPr="00444F94" w:rsidR="006E22DE" w:rsidTr="19074AF7" w14:paraId="1261F4EE" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1578" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="00444F94" w:rsidR="006E22DE" w:rsidRDefault="006E22DE" w14:paraId="1C77210E" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00444F94">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
@@ -23031,51 +23627,51 @@
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="00444F94" w:rsidR="006E22DE" w:rsidRDefault="006E22DE" w14:paraId="213BE8E2" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00444F94">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Seized goods produced or sold under a false brand or trademark, requiring specification in the Description field (e.g., fake electronics, counterfeit luxury goods).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00444F94" w:rsidR="006E22DE" w:rsidTr="75BD86A5" w14:paraId="1CDC7581" w14:textId="77777777">
+      <w:tr w:rsidRPr="00444F94" w:rsidR="006E22DE" w:rsidTr="19074AF7" w14:paraId="1CDC7581" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1578" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="00444F94" w:rsidR="006E22DE" w:rsidRDefault="006E22DE" w14:paraId="52FE053C" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00444F94">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
@@ -23094,51 +23690,51 @@
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="00444F94" w:rsidR="006E22DE" w:rsidRDefault="006E22DE" w14:paraId="761BA02B" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00444F94">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Seized animal or wildlife products traded illegally, requiring specification in the Description field (e.g., ivory, rhino horn, pangolin scales).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00444F94" w:rsidR="006E22DE" w:rsidTr="75BD86A5" w14:paraId="5CE9E9F7" w14:textId="77777777">
+      <w:tr w:rsidRPr="00444F94" w:rsidR="006E22DE" w:rsidTr="19074AF7" w14:paraId="5CE9E9F7" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1578" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="00444F94" w:rsidR="006E22DE" w:rsidRDefault="006E22DE" w14:paraId="50948E49" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00444F94">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
@@ -23157,51 +23753,51 @@
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="00444F94" w:rsidR="006E22DE" w:rsidRDefault="006E22DE" w14:paraId="6E2357BD" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00444F94">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Seized plants or plant products traded illegally, requiring specification in the Description field (e.g., rosewood, sandalwood, endangered orchids).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="7222D614" w:rsidTr="75BD86A5" w14:paraId="1805D78B" w14:textId="77777777">
+      <w:tr w:rsidR="7222D614" w:rsidTr="19074AF7" w14:paraId="1805D78B" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2949" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="463FB6B6" w:rsidP="7222D614" w:rsidRDefault="7264A90D" w14:paraId="3BE81AC5" w14:textId="1AB8460A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="75BD86A5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
@@ -23220,51 +23816,51 @@
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="463FB6B6" w:rsidP="7222D614" w:rsidRDefault="463FB6B6" w14:paraId="3B71069A" w14:textId="2DF98EFF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7222D614">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Seized minerals from illicit mining.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00444F94" w:rsidR="006E22DE" w:rsidTr="75BD86A5" w14:paraId="1480A844" w14:textId="77777777">
+      <w:tr w:rsidRPr="00444F94" w:rsidR="006E22DE" w:rsidTr="19074AF7" w14:paraId="1480A844" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1578" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="00444F94" w:rsidR="006E22DE" w:rsidRDefault="006E22DE" w14:paraId="14C18FC3" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00444F94">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
@@ -23283,51 +23879,51 @@
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="00444F94" w:rsidR="006E22DE" w:rsidRDefault="006E22DE" w14:paraId="60B4D5F3" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00444F94">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Any non-drug prohibited item not listed elsewhere, requiring specification in the Description field (e.g., stolen cultural property, counterfeit documents).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00444F94" w:rsidR="006E22DE" w:rsidTr="75BD86A5" w14:paraId="47EF0DB4" w14:textId="77777777">
+      <w:tr w:rsidRPr="00444F94" w:rsidR="006E22DE" w:rsidTr="19074AF7" w14:paraId="47EF0DB4" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1578" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="00444F94" w:rsidR="006E22DE" w:rsidRDefault="006E22DE" w14:paraId="26C3FC24" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00444F94">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
@@ -23346,51 +23942,51 @@
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="00444F94" w:rsidR="006E22DE" w:rsidRDefault="006E22DE" w14:paraId="47ACB6D6" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00444F94">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Seized physical currency, requiring specification of the type in the Description field (e.g., USD, EUR, local currency).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00444F94" w:rsidR="006E22DE" w:rsidTr="75BD86A5" w14:paraId="14890EAA" w14:textId="77777777">
+      <w:tr w:rsidRPr="00444F94" w:rsidR="006E22DE" w:rsidTr="19074AF7" w14:paraId="14890EAA" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1578" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="00444F94" w:rsidR="006E22DE" w:rsidRDefault="006E22DE" w14:paraId="38ED83B0" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00444F94">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
@@ -23409,51 +24005,51 @@
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="00444F94" w:rsidR="006E22DE" w:rsidRDefault="006E22DE" w14:paraId="0AE1D3DA" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00444F94">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Seized tangible property or goods obtained through or used for criminal activity, requiring specification in the Description field (e.g., real estate, luxury vehicles, jewelry).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00444F94" w:rsidR="006E22DE" w:rsidTr="75BD86A5" w14:paraId="11D2504B" w14:textId="77777777">
+      <w:tr w:rsidRPr="00444F94" w:rsidR="006E22DE" w:rsidTr="19074AF7" w14:paraId="11D2504B" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1578" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="00444F94" w:rsidR="006E22DE" w:rsidRDefault="006E22DE" w14:paraId="690459A3" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00444F94">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
@@ -23472,51 +24068,51 @@
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="00444F94" w:rsidR="006E22DE" w:rsidRDefault="006E22DE" w14:paraId="66EF9FCC" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00444F94">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Seized negotiable instruments or financial documents linked to criminal activity, requiring specification in the Description field (e.g., checks, bearer bonds, prepaid cards).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00444F94" w:rsidR="006E22DE" w:rsidTr="75BD86A5" w14:paraId="35E66894" w14:textId="77777777">
+      <w:tr w:rsidRPr="00444F94" w:rsidR="006E22DE" w:rsidTr="19074AF7" w14:paraId="35E66894" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1578" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="00444F94" w:rsidR="006E22DE" w:rsidRDefault="006E22DE" w14:paraId="4C5F1866" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00444F94">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
@@ -23535,51 +24131,51 @@
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="00444F94" w:rsidR="006E22DE" w:rsidRDefault="00141F6D" w14:paraId="7737E202" w14:textId="4C47E1BA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00444F94">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Fraudulent travel documents include any forged, altered, or counterfeit passport or visa used to deceive and circumvent immigration laws.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00444F94" w:rsidR="006E22DE" w:rsidTr="75BD86A5" w14:paraId="19167C9A" w14:textId="77777777">
+      <w:tr w:rsidRPr="00444F94" w:rsidR="006E22DE" w:rsidTr="19074AF7" w14:paraId="19167C9A" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1578" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="00444F94" w:rsidR="006E22DE" w:rsidRDefault="006E22DE" w14:paraId="6346C75C" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00444F94">
               <w:rPr>
@@ -23595,51 +24191,69 @@
           <w:tcPr>
             <w:tcW w:w="3422" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="00444F94" w:rsidR="006E22DE" w:rsidRDefault="006E22DE" w14:paraId="2D5B0D35" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00444F94">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Any seized item not included in the categories above, requiring specification in the Description field.</w:t>
+              <w:t xml:space="preserve">Any seized item not included in the categories above, </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00444F94">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>requiring</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00444F94">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> specification in the Description field.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidRPr="00444F94" w:rsidR="006E22DE" w:rsidP="006E22DE" w:rsidRDefault="006E22DE" w14:paraId="0EB6EB54" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00444F94" w:rsidR="006E22DE" w:rsidP="006E22DE" w:rsidRDefault="006E22DE" w14:paraId="1A6E9EA7" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -23905,51 +24519,69 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3422" w:type="pct"/>
             <w:tcBorders>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="00444F94" w:rsidR="006E22DE" w:rsidRDefault="006E22DE" w14:paraId="4940BBA6" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00444F94">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>A unit count used to record the number of seized tablets, capsules, or pills containing controlled substances.</w:t>
+              <w:t xml:space="preserve">A unit count </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00444F94">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>used</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00444F94">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> to record the number of seized tablets, capsules, or pills containing controlled substances.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidRPr="00444F94" w:rsidR="006E22DE" w:rsidTr="00C62F1A" w14:paraId="443C0A69" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1578" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="00444F94" w:rsidR="006E22DE" w:rsidRDefault="006E22DE" w14:paraId="62FFF0BA" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -24031,51 +24663,69 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3422" w:type="pct"/>
             <w:tcBorders>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="00444F94" w:rsidR="006E22DE" w:rsidRDefault="006E22DE" w14:paraId="0F412FD6" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00444F94">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>A unit count used when seized items are wrapped, bagged, or bundled into discrete packages (e.g., wrapped cocaine bricks, packets of cigarettes, parcels).</w:t>
+              <w:t xml:space="preserve">A unit count </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00444F94">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>used</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00444F94">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> when seized items are wrapped, bagged, or bundled into discrete packages (e.g., wrapped cocaine bricks, packets of cigarettes, parcels).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidRPr="00444F94" w:rsidR="006E22DE" w:rsidTr="00C62F1A" w14:paraId="5F6FA205" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1578" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="00444F94" w:rsidR="006E22DE" w:rsidRDefault="006E22DE" w14:paraId="488C2421" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -24094,51 +24744,69 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3422" w:type="pct"/>
             <w:tcBorders>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="00444F94" w:rsidR="006E22DE" w:rsidRDefault="006E22DE" w14:paraId="4352ED8A" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00444F94">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>A unit count used to record individual seized items that are not better measured by weight, volume, or other specific units (e.g., firearms, vehicles, ivory carvings, counterfeit handbags).</w:t>
+              <w:t xml:space="preserve">A unit count </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00444F94">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>used</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00444F94">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> to record individual seized items that are not better measured by weight, volume, or other specific units (e.g., firearms, vehicles, ivory carvings, counterfeit handbags).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidRPr="00444F94" w:rsidR="006E22DE" w:rsidTr="00C62F1A" w14:paraId="70854B4D" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1578" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="00444F94" w:rsidR="006E22DE" w:rsidRDefault="006E22DE" w14:paraId="58A78051" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
@@ -24202,396 +24870,500 @@
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00444F94">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Indicators populated from table:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00444F94" w:rsidR="006E22DE" w:rsidP="006E22DE" w:rsidRDefault="006E22DE" w14:paraId="1902FA79" w14:textId="0877130B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="668D7D67">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Amount of fentanyl seized (kg) </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00444F94" w:rsidR="006E22DE" w:rsidP="006E22DE" w:rsidRDefault="006E22DE" w14:paraId="224FAC28" w14:textId="0132B68A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="668D7D67">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Amount of fentanyl seized (pills)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00444F94" w:rsidR="006E22DE" w:rsidP="006E22DE" w:rsidRDefault="006E22DE" w14:paraId="658C36D9" w14:textId="264BE073">
+    <w:p w:rsidRPr="00444F94" w:rsidR="006E22DE" w:rsidP="006E22DE" w:rsidRDefault="006E22DE" w14:paraId="658C36D9" w14:textId="5EF3998A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="668D7D67">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Amount of cocaine seized (kg)</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidRPr="00444F94" w:rsidR="006E22DE" w:rsidP="006E22DE" w:rsidRDefault="006E22DE" w14:paraId="4F210523" w14:textId="01A6C6F7">
+        <w:t xml:space="preserve">Amount of cocaine </w:t>
+      </w:r>
+      <w:r w:rsidR="00BC754E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">powder </w:t>
+      </w:r>
+      <w:r w:rsidRPr="668D7D67">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>seized (kg)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006E22DE" w:rsidP="006E22DE" w:rsidRDefault="006E22DE" w14:paraId="4F210523" w14:textId="1190AEEF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="668D7D67">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Amount of cocaine seized (packets)</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidRPr="00444F94" w:rsidR="006E22DE" w:rsidP="006E22DE" w:rsidRDefault="006E22DE" w14:paraId="40CEF58B" w14:textId="0B58F1E7">
+        <w:t xml:space="preserve">Amount of cocaine </w:t>
+      </w:r>
+      <w:r w:rsidR="00BC754E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">powder </w:t>
+      </w:r>
+      <w:r w:rsidRPr="668D7D67">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>seized (packets)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00444F94" w:rsidR="00BC754E" w:rsidP="006E22DE" w:rsidRDefault="00BC754E" w14:paraId="1A95E236" w14:textId="4B0EE39C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="668D7D67">
-[...8 lines deleted...]
-    <w:p w:rsidRPr="00444F94" w:rsidR="006E22DE" w:rsidP="006E22DE" w:rsidRDefault="006E22DE" w14:paraId="5EAEA990" w14:textId="57C3A55C">
+      <w:r w:rsidRPr="00BC754E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Amount of other coca products seized (paste, base, liquid, crack, other) (kg)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00444F94" w:rsidR="006E22DE" w:rsidP="006E22DE" w:rsidRDefault="006E22DE" w14:paraId="40CEF58B" w14:textId="0B58F1E7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="668D7D67">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Amount of meth seized (pills)</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidRPr="00444F94" w:rsidR="006E22DE" w:rsidP="006E22DE" w:rsidRDefault="006E22DE" w14:paraId="6DABF1DF" w14:textId="42A047BF">
+        <w:t>Amount of meth seized (kg)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00444F94" w:rsidR="006E22DE" w:rsidP="006E22DE" w:rsidRDefault="006E22DE" w14:paraId="5EAEA990" w14:textId="57C3A55C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="668D7D67">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Amount of precursor chemicals </w:t>
-[...18 lines deleted...]
-    <w:p w:rsidRPr="00444F94" w:rsidR="006E22DE" w:rsidP="006E22DE" w:rsidRDefault="006E22DE" w14:paraId="786ADBD0" w14:textId="70286FAB">
+        <w:t>Amount of meth seized (pills)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00444F94" w:rsidR="006E22DE" w:rsidP="006E22DE" w:rsidRDefault="006E22DE" w14:paraId="6DABF1DF" w14:textId="42A047BF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="668D7D67">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Amount of precursor chemicals seized (liters)</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="32E14ADA" w:rsidP="668D7D67" w:rsidRDefault="32E14ADA" w14:paraId="7241C1C0" w14:textId="3BE83061">
+        <w:t xml:space="preserve">Amount of precursor chemicals </w:t>
+      </w:r>
+      <w:r w:rsidRPr="668D7D67" w:rsidR="2C9229F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="668D7D67">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>eized (kg)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006E22DE" w:rsidP="006E22DE" w:rsidRDefault="006E22DE" w14:paraId="786ADBD0" w14:textId="70286FAB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="668D7D67">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Amount of illicit fauna and flora product seizures (kg)</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="18038629" w:rsidP="668D7D67" w:rsidRDefault="18038629" w14:paraId="51012E35" w14:textId="2774301F">
+        <w:t>Amount of precursor chemicals seized (liters)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00300741" w:rsidP="006E22DE" w:rsidRDefault="00300741" w14:paraId="2EA0BB7C" w14:textId="0D4E0D2C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="668D7D67">
-[...8 lines deleted...]
-    <w:p w:rsidRPr="00444F94" w:rsidR="006E22DE" w:rsidP="006E22DE" w:rsidRDefault="006E22DE" w14:paraId="367FB8AB" w14:textId="77777777">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Amount of other synthetic drugs seized (kg)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00444F94" w:rsidR="00300741" w:rsidP="006E22DE" w:rsidRDefault="00300741" w14:paraId="15181E0A" w14:textId="76CED05C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00444F94">
-[...8 lines deleted...]
-    <w:p w:rsidRPr="00444F94" w:rsidR="006E22DE" w:rsidP="006E22DE" w:rsidRDefault="006E22DE" w14:paraId="5CDC4692" w14:textId="77777777">
+      <w:r w:rsidRPr="19074AF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Amount of other synthetic drugs seized (pills)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="72EC010A" w:rsidP="19074AF7" w:rsidRDefault="72EC010A" w14:paraId="173BEEA5" w14:textId="59AC7874">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00444F94">
-[...8 lines deleted...]
-    <w:p w:rsidRPr="00444F94" w:rsidR="006E22DE" w:rsidP="20753FAF" w:rsidRDefault="006E22DE" w14:paraId="17BDAFA0" w14:textId="3222DE21">
+      <w:r w:rsidRPr="19074AF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Amount of marijuana seized (kg)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="32E14ADA" w:rsidP="668D7D67" w:rsidRDefault="32E14ADA" w14:paraId="7241C1C0" w14:textId="3BE83061">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="668D7D67">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Amount of illicit fauna and flora product seizures (kg)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="18038629" w:rsidP="668D7D67" w:rsidRDefault="18038629" w14:paraId="51012E35" w14:textId="2774301F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="668D7D67">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Amount of illicit fauna and flora product seizures (units)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00444F94" w:rsidR="006E22DE" w:rsidP="006E22DE" w:rsidRDefault="006E22DE" w14:paraId="367FB8AB" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00444F94">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t>Value of illegal drugs and precursors seized (USD)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00444F94" w:rsidR="006E22DE" w:rsidP="006E22DE" w:rsidRDefault="006E22DE" w14:paraId="5CDC4692" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00444F94">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Value of non-drug contraband seized (USD)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00444F94" w:rsidR="00982434" w:rsidP="19074AF7" w:rsidRDefault="006E22DE" w14:paraId="1B3EC497" w14:textId="08ABDA0C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="19074AF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Value of cash and criminal assets seized (USD)</w:t>
       </w:r>
-    </w:p>
-[...18 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00444F94" w:rsidR="00E07485" w:rsidP="20753FAF" w:rsidRDefault="00E07485" w14:paraId="5524596C" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00444F94" w:rsidR="00F80029" w:rsidP="005402E4" w:rsidRDefault="00F80029" w14:paraId="556A4484" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="30"/>
+          <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:name="_Table:__Targeted" w:id="61"/>
       <w:bookmarkStart w:name="_Toc207287138" w:id="62"/>
       <w:bookmarkStart w:name="_Toc208415688" w:id="63"/>
       <w:bookmarkStart w:name="_Toc208417120" w:id="64"/>
       <w:bookmarkStart w:name="_Toc220180166" w:id="65"/>
       <w:bookmarkStart w:name="_Toc213847477" w:id="66"/>
       <w:bookmarkStart w:name="_Toc213847497" w:id="67"/>
       <w:bookmarkEnd w:id="61"/>
       <w:r w:rsidRPr="00444F94">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Table:  Targeted Enforcement Operations</w:t>
       </w:r>
       <w:bookmarkEnd w:id="62"/>
@@ -24600,96 +25372,170 @@
       <w:bookmarkEnd w:id="65"/>
       <w:bookmarkEnd w:id="66"/>
       <w:bookmarkEnd w:id="67"/>
     </w:p>
     <w:p w:rsidRPr="00444F94" w:rsidR="00F80029" w:rsidP="00830115" w:rsidRDefault="00F80029" w14:paraId="68D36633" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00444F94" w:rsidR="00F80029" w:rsidP="00830115" w:rsidRDefault="00F80029" w14:paraId="1104A219" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00444F94">
+      <w:r w:rsidRPr="61D7148B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Definitions:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00444F94" w:rsidR="00F80029" w:rsidP="00830115" w:rsidRDefault="00F80029" w14:paraId="79CB5E50" w14:textId="77777777">
-      <w:pPr>
+    <w:p w:rsidR="25FC835A" w:rsidP="61D7148B" w:rsidRDefault="25FC835A" w14:paraId="7C4CB55D" w14:textId="77A6AFA0">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00444F94">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="4976AEB8" w:rsidR="25FC835A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Targeted Enforcement Operation</w:t>
       </w:r>
-      <w:r w:rsidRPr="00444F94">
+      <w:r w:rsidRPr="4976AEB8" w:rsidR="25FC835A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:  A planned law enforcement action directed at specific individuals, groups, locations, or conveyances (on land, air, or at sea), identified through intelligence, investigation, or risk assessment, with the goal of disrupting, deterring, or apprehending criminal actors or seizing illegal goods.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00444F94" w:rsidR="00F80029" w:rsidP="00830115" w:rsidRDefault="00F80029" w14:paraId="09EE1CF9" w14:textId="77777777">
-      <w:pPr>
+    <w:p w:rsidRPr="00444F94" w:rsidR="00F80029" w:rsidP="4976AEB8" w:rsidRDefault="00F80029" w14:paraId="64A85B90" w14:textId="48E320F5">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-          <w:bCs/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="15F8DFB0" w:rsidR="00F68EC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>INL-supported unit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="15F8DFB0" w:rsidR="55FB9FE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="15F8DFB0" w:rsidR="55FB9FE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="15F8DFB0" w:rsidR="00F68EC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> law enforcement unit that has received INL-funded training, technical </w:t>
+      </w:r>
+      <w:r w:rsidRPr="15F8DFB0" w:rsidR="00F68EC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>assistance</w:t>
+      </w:r>
+      <w:r w:rsidRPr="15F8DFB0" w:rsidR="00F68EC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, mentoring, equipment, or operational support.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00444F94" w:rsidR="00F80029" w:rsidP="4976AEB8" w:rsidRDefault="00F80029" w14:paraId="09EE1CF9" w14:textId="5F2AAA04">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00444F94" w:rsidR="00F80029" w:rsidP="00830115" w:rsidRDefault="00F80029" w14:paraId="0EDA4451" w14:textId="2354FEC4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00444F94">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Table Design </w:t>
@@ -24738,51 +25584,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
           <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
           <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
           <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
           <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2558"/>
         <w:gridCol w:w="2228"/>
         <w:gridCol w:w="4558"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00444F94" w:rsidR="00F80029" w:rsidTr="126A73E7" w14:paraId="72036E2F" w14:textId="77777777">
+      <w:tr w:rsidRPr="00444F94" w:rsidR="00F80029" w:rsidTr="02929D4A" w14:paraId="72036E2F" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="00444F94" w:rsidR="00F80029" w:rsidP="00830115" w:rsidRDefault="00F80029" w14:paraId="667B9251" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00444F94">
               <w:rPr>
@@ -24838,51 +25684,51 @@
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="00444F94" w:rsidR="00F80029" w:rsidP="00830115" w:rsidRDefault="00F80029" w14:paraId="4CF51A6C" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00444F94">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Definition or Selection List Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00444F94" w:rsidR="00F80029" w:rsidTr="126A73E7" w14:paraId="380C8E86" w14:textId="77777777">
+      <w:tr w:rsidRPr="00444F94" w:rsidR="00F80029" w:rsidTr="02929D4A" w14:paraId="380C8E86" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="00444F94" w:rsidR="00F80029" w:rsidP="00830115" w:rsidRDefault="00F80029" w14:paraId="08A6EFD2" w14:textId="218C91FD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="126A73E7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
@@ -24935,51 +25781,51 @@
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="00444F94" w:rsidR="00F80029" w:rsidP="00830115" w:rsidRDefault="00745378" w14:paraId="65CE57D6" w14:textId="65A96D19">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00444F94">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Country where the targeted enforcement operation took place.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00444F94" w:rsidR="00EC22F5" w:rsidTr="126A73E7" w14:paraId="406D4E75" w14:textId="77777777">
+      <w:tr w:rsidRPr="00444F94" w:rsidR="00EC22F5" w:rsidTr="02929D4A" w14:paraId="406D4E75" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="00444F94" w:rsidR="00EC22F5" w:rsidP="00EC22F5" w:rsidRDefault="0E9F99D7" w14:paraId="54C48617" w14:textId="5E79E146">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="126A73E7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
@@ -25033,51 +25879,51 @@
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="00444F94" w:rsidR="00EC22F5" w:rsidP="00EC22F5" w:rsidRDefault="00EC22F5" w14:paraId="7DF87A00" w14:textId="44DE09D6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00444F94">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Last day of reporting period (i.e., March 31, June 30, September 30, or December 31).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00444F94" w:rsidR="00EC22F5" w:rsidTr="126A73E7" w14:paraId="2E0996FB" w14:textId="77777777">
+      <w:tr w:rsidRPr="00444F94" w:rsidR="00EC22F5" w:rsidTr="02929D4A" w14:paraId="2E0996FB" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="00444F94" w:rsidR="00EC22F5" w:rsidP="00EC22F5" w:rsidRDefault="0E9F99D7" w14:paraId="3C67AD1B" w14:textId="1D01A047">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="126A73E7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
@@ -25146,724 +25992,645 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">The host country </w:t>
             </w:r>
             <w:r w:rsidRPr="00444F94" w:rsidR="00773996">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>unit or office that is</w:t>
             </w:r>
             <w:r w:rsidRPr="00444F94">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> primarily responsible for executing the operation.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00444F94" w:rsidR="00022F84" w:rsidTr="126A73E7" w14:paraId="231349BC" w14:textId="77777777">
+      <w:tr w:rsidRPr="00444F94" w:rsidR="00EC22F5" w:rsidTr="02929D4A" w14:paraId="286AED34" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00444F94" w:rsidR="00022F84" w:rsidP="00022F84" w:rsidRDefault="64950BC6" w14:paraId="40F1E523" w14:textId="2748CC36">
-[...32 lines deleted...]
-              <w:t>ther U.S. Partners Support the Unit/Office?</w:t>
+          <w:p w:rsidRPr="00444F94" w:rsidR="00EC22F5" w:rsidP="00EC22F5" w:rsidRDefault="00EC22F5" w14:paraId="3600685F" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00444F94">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Operational Context</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1192" w:type="pct"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00444F94" w:rsidR="00022F84" w:rsidP="00022F84" w:rsidRDefault="00022F84" w14:paraId="1AF05445" w14:textId="141938F0">
-[...14 lines deleted...]
-              <w:t>Yes/No/Unknown</w:t>
+          <w:p w:rsidRPr="00444F94" w:rsidR="00EC22F5" w:rsidP="00EC22F5" w:rsidRDefault="00EC22F5" w14:paraId="48B0CB65" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00444F94">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Drop-down selection</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2439" w:type="pct"/>
             <w:tcBorders>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00444F94" w:rsidR="00022F84" w:rsidP="00022F84" w:rsidRDefault="00022F84" w14:paraId="10DDABC4" w14:textId="26AA1D57">
-[...14 lines deleted...]
-              <w:t xml:space="preserve">Does the unit/office receive support (e.g., training or equipment) from other U.S. interagency partners? </w:t>
+          <w:p w:rsidRPr="00444F94" w:rsidR="00EC22F5" w:rsidP="00EC22F5" w:rsidRDefault="00EE5283" w14:paraId="4177B516" w14:textId="2AB9E01F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00444F94">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Operational Context</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00444F94" w:rsidR="00EC22F5" w:rsidTr="126A73E7" w14:paraId="286AED34" w14:textId="77777777">
+      <w:tr w:rsidRPr="00444F94" w:rsidR="00EC22F5" w:rsidTr="02929D4A" w14:paraId="1301F809" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00444F94" w:rsidR="00EC22F5" w:rsidP="00EC22F5" w:rsidRDefault="00EC22F5" w14:paraId="3600685F" w14:textId="77777777">
-[...13 lines deleted...]
-              <w:t>Operational Context</w:t>
+          <w:p w:rsidRPr="00444F94" w:rsidR="00EC22F5" w:rsidP="00EC22F5" w:rsidRDefault="0E9F99D7" w14:paraId="291AA00F" w14:textId="626E7F82">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="126A73E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t># Targeted Enforcement Operations Conducted</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1192" w:type="pct"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00444F94" w:rsidR="00EC22F5" w:rsidP="00EC22F5" w:rsidRDefault="00EC22F5" w14:paraId="48B0CB65" w14:textId="77777777">
-[...13 lines deleted...]
-              <w:t>Drop-down selection</w:t>
+          <w:p w:rsidRPr="00444F94" w:rsidR="00EC22F5" w:rsidP="00EC22F5" w:rsidRDefault="00EC22F5" w14:paraId="7D7B33D1" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00444F94">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Number</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2439" w:type="pct"/>
             <w:tcBorders>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00444F94" w:rsidR="00EC22F5" w:rsidP="00EC22F5" w:rsidRDefault="00EE5283" w14:paraId="4177B516" w14:textId="2AB9E01F">
-[...13 lines deleted...]
-              <w:t>Operational Context</w:t>
+          <w:p w:rsidRPr="00444F94" w:rsidR="00EC22F5" w:rsidP="02526B77" w:rsidRDefault="00A0345A" w14:paraId="7A7FC6FE" w14:textId="01444EEB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="02526B77">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Total quarterly number of targeted enforcement operations conducted by the INL-supported unit/office.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="02526B77" w:rsidR="3B24007B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="02526B77" w:rsidR="3B24007B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Targeted Enforcement Operation</w:t>
+            </w:r>
+            <w:r w:rsidRPr="02526B77" w:rsidR="3B24007B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">:  A planned law enforcement action directed at specific individuals, groups, locations, or conveyances (on land, air, or at sea), identified through intelligence, investigation, or risk assessment, with the goal of disrupting, deterring, or apprehending criminal actors or seizing illegal goods.  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00444F94" w:rsidR="00EC22F5" w:rsidTr="126A73E7" w14:paraId="1301F809" w14:textId="77777777">
+      <w:tr w:rsidRPr="00444F94" w:rsidR="00EC22F5" w:rsidTr="02929D4A" w14:paraId="37DC1CD8" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00444F94" w:rsidR="00EC22F5" w:rsidP="00EC22F5" w:rsidRDefault="0E9F99D7" w14:paraId="291AA00F" w14:textId="626E7F82">
-[...13 lines deleted...]
-              <w:t># Targeted Enforcement Operations Conducted</w:t>
+          <w:p w:rsidRPr="00444F94" w:rsidR="00EC22F5" w:rsidP="00EC22F5" w:rsidRDefault="00EC22F5" w14:paraId="4D952B30" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00444F94">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t># Operations Resulting in Arrest(s)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1192" w:type="pct"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00444F94" w:rsidR="00EC22F5" w:rsidP="00EC22F5" w:rsidRDefault="00EC22F5" w14:paraId="7D7B33D1" w14:textId="77777777">
+          <w:p w:rsidRPr="00444F94" w:rsidR="00EC22F5" w:rsidP="00EC22F5" w:rsidRDefault="00EC22F5" w14:paraId="6EA6B9EF" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00444F94">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Number</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2439" w:type="pct"/>
             <w:tcBorders>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00444F94" w:rsidR="00EC22F5" w:rsidP="00EC22F5" w:rsidRDefault="00A0345A" w14:paraId="7A7FC6FE" w14:textId="4D48AAD0">
-[...14 lines deleted...]
-              <w:t>Total quarterly number of targeted enforcement operations conducted by the INL-supported unit/office.</w:t>
+          <w:p w:rsidRPr="00444F94" w:rsidR="00EC22F5" w:rsidP="00EC22F5" w:rsidRDefault="00A0345A" w14:paraId="0D37FC70" w14:textId="7B56E2C2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00444F94">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Total quarterly number of targeted enforcement operations </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00444F94" w:rsidR="00706020">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>where one or more individuals were arrested during the operation.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00444F94" w:rsidR="00EC22F5" w:rsidTr="126A73E7" w14:paraId="37DC1CD8" w14:textId="77777777">
+      <w:tr w:rsidRPr="00444F94" w:rsidR="00EC22F5" w:rsidTr="02929D4A" w14:paraId="71E810D4" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00444F94" w:rsidR="00EC22F5" w:rsidP="00EC22F5" w:rsidRDefault="00EC22F5" w14:paraId="4D952B30" w14:textId="77777777">
-[...13 lines deleted...]
-              <w:t># Operations Resulting in Arrest(s)</w:t>
+          <w:p w:rsidRPr="00444F94" w:rsidR="00EC22F5" w:rsidP="7E1D144E" w:rsidRDefault="3C9E073B" w14:paraId="124B613D" w14:textId="441E9583">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="126A73E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"># </w:t>
+            </w:r>
+            <w:r w:rsidRPr="126A73E7" w:rsidR="642D2F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Seizure </w:t>
+            </w:r>
+            <w:r w:rsidRPr="126A73E7" w:rsidR="5FD23644">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>E</w:t>
+            </w:r>
+            <w:r w:rsidRPr="126A73E7" w:rsidR="642D2F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">vents from </w:t>
+            </w:r>
+            <w:r w:rsidRPr="126A73E7" w:rsidR="178C6AC8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>T</w:t>
+            </w:r>
+            <w:r w:rsidRPr="126A73E7" w:rsidR="642D2F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">argeted </w:t>
+            </w:r>
+            <w:r w:rsidRPr="126A73E7" w:rsidR="12E2DCB8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>E</w:t>
+            </w:r>
+            <w:r w:rsidRPr="126A73E7" w:rsidR="642D2F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">nforcement </w:t>
+            </w:r>
+            <w:r w:rsidRPr="126A73E7" w:rsidR="5D862E62">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>O</w:t>
+            </w:r>
+            <w:r w:rsidRPr="126A73E7" w:rsidR="642D2F36">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>perations</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1192" w:type="pct"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00444F94" w:rsidR="00EC22F5" w:rsidP="00EC22F5" w:rsidRDefault="00EC22F5" w14:paraId="6EA6B9EF" w14:textId="77777777">
+          <w:p w:rsidRPr="00444F94" w:rsidR="00EC22F5" w:rsidP="00EC22F5" w:rsidRDefault="00EC22F5" w14:paraId="70DE21AC" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00444F94">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Number</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2439" w:type="pct"/>
             <w:tcBorders>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00444F94" w:rsidR="00EC22F5" w:rsidP="00EC22F5" w:rsidRDefault="00A0345A" w14:paraId="0D37FC70" w14:textId="7B56E2C2">
-[...24 lines deleted...]
-            </w:r>
+          <w:p w:rsidRPr="00444F94" w:rsidR="00EC22F5" w:rsidP="7E1D144E" w:rsidRDefault="00A0345A" w14:paraId="31F6580F" w14:textId="1ADD18FB">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="7E1D144E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Total quarterly number</w:t>
+            </w:r>
+            <w:r w:rsidRPr="7E1D144E" w:rsidR="5302FA67">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> seizure events from targeted law enforcement operations</w:t>
+            </w:r>
+            <w:r w:rsidRPr="7E1D144E" w:rsidR="5302FA67">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00444F94" w:rsidR="00EC22F5" w:rsidP="7E1D144E" w:rsidRDefault="00EC22F5" w14:paraId="14BEAC63" w14:textId="02FB99B5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00444F94" w:rsidR="00EC22F5" w:rsidTr="126A73E7" w14:paraId="71E810D4" w14:textId="77777777">
+      <w:tr w:rsidRPr="00444F94" w:rsidR="00EC22F5" w:rsidTr="02929D4A" w14:paraId="43A0CAB1" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00444F94" w:rsidR="00EC22F5" w:rsidP="7E1D144E" w:rsidRDefault="3C9E073B" w14:paraId="124B613D" w14:textId="441E9583">
-[...85 lines deleted...]
-              <w:t>perations</w:t>
+          <w:p w:rsidRPr="00444F94" w:rsidR="00EC22F5" w:rsidP="00EC22F5" w:rsidRDefault="00EC22F5" w14:paraId="6EDA7E10" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00444F94">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t># Operations with Evidence Collected and Documented on site</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1192" w:type="pct"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00444F94" w:rsidR="00EC22F5" w:rsidP="00EC22F5" w:rsidRDefault="00EC22F5" w14:paraId="70DE21AC" w14:textId="77777777">
+          <w:p w:rsidRPr="00444F94" w:rsidR="00EC22F5" w:rsidP="00EC22F5" w:rsidRDefault="00EC22F5" w14:paraId="4F231F20" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00444F94">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Number</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2439" w:type="pct"/>
             <w:tcBorders>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="00444F94" w:rsidR="00EC22F5" w:rsidP="7E1D144E" w:rsidRDefault="00A0345A" w14:paraId="31F6580F" w14:textId="1ADD18FB">
-[...39 lines deleted...]
-            </w:pPr>
+          <w:p w:rsidRPr="00444F94" w:rsidR="00EC22F5" w:rsidP="00EC22F5" w:rsidRDefault="00A0345A" w14:paraId="116DFD72" w14:textId="750B8B54">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00444F94">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Total quarterly number of targeted enforcement operations </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00444F94" w:rsidR="00691972">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>where physical, digital, or other forms of evidence were collected and properly documented at the site of the operation</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00444F94" w:rsidR="00EC22F5" w:rsidTr="126A73E7" w14:paraId="43A0CAB1" w14:textId="77777777">
-[...98 lines deleted...]
-      <w:tr w:rsidRPr="00444F94" w:rsidR="00EC22F5" w:rsidTr="126A73E7" w14:paraId="1E8EBCFA" w14:textId="77777777">
+      <w:tr w:rsidRPr="00444F94" w:rsidR="00EC22F5" w:rsidTr="02929D4A" w14:paraId="1E8EBCFA" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="00444F94" w:rsidR="00EC22F5" w:rsidP="00EC22F5" w:rsidRDefault="00EC22F5" w14:paraId="0A8CBEB2" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00444F94">
               <w:rPr>
@@ -26089,51 +26856,69 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Land</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3414" w:type="pct"/>
           </w:tcPr>
           <w:p w:rsidRPr="00444F94" w:rsidR="00F80029" w:rsidP="00830115" w:rsidRDefault="00F80029" w14:paraId="30961009" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00444F94">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>The operation was carried out on land, including borders, roads, buildings, or inland areas.</w:t>
+              <w:t xml:space="preserve">The operation was carried out on land, including borders, roads, buildings, </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00444F94">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>or</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00444F94">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> inland areas.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidRPr="00444F94" w:rsidR="00F80029" w:rsidTr="00C62F1A" w14:paraId="54513A77" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1586" w:type="pct"/>
           </w:tcPr>
           <w:p w:rsidRPr="00444F94" w:rsidR="00F80029" w:rsidP="00830115" w:rsidRDefault="00F80029" w14:paraId="66D92419" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00444F94">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -26377,103 +27162,103 @@
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00444F94">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Indicators populated from table:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00444F94" w:rsidR="00F80029" w:rsidP="668D7D67" w:rsidRDefault="00F80029" w14:paraId="59D42B37" w14:textId="3C853279">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="668D7D67">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t># Targeted enforcement operations</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="4F7D932A" w:rsidP="668D7D67" w:rsidRDefault="34C11AFF" w14:paraId="72B6BD1A" w14:textId="05216354">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="668D7D67">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t># Seizure events from targeted law enforcement operations by INL-supported units</w:t>
       </w:r>
       <w:bookmarkStart w:name="_Toc413447703" w:id="68"/>
       <w:bookmarkStart w:name="_Toc207287137" w:id="69"/>
       <w:bookmarkStart w:name="_Toc208415687" w:id="70"/>
       <w:bookmarkStart w:name="_Toc208417119" w:id="71"/>
       <w:bookmarkStart w:name="_Toc213847476" w:id="72"/>
       <w:bookmarkStart w:name="_Toc213847496" w:id="73"/>
     </w:p>
     <w:p w:rsidRPr="00C75091" w:rsidR="006E22DE" w:rsidP="00C75091" w:rsidRDefault="006E22DE" w14:paraId="3BEA03D6" w14:textId="72D975E7">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="29"/>
+          <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:name="_Table:__Seizures" w:id="74"/>
       <w:bookmarkStart w:name="_Toc207287136" w:id="75"/>
       <w:bookmarkStart w:name="_Toc208415686" w:id="76"/>
       <w:bookmarkStart w:name="_Toc208417118" w:id="77"/>
       <w:bookmarkStart w:name="_Toc565854171" w:id="78"/>
       <w:bookmarkStart w:name="_Toc213847475" w:id="79"/>
       <w:bookmarkStart w:name="_Toc213847495" w:id="80"/>
       <w:bookmarkEnd w:id="74"/>
       <w:r w:rsidRPr="00444F94">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Table:  Training Events</w:t>
       </w:r>
       <w:bookmarkEnd w:id="75"/>
@@ -26488,84 +27273,84 @@
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00444F94">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Definitions:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00444F94" w:rsidR="006E22DE" w:rsidP="006E22DE" w:rsidRDefault="006E22DE" w14:paraId="2F2D781E" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00444F94">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Formal Training</w:t>
       </w:r>
       <w:r w:rsidRPr="00444F94">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:  An event or series of events designed to increase participant knowledge or skills, or to encourage changes in behavior.  To be "formal" it must have a course curriculum with defined learning objectives and include some measures of the effectiveness of the course.  Workshops can be included in this table if they meet the above criteria.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00444F94" w:rsidR="006E22DE" w:rsidP="006E22DE" w:rsidRDefault="006E22DE" w14:paraId="7E65D16A" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00444F94">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Training participants</w:t>
       </w:r>
       <w:r w:rsidRPr="00444F94">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:  Individuals who directly take part in the events by receiving instruction, engaging in activities, or contributing to discussions (not including trainers, facilitators, or observers)</w:t>
@@ -27090,51 +27875,51 @@
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Training Events Table Selection Lists:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00444F94" w:rsidR="006E22DE" w:rsidP="006E22DE" w:rsidRDefault="006E22DE" w14:paraId="224F5A30" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00444F94" w:rsidR="006E22DE" w:rsidP="006E22DE" w:rsidRDefault="006E22DE" w14:paraId="5943A23A" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00444F94">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Event Descriptor</w:t>
       </w:r>
       <w:r w:rsidRPr="00444F94">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is a list with the options defined by the events previously entered for the project in the Events table.</w:t>
@@ -27157,74 +27942,74 @@
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00444F94">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Indicators populated from table:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00444F94" w:rsidR="006E22DE" w:rsidP="006E22DE" w:rsidRDefault="006E22DE" w14:paraId="2F474CCA" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00444F94">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t># Formal training events</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="006E22DE" w:rsidP="006E22DE" w:rsidRDefault="006E22DE" w14:paraId="33F6C608" w14:textId="59143B18">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00444F94">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t># Training participants</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00C950F6" w:rsidP="00C950F6" w:rsidRDefault="00C950F6" w14:paraId="582B5AD9" w14:textId="752EF7EE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -27418,261 +28203,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00C950F6" w:rsidP="00C950F6" w:rsidRDefault="00C950F6" w14:paraId="575E6D40" w14:textId="7190CCF5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00C950F6" w:rsidP="00C950F6" w:rsidRDefault="00C950F6" w14:paraId="09FBCFD8" w14:textId="3B871E09">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C950F6" w:rsidP="00C950F6" w:rsidRDefault="00C950F6" w14:paraId="041F38F0" w14:textId="2124A83D">
-[...198 lines deleted...]
-    </w:p>
     <w:p w:rsidR="00C950F6" w:rsidP="00C950F6" w:rsidRDefault="00C950F6" w14:paraId="3B10B47B" w14:textId="00488726">
-      <w:pPr>
-[...8 lines deleted...]
-    <w:p w:rsidRPr="00C950F6" w:rsidR="00C950F6" w:rsidP="00C950F6" w:rsidRDefault="00C950F6" w14:paraId="150F7667" w14:textId="3F41985F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00444F94" w:rsidR="006E22DE" w:rsidP="006E22DE" w:rsidRDefault="006E22DE" w14:paraId="0487D17F" w14:textId="14FF7D0C">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorHAnsi"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:name="_Table:__Equipment" w:id="81"/>
       <w:bookmarkStart w:name="_Toc227468765" w:id="82"/>
       <w:bookmarkStart w:name="_Toc213847483" w:id="83"/>
       <w:bookmarkStart w:name="_Toc213847503" w:id="84"/>
@@ -27687,51 +28262,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorHAnsi"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Standard Direct Entry Indicators Sorted </w:t>
       </w:r>
       <w:r w:rsidRPr="00444F94" w:rsidR="00B06133">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorHAnsi"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>by Topic</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00444F94" w:rsidR="005402E4" w:rsidP="005402E4" w:rsidRDefault="4A94BED5" w14:paraId="7543D331" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00444F94">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Formal Training Activities</w:t>
       </w:r>
       <w:bookmarkStart w:name="_Number_of_judicial" w:id="85"/>
       <w:bookmarkStart w:name="_Toc213847504" w:id="86"/>
       <w:bookmarkEnd w:id="82"/>
       <w:bookmarkEnd w:id="83"/>
       <w:bookmarkEnd w:id="84"/>
       <w:bookmarkEnd w:id="85"/>
     </w:p>
     <w:p w:rsidRPr="00444F94" w:rsidR="001B7892" w:rsidP="003B024C" w:rsidRDefault="003B024C" w14:paraId="70064126" w14:textId="4D7E9A9A">
       <w:pPr>
@@ -27746,4167 +28321,5132 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00444F94">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>1.1 Number</w:t>
       </w:r>
       <w:r w:rsidRPr="00444F94" w:rsidR="00402F9C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> of judicial personnel trained with USG assistance</w:t>
       </w:r>
       <w:bookmarkEnd w:id="86"/>
     </w:p>
     <w:p w:rsidRPr="00444F94" w:rsidR="001B7892" w:rsidP="00830115" w:rsidRDefault="006544BB" w14:paraId="27559F5B" w14:textId="77777777">
-      <w:pPr>
-[...662 lines deleted...]
-    <w:p w:rsidRPr="00444F94" w:rsidR="00402F9C" w:rsidP="00830115" w:rsidRDefault="001B7892" w14:paraId="5A9F867C" w14:textId="7D3E2607">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="720"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00444F94">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Definition:</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00444F94" w:rsidR="00E61A13">
+        <w:t>Definitions:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00444F94" w:rsidR="001B7892" w:rsidP="00830115" w:rsidRDefault="009F69BD" w14:paraId="1758739A" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="1080"/>
+        <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00444F94">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>“Trained” means a participant who completed formal training, however the individual project define</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00444F94" w:rsidR="00394226">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00444F94">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> “completion.”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00444F94" w:rsidR="001B7892" w:rsidP="00830115" w:rsidRDefault="00A133E3" w14:paraId="2BACD010" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="1080"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00444F94">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00444F94" w:rsidR="009F69BD">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Formal training</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00444F94">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00444F94" w:rsidR="009F69BD">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is defined as </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00444F94">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>an event or series of events designed to increase participant knowledge or skills, or to encourage changes in behavior.  To be "formal" it must have a course curriculum with defined learning objectives and include some measures of the effectiveness of the course.  Workshops can be included in this table if they meet the above criteria.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00444F94" w:rsidR="00FC365F" w:rsidP="00830115" w:rsidRDefault="00A133E3" w14:paraId="0FD0A37F" w14:textId="05D3DC08">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="1080"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00444F94">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“Judicial personnel” are defined as </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00444F94" w:rsidR="003513DB">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>judges, magistrates, prosecutors, advocates, inspectors, and court staff</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00444F94">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00444F94" w:rsidR="00FC365F" w:rsidP="00830115" w:rsidRDefault="00FC365F" w14:paraId="6C38371C" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="720"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00444F94" w:rsidR="00402F9C" w:rsidP="003B024C" w:rsidRDefault="00402F9C" w14:paraId="3D5AD3AE" w14:textId="1239A3E6">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="34"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Number_of_government" w:id="87"/>
+      <w:bookmarkStart w:name="_Toc213847505" w:id="88"/>
+      <w:bookmarkEnd w:id="87"/>
+      <w:r w:rsidRPr="00444F94">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Number of government officials receiving USG-supported anti-corruption training</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00444F94">
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="88"/>
+    </w:p>
+    <w:p w:rsidRPr="00444F94" w:rsidR="00FC365F" w:rsidP="00830115" w:rsidRDefault="00FC365F" w14:paraId="27ED660D" w14:textId="077F9948">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="720"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00444F94">
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">  </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>Definitions:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00444F94" w:rsidR="00FC365F" w:rsidP="00830115" w:rsidRDefault="00FC365F" w14:paraId="007AE2E5" w14:textId="09D6EB76">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="1080"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00444F94">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00444F94" w:rsidR="007E6715">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Receiving training</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00444F94">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>” means a participant who completed formal training, however the individual project define</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00444F94" w:rsidR="00394226">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00444F94">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> “completion.”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00444F94" w:rsidR="00FC365F" w:rsidP="00830115" w:rsidRDefault="00FC365F" w14:paraId="2AD31FE2" w14:textId="055F0ABD">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="1080"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00444F94">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“Formal training” is defined as </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00444F94">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>an event or series of events designed to increase participant knowledge or skills, or to encourage changes in behavior.  To be "formal" it must have a course curriculum with defined learning objectives and include some measures of the effectiveness of the course.  Workshops can be included in this table if they meet the above criteria.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00444F94" w:rsidR="007E6715" w:rsidP="00830115" w:rsidRDefault="007E6715" w14:paraId="5945D30B" w14:textId="5F294A47">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="1080"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00444F94">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>“Anti-corruption training” is defined as formal training intended to reduce corruption</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00444F94" w:rsidR="00394226">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00444F94" w:rsidR="00FC365F" w:rsidP="00830115" w:rsidRDefault="00FC365F" w14:paraId="44CB7B30" w14:textId="2357B42D">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="1080"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00444F94">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“Government officials” are defined as people </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00444F94" w:rsidR="004012A3">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>employed by or appointed to a position within a national, regional, or local government institution.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00444F94" w:rsidR="004012A3" w:rsidP="00830115" w:rsidRDefault="004012A3" w14:paraId="24D616DF" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00444F94" w:rsidR="00402F9C" w:rsidP="00505C55" w:rsidRDefault="00402F9C" w14:paraId="60778BA8" w14:textId="485171FD">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="34"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Number_of_people" w:id="89"/>
+      <w:bookmarkStart w:name="_Toc213847506" w:id="90"/>
+      <w:bookmarkEnd w:id="89"/>
+      <w:r w:rsidRPr="00444F94">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Number of people affiliated with non-governmental organizations receiving USG-supported anti-corruption training</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00444F94">
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="90"/>
+    </w:p>
+    <w:p w:rsidRPr="00444F94" w:rsidR="00394226" w:rsidP="00830115" w:rsidRDefault="00394226" w14:paraId="42E9A808" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="720"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00444F94">
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>The proportion of the total planned construction work that has been finished at a given point in time, expressed as a percentage of the overall scope of work defined in the construction plan or contract.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00444F94" w:rsidR="00AE1004">
+        <w:t>Definitions:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00444F94" w:rsidR="00394226" w:rsidP="00830115" w:rsidRDefault="00394226" w14:paraId="18E01A11" w14:textId="4DFF192B">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="1080"/>
+        <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
-          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
-[...7 lines deleted...]
-    <w:p w:rsidRPr="00444F94" w:rsidR="00402F9C" w:rsidP="008B7412" w:rsidRDefault="4A94BED5" w14:paraId="23331E4A" w14:textId="08677115">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00444F94">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>“Receiving training” means a participant who completed formal training, however the individual project defines “completion.”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00444F94" w:rsidR="00394226" w:rsidP="00830115" w:rsidRDefault="00394226" w14:paraId="6854CBE0" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="1080"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00444F94">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“Formal training” is defined as </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00444F94">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>an event or series of events designed to increase participant knowledge or skills, or to encourage changes in behavior.  To be "formal" it must have a course curriculum with defined learning objectives and include some measures of the effectiveness of the course.  Workshops can be included in this table if they meet the above criteria.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00444F94" w:rsidR="00394226" w:rsidP="00830115" w:rsidRDefault="00394226" w14:paraId="181E3814" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="1080"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00444F94">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>“Anti-corruption training” is defined as formal training intended to reduce corruption.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00444F94" w:rsidR="00402F9C" w:rsidP="00830115" w:rsidRDefault="00394226" w14:paraId="67993A6B" w14:textId="5A729ED6">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="1080"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00444F94">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00444F94" w:rsidR="00000A08">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>People affiliated with non-governmental organizations</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00444F94">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” are defined as </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00444F94" w:rsidR="003170F3">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">people who are employed by, volunteer with, or formally represent organizations that are independent of government, including civil society organizations, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00444F94" w:rsidR="006853F7">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">independent </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00444F94" w:rsidR="001B7892">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>media, and private sector entities</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00444F94" w:rsidR="003170F3">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00444F94" w:rsidR="00402F9C" w:rsidP="00505C55" w:rsidRDefault="4A94BED5" w14:paraId="2362223A" w14:textId="07912DDD">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="37"/>
+          <w:numId w:val="34"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc530656579" w:id="91"/>
+      <w:bookmarkStart w:name="_Toc213847484" w:id="92"/>
+      <w:bookmarkStart w:name="_Toc213847507" w:id="93"/>
+      <w:r w:rsidRPr="00444F94">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Construction</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="91"/>
+      <w:bookmarkEnd w:id="92"/>
+      <w:bookmarkEnd w:id="93"/>
+    </w:p>
+    <w:p w:rsidRPr="00444F94" w:rsidR="00402F9C" w:rsidP="008B7412" w:rsidRDefault="00402F9C" w14:paraId="34F71EE9" w14:textId="0DE5E056">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="39"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Percent_of_construction" w:id="94"/>
+      <w:bookmarkStart w:name="_Toc213847508" w:id="95"/>
+      <w:bookmarkEnd w:id="94"/>
+      <w:r w:rsidRPr="00444F94">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Percent of </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00444F94">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>construction complete</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="95"/>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w:rsidR="001B7892" w:rsidP="58AC2DF8" w:rsidRDefault="001B7892" w14:paraId="0FB60281" w14:textId="6BD3B876">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="58AC2DF8">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Definition:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58AC2DF8" w:rsidR="00E61A13">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="58AC2DF8" w:rsidR="00E61A13">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>The proportion of the total planned construction work that has been finished at a given point in time, expressed as a percentage of the overall scope of work defined in the construction plan or contract.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58AC2DF8" w:rsidR="00AE1004">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00444F94" w:rsidR="00402F9C" w:rsidP="008B7412" w:rsidRDefault="4A94BED5" w14:paraId="23331E4A" w14:textId="101223C3">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:name="_Toc1748687700" w:id="96"/>
       <w:bookmarkStart w:name="_Toc213847485" w:id="97"/>
       <w:bookmarkStart w:name="_Toc213847509" w:id="98"/>
       <w:r w:rsidRPr="00444F94">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Customs Inspections</w:t>
+        <w:t>Inspections</w:t>
       </w:r>
       <w:bookmarkEnd w:id="96"/>
       <w:bookmarkEnd w:id="97"/>
       <w:bookmarkEnd w:id="98"/>
     </w:p>
     <w:p w:rsidRPr="00444F94" w:rsidR="00402F9C" w:rsidP="001523BE" w:rsidRDefault="001523BE" w14:paraId="50615B5B" w14:textId="2CFA5B64">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:name="_Number_of_flags" w:id="99"/>
       <w:bookmarkStart w:name="_Toc213847510" w:id="100"/>
       <w:bookmarkEnd w:id="99"/>
       <w:r w:rsidRPr="00444F94">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3.1 </w:t>
       </w:r>
       <w:r w:rsidRPr="00444F94" w:rsidR="00402F9C">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Number of flags for inspection</w:t>
       </w:r>
       <w:bookmarkEnd w:id="100"/>
     </w:p>
     <w:p w:rsidRPr="00444F94" w:rsidR="002C4054" w:rsidP="00830115" w:rsidRDefault="001F5DAA" w14:paraId="3B24292E" w14:textId="77777777">
-      <w:pPr>
-[...1693 lines deleted...]
-    <w:p w:rsidRPr="00444F94" w:rsidR="00B72E34" w:rsidP="00830115" w:rsidRDefault="00B72E34" w14:paraId="7D7409C1" w14:textId="744EDBD6">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="720"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00444F94">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Definitions:</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidRPr="00444F94" w:rsidR="00B72E34" w:rsidP="00830115" w:rsidRDefault="00B72E34" w14:paraId="16061FD3" w14:textId="30340F4F">
+        <w:t>Definition</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00444F94" w:rsidR="002C4054">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00444F94">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00444F94" w:rsidR="001F5DAA" w:rsidP="00830115" w:rsidRDefault="002C4054" w14:paraId="7497A517" w14:textId="0DF12267">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1080"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00444F94">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">This indicator provides </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00444F94" w:rsidR="00733A30">
+        <w:t xml:space="preserve">The indicator </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00444F94">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>a count of individual travelers whose identity and/or travel documents were checked against relevant watchlists, databases, or screening systems at INL-supported border crossing points during the reporting period.</w:t>
-[...4 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+        <w:t>provides a count</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00444F94" w:rsidR="001F5DAA">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of travelers, shipments, or conveyances that are identified by a screening or targeting </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00444F94" w:rsidR="001F5DAA">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>system as</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00444F94" w:rsidR="001F5DAA">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> requiring additional inspection during the reporting period.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00444F94" w:rsidR="002C4054" w:rsidP="00830115" w:rsidRDefault="001E0722" w14:paraId="4FB812C1" w14:textId="45455245">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="13"/>
         </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1080"/>
-        <w:rPr>
-[...31 lines deleted...]
-        <w:rPr>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00444F94">
         <w:rPr>
-          <w:rStyle w:val="Strong"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
-          <w:b w:val="0"/>
-[...67 lines deleted...]
-          <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-[...35 lines deleted...]
-    <w:p w:rsidRPr="00444F94" w:rsidR="008D0308" w:rsidP="00830115" w:rsidRDefault="008D0308" w14:paraId="0302927B" w14:textId="25BD3055">
+        <w:t>“Flag”: A selection or referral generated by a risk-management process (e.g., advance passenger information, cargo targeting, watchlists, random selection, officer discretion) that indicates the need for a secondary or more detailed inspection.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00444F94" w:rsidR="001F5DAA" w:rsidP="00830115" w:rsidRDefault="001F5DAA" w14:paraId="185981DF" w14:textId="0D2D7023">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="720"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00444F94">
+        <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-[...264 lines deleted...]
-          <w:rStyle w:val="normaltextrun"/>
+        <w:t xml:space="preserve">Verification:  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00444F94" w:rsidR="00E64943">
+        <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-[...35 lines deleted...]
-    <w:p w:rsidRPr="00444F94" w:rsidR="00A45E4D" w:rsidP="00830115" w:rsidRDefault="00A45E4D" w14:paraId="026016E6" w14:textId="5BB56123">
+        <w:t>Should be documented through system logs, inspection referral forms, or border management databases.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00444F94" w:rsidR="00E64943" w:rsidP="00830115" w:rsidRDefault="00E64943" w14:paraId="190E84AD" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="720"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00444F94">
+        <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-[...11 lines deleted...]
-    <w:p w:rsidRPr="00444F94" w:rsidR="00A45E4D" w:rsidP="00830115" w:rsidRDefault="00A45E4D" w14:paraId="6C10FA50" w14:textId="4925ECA9">
+        <w:t>Examples:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00444F94" w:rsidR="00E64943" w:rsidP="00830115" w:rsidRDefault="00E64943" w14:paraId="18923429" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1080"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00444F94">
         <w:rPr>
-          <w:rStyle w:val="normaltextrun"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A passenger is flagged by an API/PNR system due to watchlist criteria → </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00444F94">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
-          <w:color w:val="000000"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">This indicator provides </w:t>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>1 flag</w:t>
       </w:r>
       <w:r w:rsidRPr="00444F94">
         <w:rPr>
-          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
-[...54 lines deleted...]
-    <w:p w:rsidRPr="00444F94" w:rsidR="00366940" w:rsidP="00830115" w:rsidRDefault="00366940" w14:paraId="3DA62CD0" w14:textId="095DC503">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00444F94" w:rsidR="00E64943" w:rsidP="00830115" w:rsidRDefault="00E64943" w14:paraId="52A7593F" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1080"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00444F94">
         <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A container is flagged by risk-scoring software for manual inspection → </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00444F94">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
-          <w:color w:val="000000"/>
-[...6 lines deleted...]
-    <w:p w:rsidRPr="0017029D" w:rsidR="00450584" w:rsidP="0017029D" w:rsidRDefault="00366940" w14:paraId="000CBBCA" w14:textId="7C48669B">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>1 flag</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00444F94">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00444F94" w:rsidR="00E64943" w:rsidP="00830115" w:rsidRDefault="00E64943" w14:paraId="44362185" w14:textId="31BEA216">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1080"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00444F94">
         <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">An officer selects a vehicle based on observed suspicious behavior → </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00444F94">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
-          <w:color w:val="000000"/>
-[...36 lines deleted...]
-      <w:bookmarkEnd w:id="121"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>1 flag</w:t>
+      </w:r>
       <w:r w:rsidRPr="00444F94">
         <w:rPr>
-          <w:rStyle w:val="normaltextrun"/>
-[...35 lines deleted...]
-    <w:p w:rsidRPr="00444F94" w:rsidR="00A37887" w:rsidP="00830115" w:rsidRDefault="00A37887" w14:paraId="04844FFE" w14:textId="2700EBA9">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00444F94" w:rsidR="00B733A5" w:rsidP="00830115" w:rsidRDefault="00B733A5" w14:paraId="19809124" w14:textId="42CD6EBF">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="720"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00444F94">
         <w:rPr>
-          <w:rStyle w:val="normaltextrun"/>
-[...8 lines deleted...]
-    <w:p w:rsidRPr="00444F94" w:rsidR="00A37887" w:rsidP="00830115" w:rsidRDefault="00A37887" w14:paraId="42F11875" w14:textId="3E8E66BF">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Related indicators</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00444F94" w:rsidR="001710BA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (automatically calculated)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00444F94">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00444F94" w:rsidR="00B733A5" w:rsidP="00830115" w:rsidRDefault="001710BA" w14:paraId="7961BDAF" w14:textId="3B85FEFA">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1080"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
-[...6 lines deleted...]
-        <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">This indicator provides </w:t>
-      </w:r>
+      </w:pPr>
       <w:r w:rsidRPr="00444F94">
         <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>a count of travelers who, after being flagged for derogatory information during screening, were subject to one or more enforcement actions at an INL-supported border crossing point during the reporting period.</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidRPr="00444F94" w:rsidR="00637306" w:rsidP="00830115" w:rsidRDefault="00637306" w14:paraId="5FE024E7" w14:textId="77777777">
+        <w:t>% Flags resulting in a seizure</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00444F94" w:rsidR="00E64943" w:rsidP="00830115" w:rsidRDefault="00E64943" w14:paraId="630E916D" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="360"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00444F94" w:rsidR="00402F9C" w:rsidP="008B7412" w:rsidRDefault="00402F9C" w14:paraId="41FA908B" w14:textId="51D8039B">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="40"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Number_of_customs" w:id="101"/>
+      <w:bookmarkStart w:name="_Toc213847511" w:id="102"/>
+      <w:bookmarkEnd w:id="101"/>
+      <w:r w:rsidRPr="00444F94">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Number of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00444F94" w:rsidR="00023654">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B21FBA">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>physical</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00444F94">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> inspections</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00444F94" w:rsidR="00023654">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> events</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="102"/>
+    </w:p>
+    <w:p w:rsidRPr="00444F94" w:rsidR="001E0722" w:rsidP="00830115" w:rsidRDefault="00E56432" w14:paraId="2932FF81" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="720"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00444F94">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Definitions: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00444F94" w:rsidR="00E56432" w:rsidP="00830115" w:rsidRDefault="001E0722" w14:paraId="00AA667C" w14:textId="05800D50">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1080"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00444F94">
         <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Flagged traveler: Any traveler identified by a screening system or officer as potentially having derogatory information.</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidRPr="00444F94" w:rsidR="00A37887" w:rsidP="00830115" w:rsidRDefault="00637306" w14:paraId="79A31477" w14:textId="5FCB152F">
+        <w:t xml:space="preserve">The indicator provides a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00444F94" w:rsidR="00E56432">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">count of travelers, shipments, </w:t>
+      </w:r>
+      <w:r w:rsidR="00B21FBA">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">vehicles, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00444F94" w:rsidR="00E56432">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>or conveyances that undergo a physical or documentary inspection during the reporting period, regardless of whether they were flagged in advance.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00444F94" w:rsidR="001E0722" w:rsidP="00830115" w:rsidRDefault="00165956" w14:paraId="09DD230B" w14:textId="260D4EFD">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1080"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00444F94">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
-          <w:b/>
-          <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Enforcement action</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00444F94">
+        <w:t>“Inspection”: Any secondary or detailed check beyond routine primary processing. This can include physical examination (e.g., baggage search, container unloading</w:t>
+      </w:r>
+      <w:r w:rsidR="009C5363">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>: A documented legal, administrative, or operational measure taken in response to derogatory information that was confirmed or deemed actionable.</w:t>
-[...11 lines deleted...]
-        <w:textAlignment w:val="baseline"/>
+        <w:t>, vehicle inspection</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00444F94">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-[...22 lines deleted...]
-          <w:rStyle w:val="normaltextrun"/>
+        <w:t xml:space="preserve">), </w:t>
+      </w:r>
+      <w:r w:rsidR="00FD3599">
+        <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00444F94" w:rsidR="00D859D8">
+        <w:t xml:space="preserve">or </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00444F94">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Traveler refused admission into the country. May include immediate return to point of origin or airline responsibility to remove.</w:t>
-[...11 lines deleted...]
-        <w:textAlignment w:val="baseline"/>
+        <w:t>canine searches</w:t>
+      </w:r>
+      <w:r w:rsidR="00846E6D">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-[...277 lines deleted...]
-    <w:p w:rsidRPr="00444F94" w:rsidR="005E5732" w:rsidP="00830115" w:rsidRDefault="00FA2774" w14:paraId="09E94C25" w14:textId="77777777">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00444F94" w:rsidR="00165956" w:rsidP="00830115" w:rsidRDefault="00165956" w14:paraId="203D42EE" w14:textId="70B61AC9">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="720"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00444F94">
         <w:rPr>
-          <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Definition</w:t>
-[...111 lines deleted...]
-    <w:p w:rsidRPr="00444F94" w:rsidR="0085351D" w:rsidP="00830115" w:rsidRDefault="004645EC" w14:paraId="1BBBEC95" w14:textId="77777777">
+        <w:t>Verification: Should be documented through customs inspection logs, electronic border systems, or manual inspection reports.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00444F94" w:rsidR="00E127B9" w:rsidP="00830115" w:rsidRDefault="00E127B9" w14:paraId="648F2018" w14:textId="365F94E6">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="720"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00444F94">
         <w:rPr>
-          <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Definition</w:t>
-[...3 lines deleted...]
-          <w:rStyle w:val="normaltextrun"/>
+        <w:t>Examples:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00444F94" w:rsidR="00E127B9" w:rsidP="00830115" w:rsidRDefault="00E127B9" w14:paraId="2E45F77F" w14:textId="5E430268">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0"/>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00444F94">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A traveler referred to secondary inspection undergoes baggage screening → </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00444F94">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>1 inspection</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00444F94">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00444F94" w:rsidR="00E127B9" w:rsidP="00830115" w:rsidRDefault="00E127B9" w14:paraId="4D3491BC" w14:textId="7E3274F3">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00444F94">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A cargo container selected for random x-ray scanning → </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00444F94">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>1 inspection</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00444F94">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00444F94" w:rsidR="00E127B9" w:rsidP="00830115" w:rsidRDefault="00E127B9" w14:paraId="2DE3DDE6" w14:textId="6B6503AB">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00444F94">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A vehicle manually searched after an officer observes suspicious behavior → </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00444F94">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>1 inspection</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00444F94">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00444F94" w:rsidR="001710BA" w:rsidP="00830115" w:rsidRDefault="001710BA" w14:paraId="1B2781DC" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="720"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>:</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidRPr="00444F94" w:rsidR="0085351D" w:rsidP="00830115" w:rsidRDefault="004645EC" w14:paraId="4CB65E93" w14:textId="77777777">
+      </w:pPr>
+      <w:r w:rsidRPr="00444F94">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Related indicators (automatically calculated):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00444F94" w:rsidR="001710BA" w:rsidP="00830115" w:rsidRDefault="001710BA" w14:paraId="55ADA3D2" w14:textId="4A8204EB">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1080"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00444F94">
         <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>"Improved" means a case management system that has reduced the number of days required for a case to be dealt with by the appropriate actor within the system, whether it be going to trial or otherwise disposed of.</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidRPr="00444F94" w:rsidR="0085351D" w:rsidP="006E22DE" w:rsidRDefault="004645EC" w14:paraId="7EB9872F" w14:textId="086178E7">
+        <w:t>% Inspections resulting in a seizure</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00444F94" w:rsidR="001710BA" w:rsidP="006E22DE" w:rsidRDefault="001710BA" w14:paraId="62D77689" w14:textId="628F6958">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1080"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00444F94">
         <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Types of functional areas within case management systems include: controlling forms, establishing record control, case processing and record updating, scheduling case events, controlling and storing final records, and reporting management information.</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidRPr="00444F94" w:rsidR="00402F9C" w:rsidP="00830115" w:rsidRDefault="00BA3E4B" w14:paraId="63A68A73" w14:textId="5BDA19DD">
+        <w:t>% Flags resulting in an ins</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00444F94" w:rsidR="0084563A">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>pe</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00444F94">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ction</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00444F94" w:rsidR="00695176" w:rsidP="00695176" w:rsidRDefault="00695176" w14:paraId="0A09BF2A" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="1080"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00444F94" w:rsidR="005F5CDF" w:rsidP="008B7412" w:rsidRDefault="00187EDC" w14:paraId="7D236246" w14:textId="1605B990">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="40"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Number_of_seizure" w:id="103"/>
+      <w:bookmarkEnd w:id="103"/>
+      <w:r w:rsidRPr="00444F94">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Number of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00444F94" w:rsidR="0050004F">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>seizure events from inspections</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00444F94" w:rsidR="006F7697" w:rsidP="00DD405E" w:rsidRDefault="006F7697" w14:paraId="1E3EC58B" w14:textId="74AC8EC5">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00444F94">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The indicator </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00444F94" w:rsidR="009C1000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>provides a count of total quarterly seizure events from inspections.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00444F94" w:rsidR="00DD405E" w:rsidP="00DD405E" w:rsidRDefault="005F5CDF" w14:paraId="6A44D149" w14:textId="33DDA176">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00444F94">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Definitions</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00444F94">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00444F94" w:rsidR="00DD405E" w:rsidP="00DD405E" w:rsidRDefault="00DD405E" w14:paraId="1FA2641D" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0"/>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00444F94">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Seizure Event:  An occurrence during or </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00444F94">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>as a result of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00444F94">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> an inspection in which customs or border officials take possession of items because they are prohibited, restricted, undeclared, or otherwise in violation of laws or regulations.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00444F94" w:rsidR="00DD405E" w:rsidP="00DD405E" w:rsidRDefault="00DD405E" w14:paraId="0216F176" w14:textId="5517D271">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00444F94">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Inspection:  An official examination of people, goods, vehicles, or cargo by officials to verify declarations, enforce laws, and detect prohibited or restricted items. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00444F94" w:rsidR="00402F9C" w:rsidP="008B7412" w:rsidRDefault="3457E7A7" w14:paraId="2CAC2DC3" w14:textId="0EAF24A2">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="40"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc810523233" w:id="104"/>
+      <w:bookmarkStart w:name="_Toc213847486" w:id="105"/>
+      <w:bookmarkStart w:name="_Toc213847512" w:id="106"/>
+      <w:r w:rsidRPr="7E1D144E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Enforcement Operations</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="104"/>
+      <w:bookmarkEnd w:id="105"/>
+      <w:bookmarkEnd w:id="106"/>
+      <w:r w:rsidR="00A14D46">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and Arrests</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00444F94" w:rsidR="008B696D" w:rsidP="00830115" w:rsidRDefault="00505C55" w14:paraId="5A427ADC" w14:textId="79DD69D8">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_4.2_Number_of" w:id="107"/>
+      <w:bookmarkStart w:name="_Toc213847513" w:id="108"/>
+      <w:bookmarkEnd w:id="107"/>
+      <w:r w:rsidRPr="7E1D144E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>4.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7E1D144E" w:rsidR="2AFFB21D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7E1D144E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="7E1D144E" w:rsidR="0050004F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Number of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="7E1D144E" w:rsidR="00CF6B07">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7E1D144E" w:rsidR="005F5CDF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7E1D144E" w:rsidR="00D073E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ug production sites dismantled</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="108"/>
+    </w:p>
+    <w:p w:rsidRPr="00444F94" w:rsidR="00D073E5" w:rsidP="00830115" w:rsidRDefault="00D4507B" w14:paraId="76A43915" w14:textId="2524CA51">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00444F94">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Definitions</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00444F94">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00444F94" w:rsidR="00D4507B" w:rsidP="00830115" w:rsidRDefault="00BC34AD" w14:paraId="2D8905CF" w14:textId="2BC346B8">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1170"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00444F94">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>This indicator provides a count of facilities used for the illicit production, processing, or refinement of controlled substances that were rendered inoperable by law enforcement during the reporting period.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00444F94" w:rsidR="00BC34AD" w:rsidP="00830115" w:rsidRDefault="00617711" w14:paraId="04E58769" w14:textId="26DF711F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1170"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00444F94">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Drug production site: Any location where illicit drugs are cultivated, manufactured, processed, or refined. Includes clandestine laboratories, processing facilities, cultivation fields (e.g., coca, opium poppy, cannabis), or storage/precursor mixing areas directly used for production.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00444F94" w:rsidR="00617711" w:rsidP="00830115" w:rsidRDefault="2F0BEC76" w14:paraId="3E14D9EC" w14:textId="317C513F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1170"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="398E3E43">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Dismantled: Law enforcement action that results in the site being shut down and rendered incapable of continued production. This may involve seizure of equipment, destruction of infrastructure, or disabling of production capacity.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="398E3E43" w:rsidP="398E3E43" w:rsidRDefault="398E3E43" w14:paraId="3962A391" w14:textId="6AB4729B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1170"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="036BE9D3" w:rsidP="238A286E" w:rsidRDefault="036BE9D3" w14:paraId="743196F8" w14:textId="3E4366B0">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:name="_Number_of_mechanisms" w:id="130"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00444F94">
+      <w:bookmarkStart w:name="_4.2_Number_of_1" w:id="109"/>
+      <w:bookmarkEnd w:id="109"/>
+      <w:r w:rsidRPr="238A286E">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">7.3 </w:t>
-[...12 lines deleted...]
-    <w:p w:rsidRPr="00444F94" w:rsidR="00C80F19" w:rsidP="00830115" w:rsidRDefault="00C80F19" w14:paraId="65AEB432" w14:textId="77777777">
+        <w:t>4.2 Number of individuals extradited to the U.S.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="036BE9D3" w:rsidP="238A286E" w:rsidRDefault="036BE9D3" w14:paraId="0E794D46" w14:textId="750640B8">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="238A286E">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Definitions:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A608B5" w:rsidR="238A286E" w:rsidP="00A608B5" w:rsidRDefault="036BE9D3" w14:paraId="34D8D09F" w14:textId="05708E77">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="238A286E">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidRPr="238A286E">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>xtradition:  Extradition is the formal process by which one governing authority, such as a state or nation, surrenders an individual accused or convicted of a crime to another authority having jurisdiction over the offense.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00444F94" w:rsidR="00402F9C" w:rsidP="008B7412" w:rsidRDefault="036BE9D3" w14:paraId="67081F1D" w14:textId="48504E4F">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="40"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="238A286E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Investigations</w:t>
+      </w:r>
+      <w:r w:rsidR="001F125A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and Prosecutions</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="036BE9D3" w:rsidP="238A286E" w:rsidRDefault="036BE9D3" w14:paraId="0FF0E0ED" w14:textId="0A620C52">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_5.1_Number_of" w:id="110"/>
+      <w:bookmarkEnd w:id="110"/>
+      <w:r w:rsidRPr="238A286E">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>5.1 Number of investigative leads passed to U.S. law enforcement</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B36200" w:rsidP="238A286E" w:rsidRDefault="00B36200" w14:paraId="0B1AFABD" w14:textId="750640B8">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="238A286E">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Definitions:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00444F94" w:rsidR="00274489" w:rsidP="6AD522FB" w:rsidRDefault="55705F48" w14:paraId="551B13E2" w14:textId="64153A3E">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00444F94">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00444F94" w:rsidR="45513503">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>nvestigative lead</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00444F94">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>: Includes</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00444F94" w:rsidR="30DEE789">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00444F94">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>intelligence,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00444F94" w:rsidR="5F22F154">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> data,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00444F94">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or case files transmitted through formal or informal channels</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00444F94" w:rsidR="34858515">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> that directs law enforcement toward </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00444F94" w:rsidR="14F0A78C">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>a potential direction of inquiry</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00444F94">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. It must be substantive enough to relate to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00444F94" w:rsidR="6A58FB89">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">advance or result in an active </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00444F94">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>investigation (not just general liaison or routine stat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00444F94" w:rsidR="57AA07F2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>istics</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00444F94">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00444F94" w:rsidR="00402F9C" w:rsidP="006E22DE" w:rsidRDefault="55705F48" w14:paraId="18B2760E" w14:textId="7CADB313">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00444F94">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Active investigation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00444F94">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>: An inquiry formally opened by U.S. law enforcement with the purpose of developing evidence, identifying suspects, or building a case. Closed or completed investigations do not count.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00444F94" w:rsidR="001F125A" w:rsidP="001F125A" w:rsidRDefault="001F125A" w14:paraId="7E3BFE7E" w14:textId="731A9387">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00444F94">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>5.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00444F94">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Number of U.S. indictments resulting from INL-supported investigations</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00444F94" w:rsidR="001F125A" w:rsidP="001F125A" w:rsidRDefault="001F125A" w14:paraId="5E9F110C" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00444F94">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Definitions:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001F125A" w:rsidR="238A286E" w:rsidP="238A286E" w:rsidRDefault="001F125A" w14:paraId="5960AF14" w14:textId="47E86A42">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00444F94">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>U.S. indictment: Formal criminal charges filed in a U.S. court.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00444F94" w:rsidR="00402F9C" w:rsidP="008B7412" w:rsidRDefault="4A94BED5" w14:paraId="52F5F011" w14:textId="37414B42">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="40"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_5.3_Number_of" w:id="111"/>
+      <w:bookmarkStart w:name="_Toc280869807" w:id="112"/>
+      <w:bookmarkStart w:name="_Toc213847488" w:id="113"/>
+      <w:bookmarkStart w:name="_Toc213847516" w:id="114"/>
+      <w:bookmarkEnd w:id="111"/>
+      <w:r w:rsidRPr="00444F94">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Traveler Vetting and Screening Systems</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="112"/>
+      <w:bookmarkEnd w:id="113"/>
+      <w:bookmarkEnd w:id="114"/>
+    </w:p>
+    <w:p w:rsidRPr="00444F94" w:rsidR="00402F9C" w:rsidP="00830115" w:rsidRDefault="00BA3E4B" w14:paraId="4007AD05" w14:textId="4B83DB06">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Number_of_travelers" w:id="115"/>
+      <w:bookmarkStart w:name="_Toc213847517" w:id="116"/>
+      <w:bookmarkEnd w:id="115"/>
+      <w:r w:rsidRPr="00444F94">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6.1 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00444F94" w:rsidR="00402F9C">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Number of travelers screened at INL-supported border crossing points</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="116"/>
+    </w:p>
+    <w:p w:rsidRPr="00444F94" w:rsidR="00B72E34" w:rsidP="00830115" w:rsidRDefault="00B72E34" w14:paraId="7D7409C1" w14:textId="744EDBD6">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="720"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00444F94">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Definitions:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00444F94" w:rsidR="00B72E34" w:rsidP="00830115" w:rsidRDefault="00B72E34" w14:paraId="16061FD3" w14:textId="30340F4F">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="1080"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00444F94">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This indicator provides </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00444F94" w:rsidR="00733A30">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>a count of individual travelers whose identity and/or travel documents were checked against relevant watchlists, databases, or screening systems at INL-supported border crossing points during the reporting period.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00444F94" w:rsidR="003C5A5F" w:rsidP="00830115" w:rsidRDefault="5DD3FD26" w14:paraId="2CAD1021" w14:textId="595AA5F6">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1E2BE08D">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Traveler</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E2BE08D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>: Any person (citizen, resident, or foreign national) passing through a border control point. Each crossing counts as one screening event, even if the same person crosses multiple times.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00444F94" w:rsidR="003C5A5F" w:rsidP="00830115" w:rsidRDefault="003C5A5F" w14:paraId="06507F0F" w14:textId="4613B950">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00444F94">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Screened</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00444F94">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>: The traveler’s data (e.g., passport/ID, biometric data, passenger information) is processed through a screening or vetting system to verify identity, travel eligibility, or potential derogatory information.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00444F94" w:rsidR="00F5384F" w:rsidP="00830115" w:rsidRDefault="003C5A5F" w14:paraId="1496CFC0" w14:textId="56207837">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00444F94">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>INL-supported</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00444F94">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00444F94">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> The border crossing point uses infrastructure, systems, training, or equipment provided or funded in whole or in part by INL.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00444F94" w:rsidR="00F5384F" w:rsidP="00830115" w:rsidRDefault="00F5384F" w14:paraId="365DFA0B" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="360"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00444F94" w:rsidR="00402F9C" w:rsidP="00830115" w:rsidRDefault="00BA3E4B" w14:paraId="0185616D" w14:textId="1E39E5C8">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Number_of_travelers_1" w:id="117"/>
+      <w:bookmarkStart w:name="_Toc213847518" w:id="118"/>
+      <w:bookmarkEnd w:id="117"/>
+      <w:r w:rsidRPr="00444F94">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6.2 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00444F94" w:rsidR="00402F9C">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Number of travelers crossing at INL-supported border crossing points</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="118"/>
+    </w:p>
+    <w:p w:rsidRPr="00444F94" w:rsidR="008D0308" w:rsidP="00830115" w:rsidRDefault="008D0308" w14:paraId="0302927B" w14:textId="25BD3055">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="720"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00444F94">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Definitions:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00444F94" w:rsidR="008D0308" w:rsidP="1E2BE08D" w:rsidRDefault="7EDE1464" w14:paraId="5CFD7AA9" w14:textId="3416050D">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="1080"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1E2BE08D">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This indicator provides a count of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E2BE08D">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>individual travelers who enter or exit a country through border crossing points that receive INL assistance during the reporting period, regardless of whether they are screened.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00444F94" w:rsidR="005F1296" w:rsidP="1E2BE08D" w:rsidRDefault="7FECF25F" w14:paraId="6B200A1D" w14:textId="3F42556E">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1E2BE08D">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Traveler</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E2BE08D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>: Any person (citizen, resident, or foreign national) passing through a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E2BE08D" w:rsidR="55B266A9">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E2BE08D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>border control point. Each crossing counts as one screening event, even if the same person crosses multiple times.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00444F94" w:rsidR="005F1296" w:rsidP="1E2BE08D" w:rsidRDefault="7FECF25F" w14:paraId="512099C5" w14:textId="4188E221">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1E2BE08D">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Crossing</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E2BE08D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>: The act of entering or exiting a country through a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E2BE08D" w:rsidR="4871E234">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E2BE08D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>border control point.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00444F94" w:rsidR="008D0308" w:rsidP="00830115" w:rsidRDefault="005F1296" w14:paraId="4FC4D6CF" w14:textId="325191F4">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00444F94">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>INL-supported</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00444F94">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00444F94">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> The border crossing point uses infrastructure, systems, training, or equipment provided or funded in whole or in part by INL.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00444F94" w:rsidR="000104DB" w:rsidP="00830115" w:rsidRDefault="000104DB" w14:paraId="47A58443" w14:textId="58878153">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00444F94">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Related indicators</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00444F94" w:rsidR="00561784">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (automatically calculated)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00444F94">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00444F94" w:rsidR="000104DB" w:rsidP="00830115" w:rsidRDefault="000104DB" w14:paraId="48CF78EA" w14:textId="36B02648">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00444F94">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>% Travelers screened at INL-supported border crossing points</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00444F94" w:rsidR="00F5384F" w:rsidP="00830115" w:rsidRDefault="00F5384F" w14:paraId="3A37433F" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="360"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00444F94" w:rsidR="00402F9C" w:rsidP="00830115" w:rsidRDefault="00BA3E4B" w14:paraId="74F74672" w14:textId="55179253">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Number_of_travelers_2" w:id="119"/>
+      <w:bookmarkStart w:name="_Toc213847519" w:id="120"/>
+      <w:bookmarkEnd w:id="119"/>
+      <w:r w:rsidRPr="00444F94">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6.3 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00444F94" w:rsidR="00402F9C">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Number of travelers flagged for derogatory information</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="120"/>
+    </w:p>
+    <w:p w:rsidRPr="00444F94" w:rsidR="00A45E4D" w:rsidP="00830115" w:rsidRDefault="00A45E4D" w14:paraId="026016E6" w14:textId="5BB56123">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="720"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00444F94">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Definitions:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00444F94" w:rsidR="00A45E4D" w:rsidP="00830115" w:rsidRDefault="00A45E4D" w14:paraId="6C10FA50" w14:textId="4925ECA9">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="1080"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00444F94">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This indicator provides </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00444F94">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>a count of individual travelers identified during the screening process at border crossing points or through traveler-vetting systems as having derogatory information that warrants further review or action during the reporting period.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00444F94" w:rsidR="00366940" w:rsidP="1E2BE08D" w:rsidRDefault="4792326B" w14:paraId="2B11F2A4" w14:textId="299BE5E3">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1E2BE08D">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Traveler</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E2BE08D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>: Any person (citizen, resident, or foreign national) passing through a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E2BE08D" w:rsidR="22839D2F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E2BE08D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>border control point. Each crossing counts as one screening event, even if the same person crosses multiple times.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00444F94" w:rsidR="00366940" w:rsidP="00830115" w:rsidRDefault="00366940" w14:paraId="3DA62CD0" w14:textId="095DC503">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="1080"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00444F94">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Flagged: The traveler is matched (automatically or manually) against derogatory information during the screening process.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0017029D" w:rsidR="00450584" w:rsidP="0017029D" w:rsidRDefault="00366940" w14:paraId="000CBBCA" w14:textId="7C48669B">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="1080"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00444F94">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Derogatory information: Data indicating possible inadmissibility, ineligibility, or security/law enforcement concern. Examples: active arrest warrant, watchlist match, prior immigration violation, lost/stolen passport, involvement in transnational crime or terrorism.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00444F94" w:rsidR="00DB4774" w:rsidP="00830115" w:rsidRDefault="00DB4774" w14:paraId="38A19857" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="360"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Number_of_flagged" w:id="121"/>
+      <w:bookmarkEnd w:id="121"/>
+    </w:p>
+    <w:p w:rsidRPr="00444F94" w:rsidR="00402F9C" w:rsidP="00830115" w:rsidRDefault="00BA3E4B" w14:paraId="05A48EF2" w14:textId="21977017">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Number_of_flagged_2" w:id="122"/>
+      <w:bookmarkStart w:name="_Toc213847522" w:id="123"/>
+      <w:bookmarkEnd w:id="122"/>
+      <w:r w:rsidRPr="00444F94">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>6.</w:t>
+      </w:r>
+      <w:r w:rsidR="002D1FD5">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00444F94">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00444F94" w:rsidR="00402F9C">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Number of flagged travelers subject to an enforcement action (broken out in the following categories: Denial of entry, Detention, Arrest, Administrative action, Other)</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="123"/>
+    </w:p>
+    <w:p w:rsidRPr="00444F94" w:rsidR="00A37887" w:rsidP="00830115" w:rsidRDefault="00A37887" w14:paraId="04844FFE" w14:textId="2700EBA9">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="720"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00444F94">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Definitions:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00444F94" w:rsidR="00A37887" w:rsidP="00830115" w:rsidRDefault="00A37887" w14:paraId="42F11875" w14:textId="3E8E66BF">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="1080"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00444F94">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This indicator provides </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00444F94">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>a count of travelers who, after being flagged for derogatory information during screening, were subject to one or more enforcement actions at an INL-supported border crossing point during the reporting period.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00444F94" w:rsidR="00637306" w:rsidP="00830115" w:rsidRDefault="00637306" w14:paraId="5FE024E7" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="1080"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00444F94">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Flagged traveler: Any traveler identified by a screening system or officer as potentially having derogatory information.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00444F94" w:rsidR="00A37887" w:rsidP="00830115" w:rsidRDefault="00637306" w14:paraId="79A31477" w14:textId="5FCB152F">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="1080"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00444F94">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Enforcement action</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00444F94">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>: A documented legal, administrative, or operational measure taken in response to derogatory information that was confirmed or deemed actionable.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00444F94" w:rsidR="00637306" w:rsidP="00830115" w:rsidRDefault="00637306" w14:paraId="7D075058" w14:textId="2C36BD4C">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="1080"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00444F94">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Denial of Entry</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00444F94">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00444F94">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00444F94" w:rsidR="00D859D8">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Traveler refused admission into the country. May include immediate return to point of origin or airline responsibility to remove.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00444F94" w:rsidR="00D859D8" w:rsidP="00830115" w:rsidRDefault="00D859D8" w14:paraId="382A476F" w14:textId="765CE6E6">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="1080"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00444F94">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Detention</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00444F94">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00444F94">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00444F94">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Traveler temporarily held by border/security authorities for further questioning or investigation, without formal arrest.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00444F94" w:rsidR="00D859D8" w:rsidP="00830115" w:rsidRDefault="00D859D8" w14:paraId="6D3E6FE0" w14:textId="70EC39AF">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="1080"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00444F94">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Arrest</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00444F94">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00444F94">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00444F94">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Traveler taken into custody based on sufficient legal grounds (e.g., outstanding </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00444F94">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>warrant</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00444F94">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, smuggling offense, trafficking case).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00444F94" w:rsidR="00D859D8" w:rsidP="00830115" w:rsidRDefault="00D859D8" w14:paraId="00680033" w14:textId="69437B29">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="1080"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00444F94">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Administrative Action</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00444F94">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00444F94">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00444F94" w:rsidR="00CE4454">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Non-criminal measures such as visa cancellation, fine, order of removal, referral for deportation proceedings, or seizure of travel documents.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00444F94" w:rsidR="00CE4454" w:rsidP="00830115" w:rsidRDefault="00CE4454" w14:paraId="24F3E411" w14:textId="170F1ACB">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="1080"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00444F94">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Other</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00444F94">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00444F94">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00444F94">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Any enforcement action not captured in the above categories (e.g., referral to another agency, quarantine for public health reasons).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00444F94" w:rsidR="00402F9C" w:rsidP="008B7412" w:rsidRDefault="5AD0E493" w14:paraId="626C2957" w14:textId="306E6B73">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="40"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc1591490862" w:id="124"/>
+      <w:bookmarkStart w:name="_Toc213847489" w:id="125"/>
+      <w:bookmarkStart w:name="_Toc213847523" w:id="126"/>
+      <w:r w:rsidRPr="00444F94">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Other</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="124"/>
+      <w:bookmarkEnd w:id="125"/>
+      <w:bookmarkEnd w:id="126"/>
+    </w:p>
+    <w:p w:rsidRPr="00444F94" w:rsidR="00402F9C" w:rsidP="00830115" w:rsidRDefault="00BA3E4B" w14:paraId="637F9DF8" w14:textId="67D332A3">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Number_of_anti-corruption" w:id="127"/>
+      <w:bookmarkStart w:name="_Toc213847524" w:id="128"/>
+      <w:bookmarkEnd w:id="127"/>
+      <w:r w:rsidRPr="00444F94">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7.1 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00444F94" w:rsidR="00402F9C">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Number of anti-corruption measures proposed, adopted or implemented due, at least in part, to USG assistance, to include laws, policies, or procedures</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="128"/>
+    </w:p>
+    <w:p w:rsidRPr="00444F94" w:rsidR="005E5732" w:rsidP="00830115" w:rsidRDefault="00FA2774" w14:paraId="09E94C25" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="720"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00444F94">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Definition</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00444F94" w:rsidR="005E5732">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00444F94">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00444F94" w:rsidR="005E5732" w:rsidP="00830115" w:rsidRDefault="005E5732" w14:paraId="3415B5A6" w14:textId="7029AD46">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="1080"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00444F94">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>An anti-corruption measure is a change in law, policy, or procedure designed to prevent and/or combat (via law enforcement) the use of public power/resources for private gain. Laws, policies, and procedures that are counted as anti-corruption measures include but are not limited to preventative areas of culture and risk mitigation (e.g., ethics training, compliance systems, whistleblowing laws, procurement reform) and enforcement and pressure (e.g., criminalization of foreign bribery, asset recovery cooperation, establishment of prosecutorial authorities).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00444F94" w:rsidR="001C1CAF" w:rsidP="006E22DE" w:rsidRDefault="005E5732" w14:paraId="3CD7E8F6" w14:textId="12BD6473">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="1080"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00444F94">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>USG assistance can take the form of training, conferences/workshops, as well as technical assistance. Technical assistance can include consultancy/mentorship through individual meetings, virtual and/or in person, by a person or group that without which the measure would not have been proposed, adopted, or implemented.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00444F94" w:rsidR="00402F9C" w:rsidP="00830115" w:rsidRDefault="00BA3E4B" w14:paraId="31DC188C" w14:textId="272DC7CA">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Number_of_USG-assisted" w:id="129"/>
+      <w:bookmarkStart w:name="_Toc213847525" w:id="130"/>
+      <w:bookmarkEnd w:id="129"/>
+      <w:r w:rsidRPr="00444F94">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7.2 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00444F94" w:rsidR="00402F9C">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Number of USG-assisted courts with improved case management systems</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="130"/>
+    </w:p>
+    <w:p w:rsidRPr="00444F94" w:rsidR="0085351D" w:rsidP="00830115" w:rsidRDefault="004645EC" w14:paraId="1BBBEC95" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="720"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00444F94">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Definition</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00444F94" w:rsidR="001C1CAF">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00444F94" w:rsidR="0085351D" w:rsidP="00830115" w:rsidRDefault="004645EC" w14:paraId="4CB65E93" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="1080"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00444F94">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">"Improved" means a case management system that has reduced the number of days required for a case to be dealt with by the appropriate actor within the system, whether it </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00444F94">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>be</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00444F94">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> going to trial or otherwise disposed of.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00444F94" w:rsidR="0085351D" w:rsidP="006E22DE" w:rsidRDefault="004645EC" w14:paraId="7EB9872F" w14:textId="086178E7">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="1080"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00444F94">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Types of functional areas within case management systems </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00444F94">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>include:</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00444F94">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> controlling forms, establishing record control, case processing and record updating, scheduling case events, controlling and storing final records, and reporting management information.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00444F94" w:rsidR="00402F9C" w:rsidP="00830115" w:rsidRDefault="00BA3E4B" w14:paraId="63A68A73" w14:textId="5BDA19DD">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Number_of_mechanisms" w:id="131"/>
+      <w:bookmarkStart w:name="_Toc213847526" w:id="132"/>
+      <w:bookmarkEnd w:id="131"/>
+      <w:r w:rsidRPr="00444F94">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7.3 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00444F94" w:rsidR="00402F9C">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Number of mechanisms for external oversight of public resource use supported by USG assistance</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="132"/>
+    </w:p>
+    <w:p w:rsidRPr="00444F94" w:rsidR="00C80F19" w:rsidP="00830115" w:rsidRDefault="00C80F19" w14:paraId="65AEB432" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="810"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00444F94">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Definitions:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00444F94" w:rsidR="00C80F19" w:rsidP="00830115" w:rsidRDefault="00C80F19" w14:paraId="6189E577" w14:textId="7F11B9CC">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1080"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00444F94">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>“Mechanisms” are interventions or actions taken by parliaments, audit agencies, ombudsman, anti-corruption agencies, and non-governmental actors.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00444F94" w:rsidR="00402F9C" w:rsidP="00830115" w:rsidRDefault="00C80F19" w14:paraId="3563DBD9" w14:textId="160E625E">
+    <w:p w:rsidRPr="005A3D07" w:rsidR="00402F9C" w:rsidP="00830115" w:rsidRDefault="00C80F19" w14:paraId="3563DBD9" w14:textId="160E625E">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1080"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00444F94">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>“External oversight” refers to actions taken by those actors to monitor, disclose, highlight, discipline, investigate, or otherwise bring attention to public resource use in a particular country.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidRPr="00444F94" w:rsidR="00402F9C">
+    <w:p w:rsidRPr="00444F94" w:rsidR="005A3D07" w:rsidP="005A3D07" w:rsidRDefault="005A3D07" w14:paraId="5FB0114B" w14:textId="08880CA4">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_7.4_Number_of" w:id="133"/>
+      <w:bookmarkEnd w:id="133"/>
+      <w:r w:rsidRPr="00444F94">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>7.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00444F94">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Number of </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Vetted Unit personnel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006664F2" w:rsidP="006664F2" w:rsidRDefault="006664F2" w14:paraId="282687CA" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="810"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00444F94">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Definitions:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00451962" w:rsidR="005A3D07" w:rsidP="006664F2" w:rsidRDefault="006664F2" w14:paraId="4B9F318E" w14:textId="71EE34F3">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006664F2">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidR="00B44645">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vetted Unit” </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B44645" w:rsidR="00B44645">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>is defined as a law enforcement unit that receives background checks and screening by U.S. law enforcement to ensure they meet standards of integrity, human rights compliance, and reliability before receiving specialized training, equipment, or operational support.</w:t>
+      </w:r>
+      <w:r w:rsidR="00451962">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00451962" w:rsidP="02929D4A" w:rsidRDefault="00451962" w14:paraId="606760F6" w14:textId="62E97665">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="02929D4A">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>“Personnel” active members of the vetted unit.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="4A9CF792" w:rsidP="02929D4A" w:rsidRDefault="4A9CF792" w14:paraId="4AF29942" w14:textId="4BF3B6BA">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_7.5_Number_of" w:id="134"/>
+      <w:r w:rsidRPr="02929D4A">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>7.5 Number of ransomware disruptions or takedowns conducted by INL-supported units</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="134"/>
+    </w:p>
+    <w:p w:rsidR="4A9CF792" w:rsidP="02929D4A" w:rsidRDefault="4A9CF792" w14:paraId="2FE2EE02" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="810"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="39919929" w:rsidR="4A9CF792">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:eastAsia="游ゴシック Light" w:eastAsiaTheme="majorEastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Definitions:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="052977FB" w:rsidP="39919929" w:rsidRDefault="052977FB" w14:paraId="3D3DC199" w14:textId="056E4F38">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
+        <w:rPr>
+          <w:noProof w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="39919929" w:rsidR="052977FB">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>"Ransomware disruption or takedown" is defined as a law enforcement operation that significantly impairs or dismantles the ability of a ransomware actor or criminal organization to conduct ransomware attacks. Qualifying actions include the seizure or shutdown of servers, command-and-control infrastructure, leak sites, malware distribution systems, cryptocurrency payment infrastructure, or other operational assets. Joint international operations may be counted if an INL-supported unit played a substantive operational role.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="4A9CF792" w:rsidP="02929D4A" w:rsidRDefault="4A9CF792" w14:paraId="517EE7E6" w14:textId="30D057D4">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_7.6_Number_of" w:id="135"/>
+      <w:r w:rsidRPr="02929D4A">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7.6 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="02929D4A" w:rsidR="4FD8AEDD">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Number of scam centers dismantled by INL-supported units</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="135"/>
+    </w:p>
+    <w:p w:rsidR="4A9CF792" w:rsidP="02929D4A" w:rsidRDefault="4A9CF792" w14:paraId="610E19AA" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="810"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="02929D4A">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Definitions:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="695D3F7D" w:rsidP="02929D4A" w:rsidRDefault="695D3F7D" w14:paraId="5491BE37" w14:textId="532F9054">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="02929D4A">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>"Scam center" is defined as a physical or virtual facility, organization, or coordinated operation used to conduct cyber-enabled fraud schemes, including romance scams, investment fraud, cryptocurrency fraud, impersonation fraud, business email compromise, sextortion for financial gain, or similar fraudulent activities.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="695D3F7D" w:rsidP="39919929" w:rsidRDefault="695D3F7D" w14:paraId="3B6589C0" w14:textId="757205B1">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="39919929" w:rsidR="695D3F7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r w:rsidRPr="39919929" w:rsidR="695D3F7D">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Dismantled" is defined as a law enforcement action that permanently or substantially disrupts the scam center's operations through arrests, closure of facilities, seizure of equipment, or disruption of online infrastructure.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0F01DC77" w:rsidP="02929D4A" w:rsidRDefault="0F01DC77" w14:paraId="0D93A8AD" w14:textId="17AA7353">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_7.7_Number_of" w:id="136"/>
+      <w:r w:rsidRPr="02929D4A">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>7.7 Number of ransomware arrests by INL-supported units</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="136"/>
+    </w:p>
+    <w:p w:rsidR="0F01DC77" w:rsidP="02929D4A" w:rsidRDefault="0F01DC77" w14:paraId="56CB02D8" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="810"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="02929D4A">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Definitions:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0F01DC77" w:rsidP="02929D4A" w:rsidRDefault="0F01DC77" w14:paraId="1530E28F" w14:textId="5DA63EE0">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="02929D4A">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>"Ransomware arrest" is defined as the lawful detention of an individual suspected of participating in ransomware-related criminal activity, including ransomware deployment, malware development, initial access brokerage, extortion, laundering of ransomware proceeds, or operation of supporting criminal infrastructure.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0F01DC77" w:rsidP="02929D4A" w:rsidRDefault="0F01DC77" w14:paraId="355A36EE" w14:textId="025AB011">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_7.8_Number_of" w:id="137"/>
+      <w:r w:rsidRPr="02929D4A">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7.8 Number of ransomware </w:t>
+      </w:r>
+      <w:r w:rsidRPr="02929D4A" w:rsidR="01641704">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>defendants</w:t>
+      </w:r>
+      <w:r w:rsidRPr="02929D4A">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> convicted</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="137"/>
+    </w:p>
+    <w:p w:rsidR="0F01DC77" w:rsidP="02929D4A" w:rsidRDefault="0F01DC77" w14:paraId="736BC08D" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="810"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="02929D4A">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Definitions:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="61B839EC" w:rsidP="02929D4A" w:rsidRDefault="61B839EC" w14:paraId="209C36C8" w14:textId="0C2E5846">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="02929D4A">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A </w:t>
+      </w:r>
+      <w:r w:rsidRPr="02929D4A" w:rsidR="0F01DC77">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r w:rsidRPr="02929D4A" w:rsidR="450CD701">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="02929D4A" w:rsidR="0F01DC77">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ansomware</w:t>
+      </w:r>
+      <w:r w:rsidRPr="02929D4A" w:rsidR="17B2FF69">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> con</w:t>
+      </w:r>
+      <w:r w:rsidRPr="02929D4A" w:rsidR="0F01DC77">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">viction" is defined as an individual found guilty by a court </w:t>
+      </w:r>
+      <w:r w:rsidRPr="02929D4A" w:rsidR="7DC78B90">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">of law </w:t>
+      </w:r>
+      <w:r w:rsidRPr="02929D4A" w:rsidR="0F01DC77">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>or who has entered a guilty plea accepted by the court, for one or more ransomware-related criminal offenses.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="3BDB6359" w:rsidP="02929D4A" w:rsidRDefault="3BDB6359" w14:paraId="2FA4DA90" w14:textId="2BBAAF0E">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_7.9_Number_of" w:id="138"/>
+      <w:r w:rsidRPr="02929D4A">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>7.9 Number of cyber-enabled fraud arrests by INL-supported units</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="138"/>
+    </w:p>
+    <w:p w:rsidR="3BDB6359" w:rsidP="02929D4A" w:rsidRDefault="3BDB6359" w14:paraId="79BABD81" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="810"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="02929D4A">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Definitions:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="3BDB6359" w:rsidP="02929D4A" w:rsidRDefault="3BDB6359" w14:paraId="1EF220BD" w14:textId="52D263C8">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="02929D4A">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">"Cyber-enabled fraud arrest" is defined as the lawful detention of an individual suspected of committing or facilitating fraud </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="02929D4A">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>through the use of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="02929D4A">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> information and communications technologies. This includes offenses such as romance scams, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="02929D4A" w:rsidR="38AA37C5">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sextortion, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="02929D4A">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>investment fraud, cryptocurrency fraud, impersonation fraud, business email compromise, and similar schemes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="3BDB6359" w:rsidP="02929D4A" w:rsidRDefault="3BDB6359" w14:paraId="272AAF7B" w14:textId="4FE57598">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_7.10_Number_of" w:id="139"/>
+      <w:r w:rsidRPr="02929D4A">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>7.10 Number of cyber-enabled fraud defendants convicted</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="139"/>
+    </w:p>
+    <w:p w:rsidR="3BDB6359" w:rsidP="02929D4A" w:rsidRDefault="3BDB6359" w14:paraId="0196D24B" w14:textId="47DFF9FF">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="810"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="02929D4A">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Definitions:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0E0E1A62" w:rsidP="02929D4A" w:rsidRDefault="0E0E1A62" w14:paraId="2490279A" w14:textId="55D4AC70">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="02929D4A">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>A “cyber-enabled fraud conviction" is defined as an individual found guilty by a court of law, or who has entered a guilty plea accepted by the court, for one or more cyber-enabled fraud offenses.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="02929D4A" w:rsidP="02929D4A" w:rsidRDefault="02929D4A" w14:paraId="7DE9F246" w14:textId="628D2388">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="02929D4A">
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:w="12240" w:h="15840" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="009869F5" w:rsidP="00A763A3" w:rsidRDefault="009869F5" w14:paraId="0CDA3472" w14:textId="77777777">
+    <w:p w:rsidR="004E55E5" w:rsidP="00A763A3" w:rsidRDefault="004E55E5" w14:paraId="014D7448" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="009869F5" w:rsidP="00A763A3" w:rsidRDefault="009869F5" w14:paraId="5D6A2CDC" w14:textId="77777777">
+    <w:p w:rsidR="004E55E5" w:rsidP="00A763A3" w:rsidRDefault="004E55E5" w14:paraId="2F819798" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -31953,51 +33493,51 @@
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Yu Gothic">
     <w:altName w:val="游ゴシック"/>
     <w:panose1 w:val="020B0400000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-1424940743"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:noProof/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w:rsidRPr="006D5CED" w:rsidR="00A763A3" w:rsidRDefault="00A763A3" w14:paraId="2FF2490D" w14:textId="4456EB2F">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:jc w:val="right"/>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
@@ -32035,76 +33575,76 @@
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidRPr="006D5CED">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:noProof/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w:rsidR="00A763A3" w:rsidRDefault="00A763A3" w14:paraId="2CC2D5DE" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="009869F5" w:rsidP="00A763A3" w:rsidRDefault="009869F5" w14:paraId="20975F7A" w14:textId="77777777">
+    <w:p w:rsidR="004E55E5" w:rsidP="00A763A3" w:rsidRDefault="004E55E5" w14:paraId="0A259DA1" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="009869F5" w:rsidP="00A763A3" w:rsidRDefault="009869F5" w14:paraId="4B2641B1" w14:textId="77777777">
+    <w:p w:rsidR="004E55E5" w:rsidP="00A763A3" w:rsidRDefault="004E55E5" w14:paraId="50FC22E1" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="01A24248"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="237E2380"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -35120,50 +36660,163 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5B59CC57"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="16A89402"/>
+    <w:lvl w:ilvl="0" w:tplc="7366B3C0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="738E9666">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="6BB8F01A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="B17EA076">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="5C00EDF2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="01C8AB18">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="6A32774C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="1F74F7BC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="73AC2A8C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5D845566"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="03C64682"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -35232,51 +36885,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5E1523F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="88C09B4A"/>
     <w:lvl w:ilvl="0" w:tplc="04090013">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -35318,51 +36971,164 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="64A304DE"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="94923DA8"/>
+    <w:lvl w:ilvl="0" w:tplc="E2FEC88A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="14B0E18E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="844CD4A0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="8F8426BC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="6BDAF6E0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="B9F8DF8A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="398C413A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="D87467AA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="53264552">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6E160AF2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B3EE427C"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
@@ -35431,51 +37197,51 @@
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="71517933"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F60E106E"/>
     <w:lvl w:ilvl="0" w:tplc="04090013">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -35517,51 +37283,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="72F60D54"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9BD83728"/>
     <w:lvl w:ilvl="0" w:tplc="D3BC744E">
       <w:start w:val="10"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -35606,51 +37372,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="77F6647D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="DD7A1AE4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -35755,51 +37521,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="79214B9A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="92B47144"/>
     <w:lvl w:ilvl="0" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
@@ -35868,51 +37634,51 @@
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7BB21C7C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CA1C2E88"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
@@ -35981,51 +37747,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7E85086D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="03C64682"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -36094,51 +37860,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7EBC526A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4686DA5A"/>
     <w:lvl w:ilvl="0" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
@@ -36207,162 +37973,168 @@
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="460806651">
+  <w:num w:numId="1" w16cid:durableId="1274435036">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="77480480">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="460806651">
     <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1717654426">
+  <w:num w:numId="4" w16cid:durableId="1717654426">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="2094281295">
+  <w:num w:numId="5" w16cid:durableId="2094281295">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="997533887">
+  <w:num w:numId="6" w16cid:durableId="997533887">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1491020561">
+  <w:num w:numId="7" w16cid:durableId="1491020561">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="306014868">
+  <w:num w:numId="8" w16cid:durableId="306014868">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="433407466">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1773935254">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="15424417">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="505293806">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="2034189022">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="1445462422">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="1869680672">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="2137403222">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="541941311">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="2022392035">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="333531958">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="156265984">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="1867137886">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="2096591409">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="1015350222">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="127208703">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="591859784">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="53552933">
     <w:abstractNumId w:val="33"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="433407466">
-    <w:abstractNumId w:val="25"/>
+  <w:num w:numId="27" w16cid:durableId="2119595930">
+    <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="1773935254">
-    <w:abstractNumId w:val="8"/>
+  <w:num w:numId="28" w16cid:durableId="1408111115">
+    <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="15424417">
-    <w:abstractNumId w:val="0"/>
+  <w:num w:numId="29" w16cid:durableId="1432122749">
+    <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="505293806">
-    <w:abstractNumId w:val="9"/>
+  <w:num w:numId="30" w16cid:durableId="1580215715">
+    <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="2034189022">
-    <w:abstractNumId w:val="35"/>
+  <w:num w:numId="31" w16cid:durableId="368841316">
+    <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="12" w16cid:durableId="1445462422">
-[...17 lines deleted...]
-  <w:num w:numId="18" w16cid:durableId="156265984">
+  <w:num w:numId="32" w16cid:durableId="738944970">
     <w:abstractNumId w:val="34"/>
   </w:num>
-  <w:num w:numId="19" w16cid:durableId="1867137886">
-    <w:abstractNumId w:val="37"/>
+  <w:num w:numId="33" w16cid:durableId="2633989">
+    <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="20" w16cid:durableId="2096591409">
-    <w:abstractNumId w:val="4"/>
+  <w:num w:numId="34" w16cid:durableId="1028527494">
+    <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="21" w16cid:durableId="1015350222">
-    <w:abstractNumId w:val="5"/>
+  <w:num w:numId="35" w16cid:durableId="2096702025">
+    <w:abstractNumId w:val="38"/>
   </w:num>
-  <w:num w:numId="22" w16cid:durableId="127208703">
+  <w:num w:numId="36" w16cid:durableId="752429528">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="37" w16cid:durableId="390737853">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="38" w16cid:durableId="571887956">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="39" w16cid:durableId="2115897406">
     <w:abstractNumId w:val="29"/>
   </w:num>
-  <w:num w:numId="23" w16cid:durableId="591859784">
-[...44 lines deleted...]
-  <w:num w:numId="38" w16cid:durableId="1104157537">
+  <w:num w:numId="40" w16cid:durableId="1104157537">
     <w:abstractNumId w:val="13"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="dirty"/>
   <w:trackRevisions w:val="false"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -36394,50 +38166,51 @@
     <w:rsid w:val="00030A6C"/>
     <w:rsid w:val="000318E0"/>
     <w:rsid w:val="00032015"/>
     <w:rsid w:val="000330C0"/>
     <w:rsid w:val="000349D5"/>
     <w:rsid w:val="00034F41"/>
     <w:rsid w:val="00034FCC"/>
     <w:rsid w:val="00037430"/>
     <w:rsid w:val="00037D3F"/>
     <w:rsid w:val="00037EA2"/>
     <w:rsid w:val="00043972"/>
     <w:rsid w:val="0004447C"/>
     <w:rsid w:val="0004745C"/>
     <w:rsid w:val="000509C8"/>
     <w:rsid w:val="00052E31"/>
     <w:rsid w:val="0005425C"/>
     <w:rsid w:val="00057E88"/>
     <w:rsid w:val="00060A33"/>
     <w:rsid w:val="000619B1"/>
     <w:rsid w:val="00066B89"/>
     <w:rsid w:val="00070614"/>
     <w:rsid w:val="00074012"/>
     <w:rsid w:val="0007501A"/>
     <w:rsid w:val="0008237A"/>
     <w:rsid w:val="000829D8"/>
+    <w:rsid w:val="000833EF"/>
     <w:rsid w:val="000860C9"/>
     <w:rsid w:val="00086498"/>
     <w:rsid w:val="00087B35"/>
     <w:rsid w:val="00093FDC"/>
     <w:rsid w:val="0009445B"/>
     <w:rsid w:val="00094AE8"/>
     <w:rsid w:val="0009524A"/>
     <w:rsid w:val="00097848"/>
     <w:rsid w:val="000A1C49"/>
     <w:rsid w:val="000A2D18"/>
     <w:rsid w:val="000A659A"/>
     <w:rsid w:val="000A6EFB"/>
     <w:rsid w:val="000A6FC2"/>
     <w:rsid w:val="000B3E67"/>
     <w:rsid w:val="000B6D66"/>
     <w:rsid w:val="000B75AC"/>
     <w:rsid w:val="000C0F00"/>
     <w:rsid w:val="000C2961"/>
     <w:rsid w:val="000C2F3D"/>
     <w:rsid w:val="000C39B5"/>
     <w:rsid w:val="000D09B0"/>
     <w:rsid w:val="000D1E68"/>
     <w:rsid w:val="000D4896"/>
     <w:rsid w:val="000D55D2"/>
     <w:rsid w:val="000D55EB"/>
@@ -36475,82 +38248,86 @@
     <w:rsid w:val="0014307B"/>
     <w:rsid w:val="001439CB"/>
     <w:rsid w:val="001456DC"/>
     <w:rsid w:val="00147036"/>
     <w:rsid w:val="00147290"/>
     <w:rsid w:val="00151817"/>
     <w:rsid w:val="00151A9E"/>
     <w:rsid w:val="001523BE"/>
     <w:rsid w:val="00153735"/>
     <w:rsid w:val="001554DD"/>
     <w:rsid w:val="00157FA2"/>
     <w:rsid w:val="00160125"/>
     <w:rsid w:val="00160BC7"/>
     <w:rsid w:val="0016329D"/>
     <w:rsid w:val="00165956"/>
     <w:rsid w:val="0017029D"/>
     <w:rsid w:val="001710BA"/>
     <w:rsid w:val="00176C58"/>
     <w:rsid w:val="00180A6E"/>
     <w:rsid w:val="0018115F"/>
     <w:rsid w:val="00184BED"/>
     <w:rsid w:val="001872D5"/>
     <w:rsid w:val="00187EDC"/>
     <w:rsid w:val="00190118"/>
     <w:rsid w:val="00192F02"/>
+    <w:rsid w:val="00195EB7"/>
     <w:rsid w:val="001A3DF8"/>
     <w:rsid w:val="001A5054"/>
     <w:rsid w:val="001A7487"/>
     <w:rsid w:val="001B133A"/>
     <w:rsid w:val="001B3239"/>
     <w:rsid w:val="001B35AB"/>
     <w:rsid w:val="001B4F15"/>
     <w:rsid w:val="001B7892"/>
     <w:rsid w:val="001C0950"/>
     <w:rsid w:val="001C1CAF"/>
     <w:rsid w:val="001C26E3"/>
     <w:rsid w:val="001D28A5"/>
     <w:rsid w:val="001D5DBC"/>
     <w:rsid w:val="001D6E3C"/>
     <w:rsid w:val="001D720B"/>
     <w:rsid w:val="001E0134"/>
     <w:rsid w:val="001E0722"/>
     <w:rsid w:val="001E172D"/>
     <w:rsid w:val="001E4035"/>
     <w:rsid w:val="001F09A8"/>
     <w:rsid w:val="001F125A"/>
+    <w:rsid w:val="001F163E"/>
     <w:rsid w:val="001F3C58"/>
+    <w:rsid w:val="001F45D2"/>
     <w:rsid w:val="001F58A0"/>
     <w:rsid w:val="001F5DAA"/>
     <w:rsid w:val="001F7DB7"/>
     <w:rsid w:val="002013CD"/>
     <w:rsid w:val="00203E50"/>
     <w:rsid w:val="00204233"/>
     <w:rsid w:val="002044C2"/>
     <w:rsid w:val="002069A3"/>
     <w:rsid w:val="00207756"/>
     <w:rsid w:val="00207BC8"/>
+    <w:rsid w:val="0021071B"/>
     <w:rsid w:val="00210BAE"/>
     <w:rsid w:val="00213850"/>
     <w:rsid w:val="0021677B"/>
     <w:rsid w:val="00216C61"/>
     <w:rsid w:val="0022107F"/>
     <w:rsid w:val="002247B9"/>
     <w:rsid w:val="00225415"/>
     <w:rsid w:val="00227519"/>
     <w:rsid w:val="00227AB8"/>
     <w:rsid w:val="002304C6"/>
     <w:rsid w:val="00234225"/>
     <w:rsid w:val="00234EC2"/>
     <w:rsid w:val="002406CB"/>
     <w:rsid w:val="0024086E"/>
     <w:rsid w:val="00241F28"/>
     <w:rsid w:val="00243FA6"/>
     <w:rsid w:val="00246C80"/>
     <w:rsid w:val="002473A2"/>
     <w:rsid w:val="0024795B"/>
     <w:rsid w:val="00247C2E"/>
     <w:rsid w:val="00251E6E"/>
     <w:rsid w:val="00252581"/>
     <w:rsid w:val="0025654F"/>
     <w:rsid w:val="002575FA"/>
     <w:rsid w:val="00260B84"/>
@@ -36575,286 +38352,308 @@
     <w:rsid w:val="002A21FE"/>
     <w:rsid w:val="002A3552"/>
     <w:rsid w:val="002A367C"/>
     <w:rsid w:val="002A45A6"/>
     <w:rsid w:val="002A4AA2"/>
     <w:rsid w:val="002B05F4"/>
     <w:rsid w:val="002B3D28"/>
     <w:rsid w:val="002C11E8"/>
     <w:rsid w:val="002C2163"/>
     <w:rsid w:val="002C229D"/>
     <w:rsid w:val="002C4054"/>
     <w:rsid w:val="002C5AAC"/>
     <w:rsid w:val="002D1FD5"/>
     <w:rsid w:val="002D255D"/>
     <w:rsid w:val="002D3485"/>
     <w:rsid w:val="002D471D"/>
     <w:rsid w:val="002D51CE"/>
     <w:rsid w:val="002E0160"/>
     <w:rsid w:val="002E3C08"/>
     <w:rsid w:val="002E5D8E"/>
     <w:rsid w:val="002F0CBD"/>
     <w:rsid w:val="002F1A47"/>
     <w:rsid w:val="002F283D"/>
     <w:rsid w:val="002F3A56"/>
     <w:rsid w:val="002F6C2C"/>
+    <w:rsid w:val="00300741"/>
+    <w:rsid w:val="003023E3"/>
     <w:rsid w:val="00302C1F"/>
     <w:rsid w:val="0030326E"/>
     <w:rsid w:val="003039EB"/>
     <w:rsid w:val="00305D32"/>
     <w:rsid w:val="00306E45"/>
     <w:rsid w:val="00307035"/>
     <w:rsid w:val="00307292"/>
+    <w:rsid w:val="0031073D"/>
     <w:rsid w:val="003155B3"/>
     <w:rsid w:val="00316817"/>
     <w:rsid w:val="003170F3"/>
     <w:rsid w:val="00317383"/>
     <w:rsid w:val="003176D0"/>
     <w:rsid w:val="00324971"/>
     <w:rsid w:val="00325D0A"/>
     <w:rsid w:val="003263B6"/>
     <w:rsid w:val="0032793D"/>
     <w:rsid w:val="00330408"/>
     <w:rsid w:val="00332834"/>
     <w:rsid w:val="0033457D"/>
     <w:rsid w:val="00335278"/>
     <w:rsid w:val="003371C6"/>
     <w:rsid w:val="00337EBC"/>
     <w:rsid w:val="00343D6F"/>
     <w:rsid w:val="00346079"/>
     <w:rsid w:val="0034751F"/>
     <w:rsid w:val="003513DB"/>
     <w:rsid w:val="003522EA"/>
+    <w:rsid w:val="00352D65"/>
     <w:rsid w:val="00356CC4"/>
     <w:rsid w:val="0036284A"/>
+    <w:rsid w:val="00363053"/>
     <w:rsid w:val="00363F03"/>
     <w:rsid w:val="00364B6D"/>
     <w:rsid w:val="00365B2B"/>
     <w:rsid w:val="00366940"/>
     <w:rsid w:val="00367434"/>
     <w:rsid w:val="00370217"/>
     <w:rsid w:val="0037050D"/>
     <w:rsid w:val="00372F28"/>
     <w:rsid w:val="00376FCD"/>
     <w:rsid w:val="003773F0"/>
     <w:rsid w:val="00377A75"/>
     <w:rsid w:val="00383639"/>
+    <w:rsid w:val="00383646"/>
     <w:rsid w:val="0038368B"/>
     <w:rsid w:val="003856F9"/>
     <w:rsid w:val="00385EBF"/>
     <w:rsid w:val="00386D72"/>
     <w:rsid w:val="00394226"/>
+    <w:rsid w:val="00395716"/>
     <w:rsid w:val="00396FCF"/>
     <w:rsid w:val="003975DC"/>
     <w:rsid w:val="003A078F"/>
     <w:rsid w:val="003A0B5F"/>
     <w:rsid w:val="003A2423"/>
     <w:rsid w:val="003A2BB1"/>
     <w:rsid w:val="003A6C33"/>
     <w:rsid w:val="003A7173"/>
     <w:rsid w:val="003B024C"/>
     <w:rsid w:val="003B422F"/>
     <w:rsid w:val="003B6F9A"/>
     <w:rsid w:val="003B734A"/>
     <w:rsid w:val="003B7AFC"/>
     <w:rsid w:val="003C3EDA"/>
     <w:rsid w:val="003C51C8"/>
     <w:rsid w:val="003C56FD"/>
     <w:rsid w:val="003C5A5F"/>
     <w:rsid w:val="003C604D"/>
     <w:rsid w:val="003D0744"/>
     <w:rsid w:val="003D12FD"/>
     <w:rsid w:val="003D3B96"/>
+    <w:rsid w:val="003D51C5"/>
     <w:rsid w:val="003E3B87"/>
     <w:rsid w:val="003E43DE"/>
     <w:rsid w:val="003E4A78"/>
     <w:rsid w:val="003E5C4B"/>
     <w:rsid w:val="003E6B6C"/>
     <w:rsid w:val="003F08C8"/>
     <w:rsid w:val="003F1569"/>
     <w:rsid w:val="003F2C8F"/>
     <w:rsid w:val="003F6F81"/>
     <w:rsid w:val="004004CD"/>
     <w:rsid w:val="00400EB8"/>
     <w:rsid w:val="004012A3"/>
     <w:rsid w:val="00402F9C"/>
     <w:rsid w:val="00402FAB"/>
     <w:rsid w:val="004045F1"/>
     <w:rsid w:val="004046B3"/>
     <w:rsid w:val="00407FBC"/>
     <w:rsid w:val="00413A1D"/>
     <w:rsid w:val="00413C38"/>
     <w:rsid w:val="0041656A"/>
     <w:rsid w:val="00416937"/>
     <w:rsid w:val="00416C68"/>
     <w:rsid w:val="00420C09"/>
     <w:rsid w:val="0042353A"/>
     <w:rsid w:val="00425480"/>
+    <w:rsid w:val="00425BF0"/>
     <w:rsid w:val="0042717B"/>
+    <w:rsid w:val="00430391"/>
     <w:rsid w:val="0043076A"/>
     <w:rsid w:val="00437EAF"/>
     <w:rsid w:val="00444F94"/>
     <w:rsid w:val="0044648C"/>
     <w:rsid w:val="00446E9C"/>
     <w:rsid w:val="00447F2A"/>
     <w:rsid w:val="0044EC2E"/>
+    <w:rsid w:val="00450473"/>
     <w:rsid w:val="00450584"/>
     <w:rsid w:val="0045109B"/>
+    <w:rsid w:val="00451962"/>
     <w:rsid w:val="00452A2C"/>
     <w:rsid w:val="00454099"/>
     <w:rsid w:val="004542FC"/>
     <w:rsid w:val="00455D7D"/>
     <w:rsid w:val="00456175"/>
     <w:rsid w:val="00456487"/>
     <w:rsid w:val="00457273"/>
     <w:rsid w:val="00457894"/>
     <w:rsid w:val="004608DA"/>
     <w:rsid w:val="00462577"/>
     <w:rsid w:val="00462E0F"/>
     <w:rsid w:val="00462F2B"/>
     <w:rsid w:val="004645EC"/>
     <w:rsid w:val="00466928"/>
     <w:rsid w:val="00466B6F"/>
     <w:rsid w:val="00466D1E"/>
     <w:rsid w:val="00475698"/>
     <w:rsid w:val="00476895"/>
     <w:rsid w:val="004819FA"/>
     <w:rsid w:val="00482895"/>
     <w:rsid w:val="00484CC1"/>
     <w:rsid w:val="0048625A"/>
     <w:rsid w:val="00487B06"/>
     <w:rsid w:val="00490D11"/>
     <w:rsid w:val="0049100C"/>
     <w:rsid w:val="0049347F"/>
     <w:rsid w:val="004960EA"/>
     <w:rsid w:val="004A1FE4"/>
     <w:rsid w:val="004A36DE"/>
     <w:rsid w:val="004B30FC"/>
     <w:rsid w:val="004B4369"/>
     <w:rsid w:val="004C0ABB"/>
     <w:rsid w:val="004C0FE3"/>
     <w:rsid w:val="004C11BC"/>
     <w:rsid w:val="004C3306"/>
     <w:rsid w:val="004C49D7"/>
     <w:rsid w:val="004C6D37"/>
+    <w:rsid w:val="004D0DF2"/>
     <w:rsid w:val="004D1448"/>
     <w:rsid w:val="004D1720"/>
     <w:rsid w:val="004E2D88"/>
     <w:rsid w:val="004E3BC1"/>
     <w:rsid w:val="004E4CE5"/>
+    <w:rsid w:val="004E55E5"/>
     <w:rsid w:val="004E56A1"/>
     <w:rsid w:val="004E72BE"/>
     <w:rsid w:val="004E7C0C"/>
     <w:rsid w:val="004E7C60"/>
     <w:rsid w:val="004F0725"/>
     <w:rsid w:val="004F0FA5"/>
     <w:rsid w:val="004F1026"/>
     <w:rsid w:val="004F1034"/>
     <w:rsid w:val="004F1892"/>
     <w:rsid w:val="004F2C1E"/>
     <w:rsid w:val="004F3E53"/>
     <w:rsid w:val="004F4055"/>
     <w:rsid w:val="004F6A1B"/>
     <w:rsid w:val="004F7B4D"/>
     <w:rsid w:val="0050004F"/>
     <w:rsid w:val="0050465C"/>
     <w:rsid w:val="00505C55"/>
     <w:rsid w:val="005073AF"/>
     <w:rsid w:val="00507A19"/>
+    <w:rsid w:val="005112AD"/>
     <w:rsid w:val="00512EA1"/>
     <w:rsid w:val="005130BB"/>
     <w:rsid w:val="00515FD2"/>
     <w:rsid w:val="005169B5"/>
     <w:rsid w:val="00517D9A"/>
     <w:rsid w:val="00521924"/>
     <w:rsid w:val="00523966"/>
     <w:rsid w:val="00523E04"/>
     <w:rsid w:val="0052494E"/>
     <w:rsid w:val="00527869"/>
     <w:rsid w:val="005303EE"/>
     <w:rsid w:val="005316CD"/>
     <w:rsid w:val="00532C63"/>
     <w:rsid w:val="00532EEE"/>
     <w:rsid w:val="00534B63"/>
     <w:rsid w:val="005359DA"/>
     <w:rsid w:val="00536A81"/>
     <w:rsid w:val="005402E4"/>
     <w:rsid w:val="00541DF0"/>
     <w:rsid w:val="00542008"/>
     <w:rsid w:val="00544820"/>
     <w:rsid w:val="005453FF"/>
     <w:rsid w:val="005457C8"/>
     <w:rsid w:val="0054599E"/>
+    <w:rsid w:val="00554714"/>
     <w:rsid w:val="005603DF"/>
     <w:rsid w:val="00561784"/>
     <w:rsid w:val="005620FA"/>
     <w:rsid w:val="0056313A"/>
     <w:rsid w:val="00563518"/>
     <w:rsid w:val="00563EE9"/>
     <w:rsid w:val="00566161"/>
     <w:rsid w:val="00566BB5"/>
     <w:rsid w:val="005672CD"/>
     <w:rsid w:val="00567315"/>
     <w:rsid w:val="005716AF"/>
     <w:rsid w:val="00575106"/>
     <w:rsid w:val="00575DC2"/>
+    <w:rsid w:val="00576039"/>
     <w:rsid w:val="00576B87"/>
     <w:rsid w:val="00576D3D"/>
     <w:rsid w:val="005776A8"/>
     <w:rsid w:val="00580D38"/>
     <w:rsid w:val="0058152C"/>
     <w:rsid w:val="00582574"/>
     <w:rsid w:val="005826BE"/>
     <w:rsid w:val="00593476"/>
     <w:rsid w:val="00594786"/>
     <w:rsid w:val="005951A9"/>
     <w:rsid w:val="00596A54"/>
     <w:rsid w:val="005A04F5"/>
     <w:rsid w:val="005A10B8"/>
     <w:rsid w:val="005A1ECA"/>
     <w:rsid w:val="005A2615"/>
+    <w:rsid w:val="005A3D07"/>
     <w:rsid w:val="005A440F"/>
     <w:rsid w:val="005A6541"/>
     <w:rsid w:val="005A7281"/>
     <w:rsid w:val="005A7698"/>
     <w:rsid w:val="005A7A9B"/>
     <w:rsid w:val="005B59B2"/>
     <w:rsid w:val="005B5E7D"/>
     <w:rsid w:val="005B77E0"/>
     <w:rsid w:val="005B7E4A"/>
     <w:rsid w:val="005C0231"/>
     <w:rsid w:val="005C0B6B"/>
     <w:rsid w:val="005C0DC1"/>
     <w:rsid w:val="005C1B78"/>
     <w:rsid w:val="005C30E0"/>
     <w:rsid w:val="005C3477"/>
+    <w:rsid w:val="005C3DA3"/>
     <w:rsid w:val="005C670D"/>
     <w:rsid w:val="005D1867"/>
+    <w:rsid w:val="005D2D17"/>
+    <w:rsid w:val="005D4702"/>
     <w:rsid w:val="005D6D8F"/>
     <w:rsid w:val="005E2384"/>
     <w:rsid w:val="005E3B6D"/>
     <w:rsid w:val="005E3F2A"/>
+    <w:rsid w:val="005E54F2"/>
     <w:rsid w:val="005E5732"/>
     <w:rsid w:val="005E64B7"/>
     <w:rsid w:val="005F0676"/>
     <w:rsid w:val="005F1296"/>
     <w:rsid w:val="005F2DCF"/>
     <w:rsid w:val="005F3B5C"/>
     <w:rsid w:val="005F3E6E"/>
     <w:rsid w:val="005F4916"/>
     <w:rsid w:val="005F4BF6"/>
     <w:rsid w:val="005F5CDF"/>
     <w:rsid w:val="005F6DDA"/>
     <w:rsid w:val="005F70D7"/>
     <w:rsid w:val="006011CF"/>
     <w:rsid w:val="0060194C"/>
     <w:rsid w:val="006025C3"/>
     <w:rsid w:val="00602A0A"/>
     <w:rsid w:val="00602F02"/>
     <w:rsid w:val="00603032"/>
     <w:rsid w:val="00606453"/>
     <w:rsid w:val="0060645A"/>
     <w:rsid w:val="00606B98"/>
     <w:rsid w:val="006120E1"/>
     <w:rsid w:val="006133FE"/>
     <w:rsid w:val="00615DAD"/>
     <w:rsid w:val="006164A8"/>
@@ -36865,533 +38664,557 @@
     <w:rsid w:val="00622E78"/>
     <w:rsid w:val="0062306C"/>
     <w:rsid w:val="00623DD9"/>
     <w:rsid w:val="006251E1"/>
     <w:rsid w:val="00632847"/>
     <w:rsid w:val="00635EF7"/>
     <w:rsid w:val="00637306"/>
     <w:rsid w:val="006401C1"/>
     <w:rsid w:val="006405DF"/>
     <w:rsid w:val="00641C97"/>
     <w:rsid w:val="006436ED"/>
     <w:rsid w:val="006440B0"/>
     <w:rsid w:val="00646002"/>
     <w:rsid w:val="0064693C"/>
     <w:rsid w:val="00646FD0"/>
     <w:rsid w:val="00650076"/>
     <w:rsid w:val="00650217"/>
     <w:rsid w:val="00651891"/>
     <w:rsid w:val="00652895"/>
     <w:rsid w:val="00653344"/>
     <w:rsid w:val="00653755"/>
     <w:rsid w:val="006544BB"/>
     <w:rsid w:val="006553E1"/>
     <w:rsid w:val="00664B91"/>
     <w:rsid w:val="00665413"/>
+    <w:rsid w:val="006664F2"/>
     <w:rsid w:val="00672AC4"/>
     <w:rsid w:val="00673F0D"/>
     <w:rsid w:val="00674577"/>
     <w:rsid w:val="00676CEB"/>
     <w:rsid w:val="006853F7"/>
     <w:rsid w:val="0068603C"/>
     <w:rsid w:val="00686AE1"/>
     <w:rsid w:val="00691848"/>
     <w:rsid w:val="00691972"/>
     <w:rsid w:val="006927B3"/>
     <w:rsid w:val="00695176"/>
     <w:rsid w:val="00697CF1"/>
     <w:rsid w:val="006A0222"/>
     <w:rsid w:val="006A0953"/>
     <w:rsid w:val="006A3224"/>
     <w:rsid w:val="006A3B8A"/>
     <w:rsid w:val="006A7697"/>
     <w:rsid w:val="006A7C9A"/>
     <w:rsid w:val="006B1AE6"/>
     <w:rsid w:val="006B60C0"/>
     <w:rsid w:val="006B69B2"/>
     <w:rsid w:val="006C1411"/>
     <w:rsid w:val="006C2B4C"/>
     <w:rsid w:val="006C4DE8"/>
     <w:rsid w:val="006C5357"/>
+    <w:rsid w:val="006C5A3B"/>
     <w:rsid w:val="006C5A96"/>
     <w:rsid w:val="006C5ACD"/>
     <w:rsid w:val="006C621E"/>
     <w:rsid w:val="006C7299"/>
     <w:rsid w:val="006C7E95"/>
     <w:rsid w:val="006D0E91"/>
     <w:rsid w:val="006D0F3B"/>
     <w:rsid w:val="006D106A"/>
     <w:rsid w:val="006D426C"/>
     <w:rsid w:val="006D4C9E"/>
     <w:rsid w:val="006D5CED"/>
     <w:rsid w:val="006D5D90"/>
     <w:rsid w:val="006D5EFE"/>
     <w:rsid w:val="006D6178"/>
     <w:rsid w:val="006E0778"/>
     <w:rsid w:val="006E0C96"/>
     <w:rsid w:val="006E1426"/>
     <w:rsid w:val="006E1989"/>
     <w:rsid w:val="006E22DE"/>
     <w:rsid w:val="006E55BC"/>
     <w:rsid w:val="006E6C5F"/>
     <w:rsid w:val="006EA65D"/>
     <w:rsid w:val="006F04DC"/>
     <w:rsid w:val="006F1599"/>
     <w:rsid w:val="006F430C"/>
     <w:rsid w:val="006F7697"/>
     <w:rsid w:val="007007BE"/>
     <w:rsid w:val="007012C4"/>
     <w:rsid w:val="00701D1F"/>
+    <w:rsid w:val="00702CEF"/>
     <w:rsid w:val="007040EE"/>
     <w:rsid w:val="00705661"/>
     <w:rsid w:val="00706020"/>
     <w:rsid w:val="00706B6A"/>
     <w:rsid w:val="0071021B"/>
     <w:rsid w:val="007165DB"/>
     <w:rsid w:val="00716B48"/>
     <w:rsid w:val="007178E8"/>
     <w:rsid w:val="00724CEF"/>
     <w:rsid w:val="007262EE"/>
     <w:rsid w:val="00726574"/>
     <w:rsid w:val="00727416"/>
     <w:rsid w:val="00730F5C"/>
     <w:rsid w:val="007314F8"/>
     <w:rsid w:val="00733A30"/>
     <w:rsid w:val="00734183"/>
     <w:rsid w:val="00734969"/>
     <w:rsid w:val="00734C6C"/>
     <w:rsid w:val="00736E7A"/>
+    <w:rsid w:val="007375D3"/>
     <w:rsid w:val="007429D7"/>
     <w:rsid w:val="00743B1C"/>
     <w:rsid w:val="00744D9A"/>
     <w:rsid w:val="00745378"/>
     <w:rsid w:val="00746D00"/>
+    <w:rsid w:val="00747089"/>
     <w:rsid w:val="007509BE"/>
     <w:rsid w:val="00750B08"/>
     <w:rsid w:val="007512B6"/>
     <w:rsid w:val="00755821"/>
     <w:rsid w:val="00756118"/>
     <w:rsid w:val="007565EA"/>
     <w:rsid w:val="00760337"/>
+    <w:rsid w:val="00761589"/>
+    <w:rsid w:val="00761B81"/>
     <w:rsid w:val="007654AD"/>
     <w:rsid w:val="00765600"/>
     <w:rsid w:val="00765859"/>
     <w:rsid w:val="00765C96"/>
     <w:rsid w:val="00766196"/>
     <w:rsid w:val="00766F5C"/>
     <w:rsid w:val="00767BEE"/>
     <w:rsid w:val="00767FCD"/>
     <w:rsid w:val="00770598"/>
     <w:rsid w:val="00771B1C"/>
     <w:rsid w:val="00773996"/>
     <w:rsid w:val="00777E6B"/>
     <w:rsid w:val="0078154E"/>
     <w:rsid w:val="007819CA"/>
     <w:rsid w:val="00783232"/>
     <w:rsid w:val="00787355"/>
     <w:rsid w:val="00787711"/>
     <w:rsid w:val="00791F37"/>
     <w:rsid w:val="00792D69"/>
     <w:rsid w:val="00793CD0"/>
     <w:rsid w:val="00794FCE"/>
     <w:rsid w:val="0079571D"/>
     <w:rsid w:val="007974D5"/>
     <w:rsid w:val="007B0B63"/>
     <w:rsid w:val="007B1714"/>
     <w:rsid w:val="007B3140"/>
     <w:rsid w:val="007B3227"/>
     <w:rsid w:val="007B3748"/>
     <w:rsid w:val="007B5E77"/>
     <w:rsid w:val="007B79BE"/>
     <w:rsid w:val="007B7E4E"/>
     <w:rsid w:val="007C118D"/>
     <w:rsid w:val="007C1793"/>
     <w:rsid w:val="007C2F4E"/>
     <w:rsid w:val="007C3A2C"/>
     <w:rsid w:val="007C5BA7"/>
     <w:rsid w:val="007C5C8F"/>
     <w:rsid w:val="007C5F15"/>
     <w:rsid w:val="007C7A14"/>
     <w:rsid w:val="007D1ED0"/>
     <w:rsid w:val="007D230B"/>
     <w:rsid w:val="007D54AB"/>
     <w:rsid w:val="007D61B8"/>
+    <w:rsid w:val="007D6582"/>
     <w:rsid w:val="007E0804"/>
     <w:rsid w:val="007E276E"/>
     <w:rsid w:val="007E3BF8"/>
     <w:rsid w:val="007E6715"/>
     <w:rsid w:val="007E68F8"/>
     <w:rsid w:val="007E7AF6"/>
     <w:rsid w:val="007F053F"/>
     <w:rsid w:val="007F24F0"/>
     <w:rsid w:val="007F57AE"/>
     <w:rsid w:val="007F5DB5"/>
     <w:rsid w:val="007F657E"/>
     <w:rsid w:val="00800464"/>
     <w:rsid w:val="00802239"/>
     <w:rsid w:val="0080306C"/>
     <w:rsid w:val="00803B1C"/>
     <w:rsid w:val="008045F2"/>
     <w:rsid w:val="00805199"/>
     <w:rsid w:val="0080548E"/>
     <w:rsid w:val="00806B91"/>
     <w:rsid w:val="00810922"/>
+    <w:rsid w:val="00810EAE"/>
     <w:rsid w:val="0081199E"/>
     <w:rsid w:val="00811BB3"/>
+    <w:rsid w:val="00812E9D"/>
     <w:rsid w:val="00813077"/>
     <w:rsid w:val="008146E0"/>
     <w:rsid w:val="00816748"/>
     <w:rsid w:val="00816B5D"/>
     <w:rsid w:val="008246BA"/>
     <w:rsid w:val="008249D9"/>
     <w:rsid w:val="008265B8"/>
     <w:rsid w:val="00830115"/>
     <w:rsid w:val="00831F2B"/>
     <w:rsid w:val="00832A06"/>
     <w:rsid w:val="0083330F"/>
     <w:rsid w:val="00834CAB"/>
     <w:rsid w:val="00836757"/>
     <w:rsid w:val="00840537"/>
     <w:rsid w:val="0084379D"/>
     <w:rsid w:val="0084563A"/>
+    <w:rsid w:val="00846E6D"/>
     <w:rsid w:val="00847886"/>
     <w:rsid w:val="00851DC0"/>
     <w:rsid w:val="0085351D"/>
     <w:rsid w:val="0085542D"/>
     <w:rsid w:val="00855C88"/>
     <w:rsid w:val="0086169B"/>
     <w:rsid w:val="00864E11"/>
     <w:rsid w:val="008662DE"/>
     <w:rsid w:val="0087080A"/>
     <w:rsid w:val="008720CF"/>
     <w:rsid w:val="00872980"/>
     <w:rsid w:val="00872D3F"/>
     <w:rsid w:val="00873060"/>
     <w:rsid w:val="00873F06"/>
     <w:rsid w:val="008757B1"/>
     <w:rsid w:val="008846AA"/>
     <w:rsid w:val="00884FAC"/>
     <w:rsid w:val="00886493"/>
     <w:rsid w:val="00886EFE"/>
     <w:rsid w:val="00890F66"/>
     <w:rsid w:val="0089455F"/>
     <w:rsid w:val="008966FA"/>
     <w:rsid w:val="00896AE1"/>
     <w:rsid w:val="008979D3"/>
     <w:rsid w:val="008A1073"/>
     <w:rsid w:val="008A13EB"/>
     <w:rsid w:val="008A3024"/>
     <w:rsid w:val="008A71AB"/>
+    <w:rsid w:val="008B1764"/>
     <w:rsid w:val="008B2524"/>
     <w:rsid w:val="008B420E"/>
     <w:rsid w:val="008B4FA3"/>
     <w:rsid w:val="008B696D"/>
     <w:rsid w:val="008B7412"/>
     <w:rsid w:val="008C0824"/>
     <w:rsid w:val="008C0E4B"/>
     <w:rsid w:val="008C2BEA"/>
     <w:rsid w:val="008C5235"/>
     <w:rsid w:val="008C67FA"/>
     <w:rsid w:val="008C7D35"/>
     <w:rsid w:val="008D0308"/>
     <w:rsid w:val="008D2778"/>
     <w:rsid w:val="008D2EF3"/>
     <w:rsid w:val="008D41D2"/>
     <w:rsid w:val="008D6A85"/>
     <w:rsid w:val="008D6A9D"/>
     <w:rsid w:val="008E004E"/>
     <w:rsid w:val="008E060C"/>
     <w:rsid w:val="008E0924"/>
     <w:rsid w:val="008E2152"/>
     <w:rsid w:val="008E3786"/>
     <w:rsid w:val="008E4280"/>
     <w:rsid w:val="008F011D"/>
     <w:rsid w:val="008F1CA0"/>
     <w:rsid w:val="008F2C03"/>
     <w:rsid w:val="008F3115"/>
+    <w:rsid w:val="008F4439"/>
     <w:rsid w:val="008F490C"/>
     <w:rsid w:val="008F4935"/>
     <w:rsid w:val="008F5377"/>
     <w:rsid w:val="008F6A8D"/>
     <w:rsid w:val="0090228F"/>
     <w:rsid w:val="00902450"/>
     <w:rsid w:val="00902BCD"/>
     <w:rsid w:val="009033CF"/>
     <w:rsid w:val="00905F64"/>
     <w:rsid w:val="00905F90"/>
     <w:rsid w:val="009063A7"/>
     <w:rsid w:val="009073C5"/>
     <w:rsid w:val="00911745"/>
     <w:rsid w:val="009139D7"/>
     <w:rsid w:val="00915094"/>
     <w:rsid w:val="00917659"/>
     <w:rsid w:val="009205F8"/>
     <w:rsid w:val="00922D63"/>
     <w:rsid w:val="00924C86"/>
     <w:rsid w:val="00924E30"/>
     <w:rsid w:val="00925737"/>
     <w:rsid w:val="009257A2"/>
     <w:rsid w:val="00925F5F"/>
     <w:rsid w:val="00926520"/>
     <w:rsid w:val="00927246"/>
     <w:rsid w:val="0093025E"/>
     <w:rsid w:val="009327F8"/>
     <w:rsid w:val="00932F56"/>
     <w:rsid w:val="00935BF9"/>
     <w:rsid w:val="00936349"/>
     <w:rsid w:val="0094137B"/>
     <w:rsid w:val="009414FF"/>
     <w:rsid w:val="0094238E"/>
     <w:rsid w:val="009441D3"/>
     <w:rsid w:val="009479F7"/>
     <w:rsid w:val="009501A6"/>
     <w:rsid w:val="0095174B"/>
     <w:rsid w:val="00953B38"/>
     <w:rsid w:val="00955D5F"/>
     <w:rsid w:val="00956076"/>
     <w:rsid w:val="00956476"/>
     <w:rsid w:val="00957B2D"/>
+    <w:rsid w:val="009601FA"/>
     <w:rsid w:val="009604DA"/>
     <w:rsid w:val="00963307"/>
     <w:rsid w:val="0096713F"/>
     <w:rsid w:val="009703D5"/>
     <w:rsid w:val="00973D12"/>
     <w:rsid w:val="00976675"/>
     <w:rsid w:val="00977D3F"/>
     <w:rsid w:val="00977FB5"/>
     <w:rsid w:val="009821BD"/>
     <w:rsid w:val="00982434"/>
     <w:rsid w:val="0098294A"/>
     <w:rsid w:val="009839AF"/>
     <w:rsid w:val="00985D40"/>
     <w:rsid w:val="009869F5"/>
     <w:rsid w:val="00991491"/>
     <w:rsid w:val="009927FF"/>
     <w:rsid w:val="00996D8C"/>
     <w:rsid w:val="009A189C"/>
     <w:rsid w:val="009A18ED"/>
     <w:rsid w:val="009A2973"/>
     <w:rsid w:val="009A29F3"/>
     <w:rsid w:val="009A4B04"/>
     <w:rsid w:val="009A5E48"/>
     <w:rsid w:val="009A79E0"/>
     <w:rsid w:val="009B066E"/>
     <w:rsid w:val="009B1A33"/>
     <w:rsid w:val="009B4755"/>
     <w:rsid w:val="009B4FA8"/>
     <w:rsid w:val="009B5138"/>
     <w:rsid w:val="009B63C3"/>
+    <w:rsid w:val="009B7D71"/>
     <w:rsid w:val="009B7E1D"/>
     <w:rsid w:val="009C1000"/>
     <w:rsid w:val="009C2BC8"/>
     <w:rsid w:val="009C4368"/>
     <w:rsid w:val="009C4537"/>
     <w:rsid w:val="009C4992"/>
+    <w:rsid w:val="009C5363"/>
     <w:rsid w:val="009C7184"/>
     <w:rsid w:val="009D31DD"/>
     <w:rsid w:val="009D71C0"/>
     <w:rsid w:val="009D729F"/>
     <w:rsid w:val="009D7F2C"/>
     <w:rsid w:val="009E112B"/>
     <w:rsid w:val="009E3044"/>
     <w:rsid w:val="009E4296"/>
     <w:rsid w:val="009E49C2"/>
     <w:rsid w:val="009E4E3E"/>
     <w:rsid w:val="009E71D1"/>
     <w:rsid w:val="009F082E"/>
     <w:rsid w:val="009F1758"/>
     <w:rsid w:val="009F2D82"/>
     <w:rsid w:val="009F3F03"/>
     <w:rsid w:val="009F5BD0"/>
     <w:rsid w:val="009F684C"/>
     <w:rsid w:val="009F6995"/>
     <w:rsid w:val="009F69BD"/>
     <w:rsid w:val="009F7BA1"/>
     <w:rsid w:val="009F7CF6"/>
     <w:rsid w:val="00A0167F"/>
     <w:rsid w:val="00A0345A"/>
     <w:rsid w:val="00A058B0"/>
     <w:rsid w:val="00A05EFA"/>
     <w:rsid w:val="00A07116"/>
     <w:rsid w:val="00A079B6"/>
     <w:rsid w:val="00A133E3"/>
     <w:rsid w:val="00A14D46"/>
     <w:rsid w:val="00A14ED1"/>
+    <w:rsid w:val="00A17825"/>
     <w:rsid w:val="00A17E10"/>
     <w:rsid w:val="00A20518"/>
     <w:rsid w:val="00A213DC"/>
     <w:rsid w:val="00A21530"/>
     <w:rsid w:val="00A22E5D"/>
     <w:rsid w:val="00A22FF5"/>
     <w:rsid w:val="00A27AD3"/>
     <w:rsid w:val="00A27F4F"/>
     <w:rsid w:val="00A30010"/>
     <w:rsid w:val="00A327E5"/>
     <w:rsid w:val="00A360D3"/>
     <w:rsid w:val="00A366CF"/>
     <w:rsid w:val="00A36BBD"/>
     <w:rsid w:val="00A37887"/>
     <w:rsid w:val="00A4145A"/>
     <w:rsid w:val="00A43735"/>
     <w:rsid w:val="00A43EE7"/>
     <w:rsid w:val="00A446DB"/>
     <w:rsid w:val="00A450D0"/>
     <w:rsid w:val="00A4564A"/>
     <w:rsid w:val="00A45A6D"/>
     <w:rsid w:val="00A45E4D"/>
     <w:rsid w:val="00A46152"/>
     <w:rsid w:val="00A46865"/>
     <w:rsid w:val="00A47A88"/>
     <w:rsid w:val="00A5036D"/>
     <w:rsid w:val="00A5234F"/>
     <w:rsid w:val="00A608B5"/>
     <w:rsid w:val="00A60B9E"/>
     <w:rsid w:val="00A623F2"/>
     <w:rsid w:val="00A62496"/>
+    <w:rsid w:val="00A66639"/>
     <w:rsid w:val="00A714BC"/>
     <w:rsid w:val="00A71AAD"/>
     <w:rsid w:val="00A72A26"/>
     <w:rsid w:val="00A737C6"/>
     <w:rsid w:val="00A762EC"/>
     <w:rsid w:val="00A763A3"/>
     <w:rsid w:val="00A8011D"/>
     <w:rsid w:val="00A83061"/>
     <w:rsid w:val="00A834F6"/>
     <w:rsid w:val="00A83973"/>
     <w:rsid w:val="00A8679B"/>
     <w:rsid w:val="00A913DD"/>
     <w:rsid w:val="00A95450"/>
     <w:rsid w:val="00A957F6"/>
+    <w:rsid w:val="00AA4989"/>
     <w:rsid w:val="00AA5577"/>
     <w:rsid w:val="00AA7A6B"/>
     <w:rsid w:val="00AB27D9"/>
     <w:rsid w:val="00AB4C8A"/>
     <w:rsid w:val="00AC38EC"/>
     <w:rsid w:val="00AC56DB"/>
     <w:rsid w:val="00AC67B3"/>
     <w:rsid w:val="00AC6DCE"/>
     <w:rsid w:val="00AC7404"/>
     <w:rsid w:val="00AC78F1"/>
     <w:rsid w:val="00AD01A1"/>
     <w:rsid w:val="00AD2167"/>
     <w:rsid w:val="00AD377B"/>
     <w:rsid w:val="00AD413C"/>
     <w:rsid w:val="00AD4F44"/>
     <w:rsid w:val="00AD7771"/>
     <w:rsid w:val="00AE0488"/>
     <w:rsid w:val="00AE06EE"/>
     <w:rsid w:val="00AE1004"/>
     <w:rsid w:val="00AE20B6"/>
     <w:rsid w:val="00AF2646"/>
     <w:rsid w:val="00AF326E"/>
     <w:rsid w:val="00AF6F9F"/>
     <w:rsid w:val="00AF7232"/>
     <w:rsid w:val="00AF77E2"/>
     <w:rsid w:val="00B0072E"/>
     <w:rsid w:val="00B06133"/>
     <w:rsid w:val="00B06DE7"/>
     <w:rsid w:val="00B11961"/>
     <w:rsid w:val="00B13CE8"/>
     <w:rsid w:val="00B1469E"/>
     <w:rsid w:val="00B15302"/>
     <w:rsid w:val="00B1618B"/>
     <w:rsid w:val="00B20363"/>
+    <w:rsid w:val="00B21FBA"/>
     <w:rsid w:val="00B25245"/>
     <w:rsid w:val="00B26D92"/>
     <w:rsid w:val="00B279DE"/>
     <w:rsid w:val="00B27C57"/>
     <w:rsid w:val="00B27FA6"/>
     <w:rsid w:val="00B31172"/>
+    <w:rsid w:val="00B33A05"/>
     <w:rsid w:val="00B34451"/>
     <w:rsid w:val="00B35A74"/>
     <w:rsid w:val="00B36200"/>
     <w:rsid w:val="00B36AE1"/>
     <w:rsid w:val="00B370BA"/>
     <w:rsid w:val="00B37660"/>
     <w:rsid w:val="00B4035F"/>
+    <w:rsid w:val="00B44645"/>
     <w:rsid w:val="00B51499"/>
     <w:rsid w:val="00B53505"/>
     <w:rsid w:val="00B541F4"/>
     <w:rsid w:val="00B553F0"/>
     <w:rsid w:val="00B60314"/>
     <w:rsid w:val="00B62F35"/>
     <w:rsid w:val="00B636DF"/>
     <w:rsid w:val="00B66D98"/>
     <w:rsid w:val="00B7018A"/>
     <w:rsid w:val="00B70D26"/>
     <w:rsid w:val="00B71697"/>
     <w:rsid w:val="00B72E34"/>
     <w:rsid w:val="00B733A5"/>
     <w:rsid w:val="00B73408"/>
     <w:rsid w:val="00B73910"/>
     <w:rsid w:val="00B749D2"/>
     <w:rsid w:val="00B74D2C"/>
     <w:rsid w:val="00B77A58"/>
     <w:rsid w:val="00B80472"/>
     <w:rsid w:val="00B825ED"/>
     <w:rsid w:val="00B82B0C"/>
     <w:rsid w:val="00B82F89"/>
     <w:rsid w:val="00B84C62"/>
     <w:rsid w:val="00B86284"/>
     <w:rsid w:val="00B9027A"/>
     <w:rsid w:val="00B90418"/>
     <w:rsid w:val="00B91515"/>
     <w:rsid w:val="00B9533C"/>
     <w:rsid w:val="00B95BEA"/>
     <w:rsid w:val="00BA072D"/>
     <w:rsid w:val="00BA3E4B"/>
     <w:rsid w:val="00BA429C"/>
     <w:rsid w:val="00BA62B4"/>
     <w:rsid w:val="00BA7E29"/>
     <w:rsid w:val="00BB0ED2"/>
     <w:rsid w:val="00BB6D71"/>
     <w:rsid w:val="00BB7DDA"/>
     <w:rsid w:val="00BC0EEB"/>
     <w:rsid w:val="00BC2172"/>
     <w:rsid w:val="00BC2345"/>
     <w:rsid w:val="00BC34AD"/>
     <w:rsid w:val="00BC4325"/>
     <w:rsid w:val="00BC511B"/>
     <w:rsid w:val="00BC5F31"/>
+    <w:rsid w:val="00BC754E"/>
     <w:rsid w:val="00BD0AD4"/>
     <w:rsid w:val="00BD4DC8"/>
     <w:rsid w:val="00BD5138"/>
     <w:rsid w:val="00BD766D"/>
     <w:rsid w:val="00BE0C1A"/>
     <w:rsid w:val="00BE3082"/>
     <w:rsid w:val="00BE3F22"/>
     <w:rsid w:val="00BE46CB"/>
     <w:rsid w:val="00BE484D"/>
     <w:rsid w:val="00BF09D7"/>
     <w:rsid w:val="00BF1028"/>
     <w:rsid w:val="00BF19BC"/>
     <w:rsid w:val="00BF1CF9"/>
     <w:rsid w:val="00BF258B"/>
     <w:rsid w:val="00BF5550"/>
     <w:rsid w:val="00BF6224"/>
     <w:rsid w:val="00BF7860"/>
     <w:rsid w:val="00C0032C"/>
+    <w:rsid w:val="00C00350"/>
     <w:rsid w:val="00C028C9"/>
     <w:rsid w:val="00C03A73"/>
     <w:rsid w:val="00C04A7A"/>
     <w:rsid w:val="00C0566F"/>
     <w:rsid w:val="00C05D05"/>
     <w:rsid w:val="00C142A5"/>
     <w:rsid w:val="00C14585"/>
     <w:rsid w:val="00C1514F"/>
     <w:rsid w:val="00C159AD"/>
     <w:rsid w:val="00C201C5"/>
     <w:rsid w:val="00C213C3"/>
     <w:rsid w:val="00C24C4D"/>
     <w:rsid w:val="00C27C10"/>
     <w:rsid w:val="00C2872E"/>
     <w:rsid w:val="00C31DC5"/>
     <w:rsid w:val="00C33BAF"/>
     <w:rsid w:val="00C33FBB"/>
     <w:rsid w:val="00C34510"/>
     <w:rsid w:val="00C3521C"/>
     <w:rsid w:val="00C36896"/>
     <w:rsid w:val="00C40C4A"/>
     <w:rsid w:val="00C41EF8"/>
     <w:rsid w:val="00C42F49"/>
     <w:rsid w:val="00C500FB"/>
     <w:rsid w:val="00C553A4"/>
@@ -37452,143 +39275,150 @@
     <w:rsid w:val="00CE4454"/>
     <w:rsid w:val="00CE52C0"/>
     <w:rsid w:val="00CE796E"/>
     <w:rsid w:val="00CF0433"/>
     <w:rsid w:val="00CF0A1D"/>
     <w:rsid w:val="00CF3A4A"/>
     <w:rsid w:val="00CF405D"/>
     <w:rsid w:val="00CF48D4"/>
     <w:rsid w:val="00CF5548"/>
     <w:rsid w:val="00CF62F3"/>
     <w:rsid w:val="00CF6B07"/>
     <w:rsid w:val="00CF7D65"/>
     <w:rsid w:val="00CF906F"/>
     <w:rsid w:val="00D00069"/>
     <w:rsid w:val="00D02565"/>
     <w:rsid w:val="00D038D4"/>
     <w:rsid w:val="00D0572C"/>
     <w:rsid w:val="00D069B2"/>
     <w:rsid w:val="00D073E5"/>
     <w:rsid w:val="00D11B8C"/>
     <w:rsid w:val="00D12253"/>
     <w:rsid w:val="00D14B80"/>
     <w:rsid w:val="00D15095"/>
     <w:rsid w:val="00D16B62"/>
     <w:rsid w:val="00D2001B"/>
+    <w:rsid w:val="00D21F5E"/>
     <w:rsid w:val="00D233B7"/>
     <w:rsid w:val="00D23E01"/>
     <w:rsid w:val="00D25CFE"/>
+    <w:rsid w:val="00D275B6"/>
     <w:rsid w:val="00D27B2C"/>
     <w:rsid w:val="00D31463"/>
     <w:rsid w:val="00D3217E"/>
     <w:rsid w:val="00D34143"/>
     <w:rsid w:val="00D3741C"/>
     <w:rsid w:val="00D40289"/>
     <w:rsid w:val="00D4456A"/>
     <w:rsid w:val="00D4507B"/>
     <w:rsid w:val="00D45C0B"/>
     <w:rsid w:val="00D46639"/>
     <w:rsid w:val="00D46E50"/>
     <w:rsid w:val="00D50589"/>
+    <w:rsid w:val="00D57DF6"/>
     <w:rsid w:val="00D60058"/>
     <w:rsid w:val="00D6337D"/>
     <w:rsid w:val="00D64F30"/>
     <w:rsid w:val="00D65C65"/>
     <w:rsid w:val="00D66690"/>
     <w:rsid w:val="00D70724"/>
     <w:rsid w:val="00D7075F"/>
     <w:rsid w:val="00D71259"/>
     <w:rsid w:val="00D71CFA"/>
     <w:rsid w:val="00D7358A"/>
     <w:rsid w:val="00D74A92"/>
     <w:rsid w:val="00D7723D"/>
     <w:rsid w:val="00D7780C"/>
+    <w:rsid w:val="00D77B40"/>
     <w:rsid w:val="00D80392"/>
     <w:rsid w:val="00D80B0B"/>
     <w:rsid w:val="00D859D8"/>
     <w:rsid w:val="00D87838"/>
     <w:rsid w:val="00D907C2"/>
     <w:rsid w:val="00D9460E"/>
     <w:rsid w:val="00DA0753"/>
     <w:rsid w:val="00DA2EAC"/>
     <w:rsid w:val="00DA422B"/>
     <w:rsid w:val="00DA4439"/>
     <w:rsid w:val="00DA5C59"/>
+    <w:rsid w:val="00DB199F"/>
     <w:rsid w:val="00DB26AE"/>
     <w:rsid w:val="00DB2A08"/>
     <w:rsid w:val="00DB38E0"/>
     <w:rsid w:val="00DB4774"/>
     <w:rsid w:val="00DB6283"/>
     <w:rsid w:val="00DB65AD"/>
     <w:rsid w:val="00DB7043"/>
     <w:rsid w:val="00DB7C17"/>
     <w:rsid w:val="00DB7FC5"/>
     <w:rsid w:val="00DC1F09"/>
     <w:rsid w:val="00DC20C7"/>
     <w:rsid w:val="00DC2437"/>
     <w:rsid w:val="00DC7681"/>
     <w:rsid w:val="00DD2C76"/>
     <w:rsid w:val="00DD30FB"/>
     <w:rsid w:val="00DD405E"/>
+    <w:rsid w:val="00DD4B34"/>
     <w:rsid w:val="00DD70B9"/>
     <w:rsid w:val="00DD7646"/>
     <w:rsid w:val="00DE0A23"/>
     <w:rsid w:val="00DE31C5"/>
     <w:rsid w:val="00DE3AFA"/>
     <w:rsid w:val="00DE40FB"/>
     <w:rsid w:val="00DE4586"/>
     <w:rsid w:val="00DE5A9D"/>
     <w:rsid w:val="00DE70DA"/>
     <w:rsid w:val="00DF0410"/>
     <w:rsid w:val="00DF2706"/>
     <w:rsid w:val="00DF3BC0"/>
     <w:rsid w:val="00E04460"/>
     <w:rsid w:val="00E04BBC"/>
     <w:rsid w:val="00E0515D"/>
     <w:rsid w:val="00E06FB5"/>
     <w:rsid w:val="00E07485"/>
     <w:rsid w:val="00E119A4"/>
     <w:rsid w:val="00E127B9"/>
     <w:rsid w:val="00E14CD7"/>
     <w:rsid w:val="00E15CB3"/>
     <w:rsid w:val="00E16007"/>
     <w:rsid w:val="00E1793A"/>
     <w:rsid w:val="00E2314E"/>
     <w:rsid w:val="00E25248"/>
     <w:rsid w:val="00E25308"/>
     <w:rsid w:val="00E25376"/>
     <w:rsid w:val="00E26132"/>
     <w:rsid w:val="00E262B0"/>
     <w:rsid w:val="00E26626"/>
     <w:rsid w:val="00E27585"/>
     <w:rsid w:val="00E313C0"/>
     <w:rsid w:val="00E354F0"/>
     <w:rsid w:val="00E36B13"/>
     <w:rsid w:val="00E37A3E"/>
     <w:rsid w:val="00E37E33"/>
     <w:rsid w:val="00E42CDE"/>
     <w:rsid w:val="00E42CF9"/>
+    <w:rsid w:val="00E42F34"/>
     <w:rsid w:val="00E44A04"/>
     <w:rsid w:val="00E4624B"/>
     <w:rsid w:val="00E502EB"/>
     <w:rsid w:val="00E531FF"/>
     <w:rsid w:val="00E5479A"/>
     <w:rsid w:val="00E55BA1"/>
     <w:rsid w:val="00E56432"/>
     <w:rsid w:val="00E60AFC"/>
     <w:rsid w:val="00E61A13"/>
     <w:rsid w:val="00E64943"/>
     <w:rsid w:val="00E6773A"/>
     <w:rsid w:val="00E71C28"/>
     <w:rsid w:val="00E72198"/>
     <w:rsid w:val="00E72A27"/>
     <w:rsid w:val="00E75784"/>
     <w:rsid w:val="00E75C5C"/>
     <w:rsid w:val="00E81DE8"/>
     <w:rsid w:val="00E81E9E"/>
     <w:rsid w:val="00E84D20"/>
     <w:rsid w:val="00E850F5"/>
     <w:rsid w:val="00E85324"/>
     <w:rsid w:val="00E85552"/>
     <w:rsid w:val="00E8621E"/>
     <w:rsid w:val="00E874CE"/>
     <w:rsid w:val="00E87ECE"/>
@@ -37617,723 +39447,884 @@
     <w:rsid w:val="00EC4369"/>
     <w:rsid w:val="00EC5A25"/>
     <w:rsid w:val="00EC6A1B"/>
     <w:rsid w:val="00EC7BA8"/>
     <w:rsid w:val="00ED0A86"/>
     <w:rsid w:val="00ED4302"/>
     <w:rsid w:val="00ED4AFD"/>
     <w:rsid w:val="00EE2828"/>
     <w:rsid w:val="00EE5283"/>
     <w:rsid w:val="00EE555C"/>
     <w:rsid w:val="00EE64B8"/>
     <w:rsid w:val="00EE7249"/>
     <w:rsid w:val="00EE7579"/>
     <w:rsid w:val="00EE7B0F"/>
     <w:rsid w:val="00EF0BCE"/>
     <w:rsid w:val="00EF3701"/>
     <w:rsid w:val="00EF5FEF"/>
     <w:rsid w:val="00EF64EA"/>
     <w:rsid w:val="00EF69EE"/>
     <w:rsid w:val="00EF6FB6"/>
     <w:rsid w:val="00EF7A34"/>
     <w:rsid w:val="00F002B9"/>
     <w:rsid w:val="00F038C4"/>
     <w:rsid w:val="00F06AE0"/>
     <w:rsid w:val="00F07226"/>
+    <w:rsid w:val="00F07A05"/>
     <w:rsid w:val="00F12325"/>
     <w:rsid w:val="00F12760"/>
     <w:rsid w:val="00F129B9"/>
     <w:rsid w:val="00F13146"/>
     <w:rsid w:val="00F14312"/>
     <w:rsid w:val="00F14B06"/>
     <w:rsid w:val="00F15BC9"/>
     <w:rsid w:val="00F16419"/>
     <w:rsid w:val="00F206FF"/>
+    <w:rsid w:val="00F226B0"/>
     <w:rsid w:val="00F26209"/>
     <w:rsid w:val="00F26686"/>
     <w:rsid w:val="00F27CC3"/>
+    <w:rsid w:val="00F31775"/>
     <w:rsid w:val="00F317F1"/>
     <w:rsid w:val="00F325B7"/>
     <w:rsid w:val="00F33998"/>
     <w:rsid w:val="00F3468A"/>
     <w:rsid w:val="00F34F6D"/>
     <w:rsid w:val="00F35283"/>
     <w:rsid w:val="00F353E0"/>
     <w:rsid w:val="00F364C3"/>
     <w:rsid w:val="00F36D21"/>
     <w:rsid w:val="00F41742"/>
     <w:rsid w:val="00F4230D"/>
     <w:rsid w:val="00F43057"/>
     <w:rsid w:val="00F432C5"/>
     <w:rsid w:val="00F442A7"/>
     <w:rsid w:val="00F45E92"/>
     <w:rsid w:val="00F50011"/>
     <w:rsid w:val="00F505B2"/>
     <w:rsid w:val="00F5384F"/>
     <w:rsid w:val="00F54669"/>
     <w:rsid w:val="00F54AEB"/>
     <w:rsid w:val="00F572B6"/>
     <w:rsid w:val="00F63BAB"/>
     <w:rsid w:val="00F642C7"/>
+    <w:rsid w:val="00F68EC0"/>
+    <w:rsid w:val="00F7342E"/>
     <w:rsid w:val="00F80029"/>
     <w:rsid w:val="00F806D9"/>
     <w:rsid w:val="00F81F08"/>
     <w:rsid w:val="00F849EB"/>
     <w:rsid w:val="00F84FCC"/>
     <w:rsid w:val="00F85934"/>
     <w:rsid w:val="00F85ABE"/>
     <w:rsid w:val="00F86B1D"/>
+    <w:rsid w:val="00F87063"/>
     <w:rsid w:val="00F91024"/>
     <w:rsid w:val="00F91463"/>
     <w:rsid w:val="00F9168C"/>
     <w:rsid w:val="00F92669"/>
     <w:rsid w:val="00F93E8F"/>
     <w:rsid w:val="00F9608F"/>
     <w:rsid w:val="00F972EC"/>
     <w:rsid w:val="00FA002B"/>
     <w:rsid w:val="00FA2774"/>
     <w:rsid w:val="00FA2DB4"/>
     <w:rsid w:val="00FA3A16"/>
     <w:rsid w:val="00FA44F3"/>
     <w:rsid w:val="00FA52F7"/>
     <w:rsid w:val="00FA6733"/>
+    <w:rsid w:val="00FA743B"/>
     <w:rsid w:val="00FA7A05"/>
     <w:rsid w:val="00FA7EBC"/>
     <w:rsid w:val="00FB32B0"/>
     <w:rsid w:val="00FB5476"/>
     <w:rsid w:val="00FB5B91"/>
     <w:rsid w:val="00FB60C9"/>
+    <w:rsid w:val="00FB6F09"/>
     <w:rsid w:val="00FB74E0"/>
+    <w:rsid w:val="00FB7EB4"/>
     <w:rsid w:val="00FC2291"/>
+    <w:rsid w:val="00FC22D5"/>
     <w:rsid w:val="00FC365F"/>
     <w:rsid w:val="00FC48BE"/>
     <w:rsid w:val="00FC4F47"/>
     <w:rsid w:val="00FD0E33"/>
     <w:rsid w:val="00FD136F"/>
     <w:rsid w:val="00FD1CCD"/>
+    <w:rsid w:val="00FD2E06"/>
+    <w:rsid w:val="00FD3599"/>
     <w:rsid w:val="00FD3B76"/>
     <w:rsid w:val="00FE3452"/>
     <w:rsid w:val="00FE4B2B"/>
     <w:rsid w:val="00FE4E5F"/>
     <w:rsid w:val="00FE5CEF"/>
     <w:rsid w:val="00FE7556"/>
     <w:rsid w:val="00FE7912"/>
     <w:rsid w:val="00FE7E2C"/>
     <w:rsid w:val="00FF15CF"/>
+    <w:rsid w:val="00FF310D"/>
     <w:rsid w:val="00FF3D4A"/>
     <w:rsid w:val="00FF59F9"/>
     <w:rsid w:val="00FF6083"/>
     <w:rsid w:val="00FF7201"/>
     <w:rsid w:val="00FF7883"/>
     <w:rsid w:val="00FF7DE7"/>
     <w:rsid w:val="014BB988"/>
+    <w:rsid w:val="01641704"/>
     <w:rsid w:val="0179C595"/>
     <w:rsid w:val="017E51EC"/>
     <w:rsid w:val="024B7A57"/>
+    <w:rsid w:val="02526B77"/>
+    <w:rsid w:val="02929D4A"/>
     <w:rsid w:val="02E301A0"/>
     <w:rsid w:val="02F42606"/>
     <w:rsid w:val="03238080"/>
     <w:rsid w:val="032A3978"/>
     <w:rsid w:val="032C6929"/>
     <w:rsid w:val="0341B19E"/>
     <w:rsid w:val="036BE9D3"/>
     <w:rsid w:val="03793692"/>
     <w:rsid w:val="03819898"/>
+    <w:rsid w:val="03A4EF80"/>
     <w:rsid w:val="03B7DF17"/>
     <w:rsid w:val="03D2A584"/>
     <w:rsid w:val="03FAC825"/>
     <w:rsid w:val="04038F3A"/>
+    <w:rsid w:val="043DED4E"/>
     <w:rsid w:val="044F3EC5"/>
     <w:rsid w:val="04641A12"/>
+    <w:rsid w:val="0484F7AF"/>
     <w:rsid w:val="04A4D4F5"/>
     <w:rsid w:val="04B45755"/>
     <w:rsid w:val="04DC8BCB"/>
+    <w:rsid w:val="052977FB"/>
     <w:rsid w:val="0541F118"/>
     <w:rsid w:val="05806E61"/>
+    <w:rsid w:val="05DE626B"/>
+    <w:rsid w:val="05F75A37"/>
+    <w:rsid w:val="0613687F"/>
     <w:rsid w:val="06BCFFE3"/>
     <w:rsid w:val="06D4D33C"/>
     <w:rsid w:val="070936AA"/>
     <w:rsid w:val="072317E8"/>
     <w:rsid w:val="074F5011"/>
     <w:rsid w:val="07FD1620"/>
     <w:rsid w:val="082A92E4"/>
+    <w:rsid w:val="08AFFA96"/>
     <w:rsid w:val="08DC63F9"/>
     <w:rsid w:val="08ECFF53"/>
     <w:rsid w:val="08EFC1FC"/>
     <w:rsid w:val="09878A07"/>
+    <w:rsid w:val="09923372"/>
     <w:rsid w:val="09E3F274"/>
     <w:rsid w:val="0A153BDC"/>
     <w:rsid w:val="0AABF19D"/>
     <w:rsid w:val="0B278014"/>
     <w:rsid w:val="0B42E3C4"/>
     <w:rsid w:val="0B44654D"/>
     <w:rsid w:val="0B586FAC"/>
     <w:rsid w:val="0B75E527"/>
     <w:rsid w:val="0BA5659C"/>
     <w:rsid w:val="0BFE9EAA"/>
     <w:rsid w:val="0C09E91D"/>
+    <w:rsid w:val="0C2149E0"/>
     <w:rsid w:val="0C5DB4B1"/>
+    <w:rsid w:val="0C5E6BFB"/>
     <w:rsid w:val="0C8EB06F"/>
     <w:rsid w:val="0C93BBB7"/>
     <w:rsid w:val="0C9D1BF1"/>
     <w:rsid w:val="0D159FD7"/>
     <w:rsid w:val="0D314A49"/>
     <w:rsid w:val="0D564BDD"/>
     <w:rsid w:val="0D95172C"/>
     <w:rsid w:val="0DEB0C90"/>
     <w:rsid w:val="0E020156"/>
+    <w:rsid w:val="0E0E1A62"/>
     <w:rsid w:val="0E9F99D7"/>
     <w:rsid w:val="0EB76051"/>
     <w:rsid w:val="0EC58057"/>
     <w:rsid w:val="0EC99921"/>
     <w:rsid w:val="0ECAFDB5"/>
     <w:rsid w:val="0F008DD8"/>
+    <w:rsid w:val="0F01DC77"/>
     <w:rsid w:val="0F232EA7"/>
     <w:rsid w:val="0F831404"/>
+    <w:rsid w:val="0F8430F9"/>
     <w:rsid w:val="0FD70CE7"/>
     <w:rsid w:val="10566D4E"/>
     <w:rsid w:val="108DE3D8"/>
+    <w:rsid w:val="10A582FD"/>
     <w:rsid w:val="115EF4CB"/>
+    <w:rsid w:val="117B4C3F"/>
     <w:rsid w:val="119704E4"/>
+    <w:rsid w:val="11CC2EFE"/>
     <w:rsid w:val="11D76684"/>
     <w:rsid w:val="126A73E7"/>
     <w:rsid w:val="126F6D36"/>
     <w:rsid w:val="127FB14E"/>
+    <w:rsid w:val="12A9375C"/>
     <w:rsid w:val="12E2DCB8"/>
     <w:rsid w:val="12E2EF93"/>
     <w:rsid w:val="13117C7C"/>
     <w:rsid w:val="13DA076C"/>
     <w:rsid w:val="13EFE121"/>
     <w:rsid w:val="14129194"/>
     <w:rsid w:val="142306D8"/>
     <w:rsid w:val="14951E58"/>
     <w:rsid w:val="14C1FA64"/>
     <w:rsid w:val="14D95BFA"/>
     <w:rsid w:val="14E189B5"/>
     <w:rsid w:val="14EA787B"/>
     <w:rsid w:val="14F0A78C"/>
     <w:rsid w:val="15423B30"/>
     <w:rsid w:val="15499BB0"/>
     <w:rsid w:val="154B6027"/>
     <w:rsid w:val="1550D3A0"/>
+    <w:rsid w:val="15EFFD8E"/>
+    <w:rsid w:val="15F8DFB0"/>
     <w:rsid w:val="1622C9DF"/>
     <w:rsid w:val="163C451D"/>
     <w:rsid w:val="1644B68D"/>
     <w:rsid w:val="164A3E99"/>
+    <w:rsid w:val="165AD6F1"/>
+    <w:rsid w:val="169139B4"/>
     <w:rsid w:val="17462669"/>
     <w:rsid w:val="174D8AE7"/>
     <w:rsid w:val="17853508"/>
     <w:rsid w:val="178C6AC8"/>
+    <w:rsid w:val="17B2FF69"/>
     <w:rsid w:val="17C4170A"/>
     <w:rsid w:val="18038629"/>
     <w:rsid w:val="18105744"/>
     <w:rsid w:val="1837D8E8"/>
     <w:rsid w:val="1889EB35"/>
     <w:rsid w:val="18E8B37B"/>
+    <w:rsid w:val="19074AF7"/>
     <w:rsid w:val="1935A382"/>
     <w:rsid w:val="194A9BEB"/>
     <w:rsid w:val="19510A8A"/>
+    <w:rsid w:val="1955EADF"/>
     <w:rsid w:val="195B453E"/>
+    <w:rsid w:val="1993D4F4"/>
     <w:rsid w:val="199F081D"/>
     <w:rsid w:val="19A7629E"/>
     <w:rsid w:val="19E29033"/>
     <w:rsid w:val="1A156C23"/>
     <w:rsid w:val="1A168370"/>
+    <w:rsid w:val="1A28836B"/>
     <w:rsid w:val="1AE39A29"/>
     <w:rsid w:val="1AF52C4E"/>
     <w:rsid w:val="1B103821"/>
     <w:rsid w:val="1B4D35E6"/>
     <w:rsid w:val="1B870DB0"/>
+    <w:rsid w:val="1BD7E3D3"/>
     <w:rsid w:val="1BDC66C6"/>
     <w:rsid w:val="1BFD791E"/>
+    <w:rsid w:val="1C04B07C"/>
     <w:rsid w:val="1C1BC008"/>
     <w:rsid w:val="1C6F2925"/>
+    <w:rsid w:val="1C8187D3"/>
     <w:rsid w:val="1CEEB372"/>
     <w:rsid w:val="1CFC7388"/>
+    <w:rsid w:val="1D1797B7"/>
+    <w:rsid w:val="1D7816A0"/>
     <w:rsid w:val="1DA38029"/>
     <w:rsid w:val="1DF94423"/>
     <w:rsid w:val="1E189AD7"/>
+    <w:rsid w:val="1E2A1789"/>
     <w:rsid w:val="1E2BE08D"/>
     <w:rsid w:val="1E2D7463"/>
     <w:rsid w:val="1E8E9629"/>
+    <w:rsid w:val="1ED6D5AC"/>
     <w:rsid w:val="1EF2FCB3"/>
     <w:rsid w:val="1F2DDAEA"/>
     <w:rsid w:val="1F6222E7"/>
+    <w:rsid w:val="1F760EE4"/>
     <w:rsid w:val="1FAF999D"/>
     <w:rsid w:val="1FE0B27A"/>
     <w:rsid w:val="20032420"/>
     <w:rsid w:val="200D9BD1"/>
     <w:rsid w:val="20263DC0"/>
     <w:rsid w:val="202DFDEE"/>
     <w:rsid w:val="20521852"/>
     <w:rsid w:val="207312D7"/>
     <w:rsid w:val="20753FAF"/>
+    <w:rsid w:val="21E6578D"/>
     <w:rsid w:val="21E6D314"/>
     <w:rsid w:val="2227842B"/>
     <w:rsid w:val="2258C14E"/>
     <w:rsid w:val="22839D2F"/>
     <w:rsid w:val="23054045"/>
     <w:rsid w:val="23263A88"/>
     <w:rsid w:val="234008D8"/>
     <w:rsid w:val="235A5CCD"/>
     <w:rsid w:val="238A286E"/>
+    <w:rsid w:val="238F4826"/>
     <w:rsid w:val="239F1107"/>
     <w:rsid w:val="23A5D248"/>
     <w:rsid w:val="23CC0BCC"/>
+    <w:rsid w:val="23E37436"/>
     <w:rsid w:val="23E5834F"/>
     <w:rsid w:val="240B6C15"/>
+    <w:rsid w:val="24A4C079"/>
     <w:rsid w:val="24E15367"/>
     <w:rsid w:val="24FEEA3B"/>
     <w:rsid w:val="2502FE34"/>
     <w:rsid w:val="252339D1"/>
     <w:rsid w:val="2544490C"/>
     <w:rsid w:val="255F8C18"/>
     <w:rsid w:val="25613F03"/>
     <w:rsid w:val="25C3F92C"/>
     <w:rsid w:val="25C4FF66"/>
     <w:rsid w:val="25EE7CAF"/>
+    <w:rsid w:val="25FC835A"/>
+    <w:rsid w:val="264C4524"/>
+    <w:rsid w:val="26CABAD4"/>
     <w:rsid w:val="26D79B87"/>
     <w:rsid w:val="26E8955C"/>
+    <w:rsid w:val="26FD9E41"/>
     <w:rsid w:val="27459E94"/>
     <w:rsid w:val="276872FC"/>
     <w:rsid w:val="277225AA"/>
     <w:rsid w:val="278CDAED"/>
     <w:rsid w:val="27AED666"/>
     <w:rsid w:val="27BA39E8"/>
     <w:rsid w:val="2889B41D"/>
     <w:rsid w:val="28D3364C"/>
     <w:rsid w:val="28DBE6FD"/>
     <w:rsid w:val="28E2224D"/>
+    <w:rsid w:val="28E35069"/>
     <w:rsid w:val="292A648F"/>
     <w:rsid w:val="296C51EA"/>
     <w:rsid w:val="298B95CF"/>
     <w:rsid w:val="29D98BEA"/>
     <w:rsid w:val="29DBEB9B"/>
     <w:rsid w:val="2A938050"/>
     <w:rsid w:val="2AA82BFF"/>
+    <w:rsid w:val="2ABF6DA2"/>
     <w:rsid w:val="2AFFB21D"/>
     <w:rsid w:val="2C0E9F10"/>
     <w:rsid w:val="2C5D2240"/>
     <w:rsid w:val="2C9229F7"/>
     <w:rsid w:val="2CD88F4A"/>
     <w:rsid w:val="2CF3AAA7"/>
+    <w:rsid w:val="2D063717"/>
     <w:rsid w:val="2D6EAA45"/>
+    <w:rsid w:val="2D7B4EF8"/>
+    <w:rsid w:val="2DA86CBC"/>
     <w:rsid w:val="2E07C086"/>
     <w:rsid w:val="2E2E3BC7"/>
     <w:rsid w:val="2E77FD47"/>
     <w:rsid w:val="2EA10245"/>
+    <w:rsid w:val="2EAE5CCB"/>
+    <w:rsid w:val="2EB97A81"/>
     <w:rsid w:val="2EBB447A"/>
     <w:rsid w:val="2ECD83A8"/>
+    <w:rsid w:val="2ED58E6D"/>
     <w:rsid w:val="2EF56209"/>
+    <w:rsid w:val="2EF6895C"/>
     <w:rsid w:val="2F0BEC76"/>
     <w:rsid w:val="2F37BF30"/>
     <w:rsid w:val="2F389485"/>
     <w:rsid w:val="2F4890C8"/>
     <w:rsid w:val="2F7C3B69"/>
     <w:rsid w:val="2FAC5E8E"/>
     <w:rsid w:val="2FD6F706"/>
+    <w:rsid w:val="2FD9C1A4"/>
     <w:rsid w:val="309446CB"/>
     <w:rsid w:val="30C1C9F1"/>
     <w:rsid w:val="30D1065D"/>
     <w:rsid w:val="30D956EE"/>
     <w:rsid w:val="30D9C7BA"/>
     <w:rsid w:val="30DEE789"/>
     <w:rsid w:val="30E34953"/>
     <w:rsid w:val="30FCF1BF"/>
     <w:rsid w:val="31336B74"/>
     <w:rsid w:val="31413142"/>
+    <w:rsid w:val="31B26FF0"/>
     <w:rsid w:val="31BFFBC8"/>
+    <w:rsid w:val="31D9D373"/>
     <w:rsid w:val="31F65D4F"/>
+    <w:rsid w:val="32A9EFBA"/>
     <w:rsid w:val="32C691B3"/>
     <w:rsid w:val="32E14ADA"/>
     <w:rsid w:val="334E7338"/>
     <w:rsid w:val="33904D9E"/>
+    <w:rsid w:val="33B7E3B8"/>
     <w:rsid w:val="33CA350A"/>
+    <w:rsid w:val="33ED3B53"/>
     <w:rsid w:val="34191FD5"/>
     <w:rsid w:val="3457E7A7"/>
+    <w:rsid w:val="34713599"/>
     <w:rsid w:val="34830C18"/>
     <w:rsid w:val="34858515"/>
     <w:rsid w:val="349DC757"/>
     <w:rsid w:val="34C11AFF"/>
     <w:rsid w:val="34C644B4"/>
     <w:rsid w:val="34FA5B86"/>
     <w:rsid w:val="352DB4BF"/>
     <w:rsid w:val="35952B89"/>
     <w:rsid w:val="35976224"/>
     <w:rsid w:val="35A38A3D"/>
     <w:rsid w:val="362DF082"/>
+    <w:rsid w:val="367B6A9C"/>
     <w:rsid w:val="367E3886"/>
     <w:rsid w:val="3696A6AF"/>
+    <w:rsid w:val="36C35F4E"/>
     <w:rsid w:val="36C718CE"/>
+    <w:rsid w:val="36DDBDB7"/>
     <w:rsid w:val="36E02860"/>
     <w:rsid w:val="373832AA"/>
+    <w:rsid w:val="373F4922"/>
     <w:rsid w:val="3764D26F"/>
+    <w:rsid w:val="38384FAE"/>
     <w:rsid w:val="38874962"/>
     <w:rsid w:val="389E03EB"/>
+    <w:rsid w:val="38AA37C5"/>
     <w:rsid w:val="39655F3A"/>
     <w:rsid w:val="3988920B"/>
     <w:rsid w:val="398E3E43"/>
+    <w:rsid w:val="39919929"/>
+    <w:rsid w:val="39BDF94D"/>
     <w:rsid w:val="39C4A241"/>
     <w:rsid w:val="39CCD5BB"/>
     <w:rsid w:val="3A2E5B2C"/>
     <w:rsid w:val="3A51B61F"/>
     <w:rsid w:val="3A59F3D6"/>
     <w:rsid w:val="3A7BC263"/>
     <w:rsid w:val="3A9AFFA4"/>
     <w:rsid w:val="3AB1F1B8"/>
     <w:rsid w:val="3AC23F3D"/>
     <w:rsid w:val="3ACC55A3"/>
     <w:rsid w:val="3B0D5973"/>
+    <w:rsid w:val="3B24007B"/>
     <w:rsid w:val="3B8D90E6"/>
+    <w:rsid w:val="3BDB6359"/>
     <w:rsid w:val="3BEED1FF"/>
     <w:rsid w:val="3BF29D07"/>
     <w:rsid w:val="3C25B2C1"/>
     <w:rsid w:val="3C405065"/>
     <w:rsid w:val="3C8C79D0"/>
     <w:rsid w:val="3C9E073B"/>
     <w:rsid w:val="3D0E9644"/>
+    <w:rsid w:val="3D1ECCC7"/>
     <w:rsid w:val="3D8E7A82"/>
     <w:rsid w:val="3DA0CDFD"/>
     <w:rsid w:val="3DA9E3B5"/>
     <w:rsid w:val="3DAC4622"/>
     <w:rsid w:val="3DDA56CD"/>
     <w:rsid w:val="3E6F3A10"/>
     <w:rsid w:val="3EA5DFC3"/>
     <w:rsid w:val="3EBE430B"/>
+    <w:rsid w:val="3ECAC6E9"/>
     <w:rsid w:val="3F129901"/>
     <w:rsid w:val="3F23D749"/>
+    <w:rsid w:val="3F323275"/>
     <w:rsid w:val="3F50DDC6"/>
+    <w:rsid w:val="3F67CA92"/>
     <w:rsid w:val="3FB6244F"/>
     <w:rsid w:val="3FBB652D"/>
     <w:rsid w:val="4018363A"/>
     <w:rsid w:val="401DB6BE"/>
     <w:rsid w:val="403C7CB0"/>
     <w:rsid w:val="40422556"/>
     <w:rsid w:val="4084AFD1"/>
     <w:rsid w:val="40ADDB1C"/>
     <w:rsid w:val="40E1D72B"/>
     <w:rsid w:val="41151E1C"/>
+    <w:rsid w:val="413FC318"/>
     <w:rsid w:val="41B067AE"/>
     <w:rsid w:val="41DE2243"/>
     <w:rsid w:val="41E70C4B"/>
     <w:rsid w:val="425CEA0A"/>
     <w:rsid w:val="4267043D"/>
     <w:rsid w:val="42FA5BB7"/>
     <w:rsid w:val="4378EA73"/>
     <w:rsid w:val="43ABBE70"/>
+    <w:rsid w:val="43CCD1F5"/>
     <w:rsid w:val="440C47AC"/>
     <w:rsid w:val="4465707A"/>
+    <w:rsid w:val="44945F20"/>
     <w:rsid w:val="44BC6254"/>
+    <w:rsid w:val="450CD701"/>
     <w:rsid w:val="451C223B"/>
+    <w:rsid w:val="4540FF6C"/>
     <w:rsid w:val="45513503"/>
     <w:rsid w:val="4577C45D"/>
     <w:rsid w:val="45AF4571"/>
     <w:rsid w:val="45C1D441"/>
     <w:rsid w:val="45FC0C71"/>
     <w:rsid w:val="463FB6B6"/>
     <w:rsid w:val="469A4031"/>
     <w:rsid w:val="4705BB82"/>
     <w:rsid w:val="473EE1C0"/>
     <w:rsid w:val="4759706F"/>
     <w:rsid w:val="4792326B"/>
     <w:rsid w:val="47CF645A"/>
     <w:rsid w:val="47D106B4"/>
     <w:rsid w:val="47DCDB01"/>
     <w:rsid w:val="47E35827"/>
     <w:rsid w:val="48050E5B"/>
+    <w:rsid w:val="484499BA"/>
     <w:rsid w:val="4871E234"/>
     <w:rsid w:val="4872DEDD"/>
     <w:rsid w:val="48B4FBAD"/>
     <w:rsid w:val="48D6F86B"/>
     <w:rsid w:val="490E0811"/>
     <w:rsid w:val="492A8DAC"/>
     <w:rsid w:val="49391E86"/>
     <w:rsid w:val="495834A4"/>
+    <w:rsid w:val="4976AEB8"/>
     <w:rsid w:val="4987135D"/>
     <w:rsid w:val="4A65B45D"/>
     <w:rsid w:val="4A6E7CAE"/>
     <w:rsid w:val="4A94BED5"/>
+    <w:rsid w:val="4A9AFD84"/>
+    <w:rsid w:val="4A9CF792"/>
+    <w:rsid w:val="4ADC84BF"/>
     <w:rsid w:val="4AE3154B"/>
     <w:rsid w:val="4B1AC5E2"/>
     <w:rsid w:val="4B32B0BF"/>
     <w:rsid w:val="4B36DDF0"/>
     <w:rsid w:val="4B3C14EC"/>
     <w:rsid w:val="4B751802"/>
     <w:rsid w:val="4C168D1A"/>
+    <w:rsid w:val="4C717210"/>
     <w:rsid w:val="4CA6D635"/>
     <w:rsid w:val="4CBAF551"/>
     <w:rsid w:val="4CBFE2AE"/>
     <w:rsid w:val="4CC79BE3"/>
     <w:rsid w:val="4D0B218A"/>
     <w:rsid w:val="4D0D1A9E"/>
+    <w:rsid w:val="4E1809D1"/>
     <w:rsid w:val="4E2636F1"/>
     <w:rsid w:val="4E27B160"/>
     <w:rsid w:val="4E2EE685"/>
     <w:rsid w:val="4E38BD29"/>
     <w:rsid w:val="4E6DEE16"/>
     <w:rsid w:val="4E892555"/>
     <w:rsid w:val="4EA4DFB8"/>
     <w:rsid w:val="4EAC4A29"/>
     <w:rsid w:val="4ECBA2A1"/>
     <w:rsid w:val="4ED9B55F"/>
     <w:rsid w:val="4F25A291"/>
+    <w:rsid w:val="4F74A355"/>
     <w:rsid w:val="4F7D932A"/>
+    <w:rsid w:val="4F83151A"/>
     <w:rsid w:val="4F8DB0E1"/>
     <w:rsid w:val="4FB2628D"/>
+    <w:rsid w:val="4FC496D4"/>
+    <w:rsid w:val="4FD8AEDD"/>
     <w:rsid w:val="5004D571"/>
     <w:rsid w:val="505454D6"/>
     <w:rsid w:val="505C2F36"/>
     <w:rsid w:val="50C96E4A"/>
+    <w:rsid w:val="50F6C924"/>
     <w:rsid w:val="51041962"/>
     <w:rsid w:val="5104DA5E"/>
+    <w:rsid w:val="514CF950"/>
+    <w:rsid w:val="517E7C3B"/>
+    <w:rsid w:val="519750FC"/>
     <w:rsid w:val="51AD850A"/>
     <w:rsid w:val="51D9C6CE"/>
     <w:rsid w:val="5293FCB6"/>
     <w:rsid w:val="529FE9F5"/>
     <w:rsid w:val="52EEDB14"/>
     <w:rsid w:val="5302FA67"/>
+    <w:rsid w:val="531605DA"/>
     <w:rsid w:val="5327602D"/>
     <w:rsid w:val="534CB6E1"/>
+    <w:rsid w:val="53549A7E"/>
     <w:rsid w:val="538865ED"/>
     <w:rsid w:val="538F9890"/>
     <w:rsid w:val="539E5328"/>
     <w:rsid w:val="53BDA61F"/>
     <w:rsid w:val="542DE28E"/>
     <w:rsid w:val="54312AFC"/>
     <w:rsid w:val="54390C5A"/>
     <w:rsid w:val="5485DE5A"/>
+    <w:rsid w:val="549C1CE5"/>
     <w:rsid w:val="54A9C506"/>
     <w:rsid w:val="54E8C58A"/>
     <w:rsid w:val="55631D1E"/>
     <w:rsid w:val="55705F48"/>
     <w:rsid w:val="55A94D68"/>
     <w:rsid w:val="55B266A9"/>
     <w:rsid w:val="55D51E46"/>
     <w:rsid w:val="55F03D35"/>
+    <w:rsid w:val="55FB9FE5"/>
+    <w:rsid w:val="562CEBD5"/>
     <w:rsid w:val="5642B906"/>
     <w:rsid w:val="56469331"/>
     <w:rsid w:val="56572863"/>
     <w:rsid w:val="5693982F"/>
     <w:rsid w:val="56CBED22"/>
     <w:rsid w:val="5735515B"/>
     <w:rsid w:val="57AA07F2"/>
     <w:rsid w:val="582AD3D3"/>
     <w:rsid w:val="58617135"/>
     <w:rsid w:val="587CCFC2"/>
+    <w:rsid w:val="58AC2DF8"/>
     <w:rsid w:val="58DC67F9"/>
     <w:rsid w:val="58E71F84"/>
     <w:rsid w:val="5913FB57"/>
     <w:rsid w:val="5922AAC7"/>
     <w:rsid w:val="59350FE8"/>
     <w:rsid w:val="5952540A"/>
     <w:rsid w:val="5987036F"/>
+    <w:rsid w:val="59A8AC9B"/>
     <w:rsid w:val="59AE88D9"/>
     <w:rsid w:val="59C6F8EC"/>
     <w:rsid w:val="59DEC010"/>
     <w:rsid w:val="5A61C17C"/>
     <w:rsid w:val="5A8E4DC7"/>
     <w:rsid w:val="5AD0E493"/>
+    <w:rsid w:val="5B16FD33"/>
     <w:rsid w:val="5B229BCD"/>
+    <w:rsid w:val="5B643681"/>
     <w:rsid w:val="5BCE6EBF"/>
     <w:rsid w:val="5C0C2984"/>
+    <w:rsid w:val="5C5E33DC"/>
     <w:rsid w:val="5D1631B4"/>
     <w:rsid w:val="5D268F68"/>
     <w:rsid w:val="5D37A462"/>
+    <w:rsid w:val="5D5AEC64"/>
     <w:rsid w:val="5D7E07A7"/>
     <w:rsid w:val="5D862E62"/>
     <w:rsid w:val="5DB12DCB"/>
     <w:rsid w:val="5DD3FD26"/>
     <w:rsid w:val="5DEF50D3"/>
+    <w:rsid w:val="5E5E5F21"/>
     <w:rsid w:val="5EF69E97"/>
     <w:rsid w:val="5F0D234A"/>
     <w:rsid w:val="5F22F154"/>
     <w:rsid w:val="5F87494C"/>
     <w:rsid w:val="5FD23644"/>
     <w:rsid w:val="602D4C9A"/>
     <w:rsid w:val="6085B133"/>
     <w:rsid w:val="60B14CA3"/>
+    <w:rsid w:val="60BD9F70"/>
+    <w:rsid w:val="61133E42"/>
+    <w:rsid w:val="61B839EC"/>
     <w:rsid w:val="61C4CBB2"/>
+    <w:rsid w:val="61D7148B"/>
     <w:rsid w:val="6232BED3"/>
     <w:rsid w:val="62913345"/>
     <w:rsid w:val="62DA681B"/>
+    <w:rsid w:val="636FA692"/>
+    <w:rsid w:val="63B4D358"/>
+    <w:rsid w:val="63C516D4"/>
+    <w:rsid w:val="63C59873"/>
     <w:rsid w:val="63D6878E"/>
     <w:rsid w:val="63E01EE3"/>
     <w:rsid w:val="63FA7CC2"/>
     <w:rsid w:val="642D2F36"/>
+    <w:rsid w:val="6431325C"/>
     <w:rsid w:val="64333765"/>
+    <w:rsid w:val="6456418A"/>
     <w:rsid w:val="6482B9CE"/>
+    <w:rsid w:val="6488D232"/>
     <w:rsid w:val="64950BC6"/>
+    <w:rsid w:val="65035F69"/>
     <w:rsid w:val="6505F47F"/>
     <w:rsid w:val="657F2A28"/>
     <w:rsid w:val="65B25A10"/>
+    <w:rsid w:val="65B507EE"/>
     <w:rsid w:val="65C96CD0"/>
+    <w:rsid w:val="65F02B9B"/>
+    <w:rsid w:val="664D9BFB"/>
     <w:rsid w:val="6661FB70"/>
     <w:rsid w:val="668D7D67"/>
     <w:rsid w:val="66E5C0A1"/>
     <w:rsid w:val="67226671"/>
     <w:rsid w:val="6728FF68"/>
     <w:rsid w:val="673141EB"/>
     <w:rsid w:val="6766D6F9"/>
     <w:rsid w:val="676C8F4A"/>
     <w:rsid w:val="676CFCD0"/>
     <w:rsid w:val="676D12A8"/>
     <w:rsid w:val="67AAB76C"/>
     <w:rsid w:val="67B7BE45"/>
+    <w:rsid w:val="67CE2074"/>
     <w:rsid w:val="682CB525"/>
     <w:rsid w:val="6841B9B7"/>
     <w:rsid w:val="6860F660"/>
     <w:rsid w:val="6892B275"/>
     <w:rsid w:val="68EE36B8"/>
     <w:rsid w:val="6914BE63"/>
+    <w:rsid w:val="695D3F7D"/>
     <w:rsid w:val="69CFD683"/>
     <w:rsid w:val="69F0ACA8"/>
+    <w:rsid w:val="69FAB293"/>
+    <w:rsid w:val="6A391C80"/>
     <w:rsid w:val="6A4B9AED"/>
     <w:rsid w:val="6A58FB89"/>
+    <w:rsid w:val="6A87156D"/>
+    <w:rsid w:val="6AB90D23"/>
     <w:rsid w:val="6AC9A5C3"/>
     <w:rsid w:val="6AD522FB"/>
     <w:rsid w:val="6C28CD59"/>
     <w:rsid w:val="6C2FDDE1"/>
+    <w:rsid w:val="6C7D5D30"/>
     <w:rsid w:val="6C92CA70"/>
     <w:rsid w:val="6C9DDDC7"/>
     <w:rsid w:val="6CA6A25A"/>
+    <w:rsid w:val="6CE0424A"/>
+    <w:rsid w:val="6CE14E12"/>
     <w:rsid w:val="6D2A261A"/>
     <w:rsid w:val="6D3C9D64"/>
     <w:rsid w:val="6D7D3E16"/>
     <w:rsid w:val="6DDB99E4"/>
     <w:rsid w:val="6DE7951E"/>
+    <w:rsid w:val="6E8BA449"/>
     <w:rsid w:val="6E97ED83"/>
     <w:rsid w:val="6EAF7E86"/>
     <w:rsid w:val="6EC42AB6"/>
     <w:rsid w:val="6ECC8463"/>
     <w:rsid w:val="6ECE9A6F"/>
     <w:rsid w:val="6EFF79CF"/>
     <w:rsid w:val="6F2CC63C"/>
     <w:rsid w:val="6F462F73"/>
     <w:rsid w:val="6F6B590B"/>
     <w:rsid w:val="6FC04A51"/>
     <w:rsid w:val="6FDC116E"/>
     <w:rsid w:val="700FE6A3"/>
     <w:rsid w:val="70329544"/>
     <w:rsid w:val="70330243"/>
     <w:rsid w:val="707AAD10"/>
     <w:rsid w:val="707EB426"/>
     <w:rsid w:val="70910E74"/>
     <w:rsid w:val="70D5BE83"/>
     <w:rsid w:val="7135B176"/>
+    <w:rsid w:val="714A7630"/>
     <w:rsid w:val="715AB0F6"/>
+    <w:rsid w:val="7182BA1A"/>
     <w:rsid w:val="719A3A75"/>
     <w:rsid w:val="71A87700"/>
     <w:rsid w:val="71D4E2C3"/>
     <w:rsid w:val="720301D7"/>
     <w:rsid w:val="7222D614"/>
     <w:rsid w:val="7225188B"/>
     <w:rsid w:val="723D5544"/>
     <w:rsid w:val="7264A90D"/>
     <w:rsid w:val="72682ECD"/>
     <w:rsid w:val="7278820F"/>
     <w:rsid w:val="72B55456"/>
+    <w:rsid w:val="72EC010A"/>
     <w:rsid w:val="73013250"/>
     <w:rsid w:val="7323AD8F"/>
     <w:rsid w:val="7335E5B3"/>
     <w:rsid w:val="735C0D3D"/>
+    <w:rsid w:val="735C7803"/>
     <w:rsid w:val="73AC14AC"/>
     <w:rsid w:val="73ADD1AB"/>
     <w:rsid w:val="73DEF805"/>
     <w:rsid w:val="7410647D"/>
     <w:rsid w:val="7440427E"/>
+    <w:rsid w:val="74B94224"/>
     <w:rsid w:val="74DB2139"/>
     <w:rsid w:val="74E36F4A"/>
     <w:rsid w:val="75379791"/>
     <w:rsid w:val="75BD86A5"/>
     <w:rsid w:val="75DEC5DA"/>
     <w:rsid w:val="761FA13C"/>
     <w:rsid w:val="765B246E"/>
+    <w:rsid w:val="767A4274"/>
     <w:rsid w:val="769A3CD3"/>
     <w:rsid w:val="76F8D06A"/>
     <w:rsid w:val="778F5CE2"/>
     <w:rsid w:val="781434F1"/>
     <w:rsid w:val="78245BBB"/>
     <w:rsid w:val="788F80C1"/>
+    <w:rsid w:val="78B3017A"/>
+    <w:rsid w:val="78B94335"/>
     <w:rsid w:val="78F7DA05"/>
+    <w:rsid w:val="78FA5AF6"/>
     <w:rsid w:val="793997A7"/>
     <w:rsid w:val="794895A4"/>
+    <w:rsid w:val="795F4A69"/>
     <w:rsid w:val="79650B52"/>
     <w:rsid w:val="7974BEFD"/>
+    <w:rsid w:val="799BE59A"/>
     <w:rsid w:val="79ABCC77"/>
+    <w:rsid w:val="7A5A1CA6"/>
     <w:rsid w:val="7AAF712D"/>
     <w:rsid w:val="7B45E3D5"/>
     <w:rsid w:val="7B55039D"/>
     <w:rsid w:val="7B57BAE9"/>
     <w:rsid w:val="7B6DFF59"/>
     <w:rsid w:val="7B9AC9FD"/>
+    <w:rsid w:val="7BA21F9A"/>
     <w:rsid w:val="7BC3A2DB"/>
     <w:rsid w:val="7C6D53F8"/>
     <w:rsid w:val="7CD45FC3"/>
     <w:rsid w:val="7CE61712"/>
     <w:rsid w:val="7CEF4E37"/>
     <w:rsid w:val="7CFD65D7"/>
     <w:rsid w:val="7D0A2CB2"/>
     <w:rsid w:val="7D3C22CA"/>
     <w:rsid w:val="7D8E633F"/>
+    <w:rsid w:val="7DC78B90"/>
     <w:rsid w:val="7E1D144E"/>
     <w:rsid w:val="7E6B060E"/>
     <w:rsid w:val="7E7AF106"/>
     <w:rsid w:val="7E82E5E1"/>
     <w:rsid w:val="7E862DD4"/>
     <w:rsid w:val="7ED4BD60"/>
     <w:rsid w:val="7EDE1464"/>
+    <w:rsid w:val="7F2166E2"/>
     <w:rsid w:val="7F27976B"/>
     <w:rsid w:val="7F583957"/>
     <w:rsid w:val="7FBD4B12"/>
     <w:rsid w:val="7FECF25F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="506D6C4C"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{10101670-A28D-4195-8E1D-689E235EE9AF}"/>
+  <w15:docId w15:val="{A469E60E-ED25-477F-BFF4-99722725E4CE}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
@@ -40516,52 +42507,52 @@
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Template>Normal.dotm</ap:Template>
   <ap:Application>Microsoft Word for the web</ap:Application>
   <ap:DocSecurity>4</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:Company>Department of State</ap:Company>
   <ap:SharedDoc>false</ap:SharedDoc>
   <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
   <ap:AppVersion>16.0000</ap:AppVersion>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Pinkston, Amanda</dc:creator>
   <keywords/>
   <dc:description/>
-  <lastModifiedBy>Ventura, Rosemary K</lastModifiedBy>
-  <revision>398</revision>
+  <lastModifiedBy>Watkins, "Mitchell" James M</lastModifiedBy>
+  <revision>458</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_1665d9ee-429a-4d5f-97cc-cfb56e044a6e_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_1665d9ee-429a-4d5f-97cc-cfb56e044a6e_SetDate">
     <vt:lpwstr>2025-08-25T13:21:03Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_1665d9ee-429a-4d5f-97cc-cfb56e044a6e_Method">
     <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_1665d9ee-429a-4d5f-97cc-cfb56e044a6e_Name">
     <vt:lpwstr>1665d9ee-429a-4d5f-97cc-cfb56e044a6e</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_1665d9ee-429a-4d5f-97cc-cfb56e044a6e_SiteId">
     <vt:lpwstr>66cf5074-5afe-48d1-a691-a12b2121f44b</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_1665d9ee-429a-4d5f-97cc-cfb56e044a6e_ActionId">
     <vt:lpwstr>38b8bd48-aee3-407e-b11a-df1c8fb7b967</vt:lpwstr>
   </property>