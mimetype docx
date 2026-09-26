--- v0 (2026-03-30)
+++ v1 (2026-09-26)
@@ -81,112 +81,92 @@
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Reference </w:t>
       </w:r>
       <w:r w:rsidRPr="0087102D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Information</w:t>
       </w:r>
       <w:r w:rsidRPr="0087102D" w:rsidR="006A527B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> – Detailed Tables</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0087102D" w:rsidR="00E262B0" w:rsidP="72BAD032" w:rsidRDefault="51BC5457" w14:paraId="0AEEBBB5" w14:textId="34487C01">
+    <w:p w:rsidRPr="0087102D" w:rsidR="00E262B0" w:rsidP="72BAD032" w:rsidRDefault="51BC5457" w14:paraId="0AEEBBB5" w14:textId="41C2C201">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="7D810519" w:rsidR="51BC5457">
+      <w:r w:rsidRPr="510F6937" w:rsidR="51BC5457">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Updated: </w:t>
       </w:r>
-      <w:r w:rsidRPr="7D810519" w:rsidR="58BDA7EF">
+      <w:r w:rsidRPr="510F6937" w:rsidR="1A97DD6C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>13</w:t>
-[...21 lines deleted...]
-      <w:r w:rsidRPr="7D810519" w:rsidR="507304C2">
+        <w:t>15 July</w:t>
+      </w:r>
+      <w:r w:rsidRPr="510F6937" w:rsidR="507304C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="7D810519" w:rsidR="507304C2">
+      <w:r w:rsidRPr="510F6937" w:rsidR="507304C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2026</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="0087102D" w:rsidR="00E81DE8" w:rsidP="00830115" w:rsidRDefault="00E81DE8" w14:paraId="589DA9B1" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="0087102D" w:rsidR="004046B3" w:rsidP="00830115" w:rsidRDefault="3BF29D07" w14:paraId="3328EFEF" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
@@ -252,256 +232,251 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0087102D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Implementers are required to report on the status of these indicators within Dev Results.  In DevResults, indicator results might be entered directly into the system, or they might be calculated automatically from other indicators or from information in spreadsheets or “data tables.”  Details for each table and direct entry indicator are provided in the annex to this document. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="0087102D" w:rsidR="0014307B" w:rsidP="00830115" w:rsidRDefault="0014307B" w14:paraId="5101BB11" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="0087102D" w:rsidR="003300B2" w:rsidP="00830115" w:rsidRDefault="00A65E9A" w14:paraId="7CD4916F" w14:textId="6129717B">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="7D810519" w:rsidR="00A65E9A">
+    <w:p w:rsidRPr="0087102D" w:rsidR="003300B2" w:rsidP="510F6937" w:rsidRDefault="00A65E9A" w14:paraId="7CD4916F" w14:textId="2878E861">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="510F6937" w:rsidR="00A65E9A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">NOTE: </w:t>
       </w:r>
-      <w:r w:rsidRPr="7D810519" w:rsidR="00CD523C">
+      <w:r w:rsidRPr="510F6937" w:rsidR="00CD523C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The tables in this reference document are reported at </w:t>
       </w:r>
-      <w:r w:rsidRPr="7D810519" w:rsidR="00E305E8">
+      <w:r w:rsidRPr="510F6937" w:rsidR="00E305E8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="7D810519" w:rsidR="001C6855">
+      <w:r w:rsidRPr="510F6937" w:rsidR="001C6855">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> high</w:t>
       </w:r>
-      <w:r w:rsidRPr="7D810519" w:rsidR="0060177F">
+      <w:r w:rsidRPr="510F6937" w:rsidR="0060177F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ly detailed level, </w:t>
       </w:r>
-      <w:r w:rsidRPr="7D810519" w:rsidR="00DF0BC3">
+      <w:r w:rsidRPr="510F6937" w:rsidR="00DF0BC3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">reporting each new </w:t>
       </w:r>
-      <w:r w:rsidRPr="7D810519" w:rsidR="00E34CF8">
+      <w:r w:rsidRPr="510F6937" w:rsidR="00E34CF8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">case, investigation, </w:t>
       </w:r>
-      <w:r w:rsidRPr="7D810519" w:rsidR="004C3760">
+      <w:r w:rsidRPr="510F6937" w:rsidR="004C3760">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>seizure, etc. as a new row in the table</w:t>
       </w:r>
-      <w:r w:rsidRPr="7D810519" w:rsidR="004C3760">
+      <w:r w:rsidRPr="510F6937" w:rsidR="004C3760">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="7D810519" w:rsidR="00073A47">
+      <w:r w:rsidRPr="510F6937" w:rsidR="00073A47">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidRPr="7D810519" w:rsidR="00D53C65">
+      <w:r w:rsidRPr="510F6937" w:rsidR="00D53C65">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>If preferred, t</w:t>
       </w:r>
-      <w:r w:rsidRPr="7D810519" w:rsidR="00073A47">
+      <w:r w:rsidRPr="510F6937" w:rsidR="00073A47">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ables </w:t>
       </w:r>
-      <w:r w:rsidRPr="7D810519" w:rsidR="00D53C65">
+      <w:r w:rsidRPr="510F6937" w:rsidR="00D53C65">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">structured to </w:t>
       </w:r>
-      <w:r w:rsidRPr="7D810519" w:rsidR="00D53C65">
+      <w:r w:rsidRPr="510F6937" w:rsidR="00D53C65">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>contain</w:t>
       </w:r>
-      <w:r w:rsidRPr="7D810519" w:rsidR="00D53C65">
+      <w:r w:rsidRPr="510F6937" w:rsidR="00D53C65">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> quarterly aggregates</w:t>
       </w:r>
-      <w:r w:rsidRPr="7D810519" w:rsidR="001A6A39">
+      <w:r w:rsidRPr="510F6937" w:rsidR="001A6A39">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="7D810519" w:rsidR="008576CE">
+      <w:r w:rsidRPr="510F6937" w:rsidR="008576CE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>can be used instead.</w:t>
       </w:r>
-      <w:r w:rsidRPr="7D810519" w:rsidR="00840DA2">
+      <w:r w:rsidRPr="510F6937" w:rsidR="00840DA2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Please see the reference document titled: </w:t>
       </w:r>
-      <w:r w:rsidRPr="7D810519" w:rsidR="003724CF">
+      <w:r w:rsidRPr="510F6937" w:rsidR="003724CF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
-      <w:r w:rsidRPr="7D810519" w:rsidR="7FECE811">
+      <w:r w:rsidRPr="510F6937" w:rsidR="7FECE811">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
-      <w:r w:rsidRPr="7D810519" w:rsidR="003724CF">
+      <w:r w:rsidRPr="510F6937" w:rsidR="003724CF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="7D810519" w:rsidR="7A7B3235">
+      <w:r w:rsidRPr="510F6937" w:rsidR="5D8C149E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>0</w:t>
-[...11 lines deleted...]
-      <w:r w:rsidRPr="7D810519" w:rsidR="003724CF">
+        <w:t>07 15</w:t>
+      </w:r>
+      <w:r w:rsidRPr="510F6937" w:rsidR="003724CF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> INL Required Reporting Reference Information – Aggregate.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="003300B2" w:rsidP="00830115" w:rsidRDefault="003300B2" w14:paraId="15BADC2D" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="0087102D" w:rsidR="00F22903" w:rsidP="00830115" w:rsidRDefault="00F22903" w14:paraId="4313FC49" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -616,87 +591,107 @@
     <w:p w:rsidRPr="0087102D" w:rsidR="00E262B0" w:rsidP="00830115" w:rsidRDefault="00C36896" w14:paraId="7B629256" w14:textId="124EBDB2">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:history="1" w:anchor="_Table:__Activities,">
         <w:r w:rsidRPr="0087102D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
-          <w:t>Table:</w:t>
+          <w:t>Table</w:t>
+        </w:r>
+        <w:proofErr w:type="gramStart"/>
+        <w:r w:rsidRPr="0087102D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>:</w:t>
         </w:r>
         <w:r w:rsidRPr="0087102D" w:rsidR="000349D5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r w:rsidRPr="0087102D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r w:rsidRPr="0087102D" w:rsidR="009D7F2C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>A</w:t>
         </w:r>
         <w:r w:rsidRPr="0087102D" w:rsidR="00E262B0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
-          <w:t xml:space="preserve">ctivities, </w:t>
+          <w:t>ctivities</w:t>
+        </w:r>
+        <w:proofErr w:type="gramEnd"/>
+        <w:r w:rsidRPr="0087102D" w:rsidR="00E262B0">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t xml:space="preserve">, </w:t>
         </w:r>
         <w:r w:rsidRPr="0087102D" w:rsidR="009D7F2C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>M</w:t>
         </w:r>
         <w:r w:rsidRPr="0087102D" w:rsidR="00E262B0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t xml:space="preserve">ilestones, and </w:t>
         </w:r>
         <w:r w:rsidRPr="0087102D" w:rsidR="009D7F2C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
@@ -790,71 +785,93 @@
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:history="1" w:anchor="_Table:__Additional">
         <w:r w:rsidRPr="0087102D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
             <w:bCs/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
-          <w:t xml:space="preserve">Table: </w:t>
+          <w:t>Table</w:t>
+        </w:r>
+        <w:proofErr w:type="gramStart"/>
+        <w:r w:rsidRPr="0087102D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+            <w:bCs/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t xml:space="preserve">: </w:t>
         </w:r>
         <w:r w:rsidRPr="0087102D" w:rsidR="000349D5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
             <w:bCs/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r w:rsidRPr="0087102D" w:rsidR="009D7F2C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
             <w:bCs/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
-          <w:t>Additional Reporting Indicators</w:t>
+          <w:t>Additional</w:t>
+        </w:r>
+        <w:proofErr w:type="gramEnd"/>
+        <w:r w:rsidRPr="0087102D" w:rsidR="009D7F2C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+            <w:bCs/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Reporting Indicators</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w:rsidRPr="0087102D" w:rsidR="00E262B0" w:rsidP="00830115" w:rsidRDefault="00E262B0" w14:paraId="0CCCDD52" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="0087102D" w:rsidR="00E262B0" w:rsidP="00830115" w:rsidRDefault="00E262B0" w14:paraId="726776DB" w14:textId="1143E0F5">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="eop"/>
@@ -939,131 +956,191 @@
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w:rsidRPr="0087102D" w:rsidR="00E262B0" w:rsidP="00830115" w:rsidRDefault="009D7F2C" w14:paraId="3BB7BE51" w14:textId="4DBA7DA9">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_1.1_Number_of">
         <w:r w:rsidRPr="0087102D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
-          <w:t xml:space="preserve">Direct entry:  </w:t>
+          <w:t>Direct entry</w:t>
+        </w:r>
+        <w:proofErr w:type="gramStart"/>
+        <w:r w:rsidRPr="0087102D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t xml:space="preserve">:  </w:t>
         </w:r>
         <w:r w:rsidRPr="0087102D" w:rsidR="00E262B0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
-          <w:t>Number of judicial personnel trained with USG assistance</w:t>
+          <w:t>Number</w:t>
+        </w:r>
+        <w:proofErr w:type="gramEnd"/>
+        <w:r w:rsidRPr="0087102D" w:rsidR="00E262B0">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> of judicial personnel trained with USG assistance</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w:rsidRPr="0087102D" w:rsidR="00E262B0" w:rsidP="00830115" w:rsidRDefault="009D7F2C" w14:paraId="130CF5A2" w14:textId="70EED11B">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:history="1" w:anchor="_Number_of_government">
         <w:r w:rsidRPr="0087102D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
-          <w:t xml:space="preserve">Direct entry:  </w:t>
+          <w:t>Direct entry</w:t>
+        </w:r>
+        <w:proofErr w:type="gramStart"/>
+        <w:r w:rsidRPr="0087102D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t xml:space="preserve">:  </w:t>
         </w:r>
         <w:r w:rsidRPr="0087102D" w:rsidR="00E262B0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
-          <w:t>Number of government officials receiving USG-supported anti-corruption training </w:t>
+          <w:t>Number</w:t>
+        </w:r>
+        <w:proofErr w:type="gramEnd"/>
+        <w:r w:rsidRPr="0087102D" w:rsidR="00E262B0">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> of government officials receiving USG-supported anti-corruption training </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w:rsidRPr="0087102D" w:rsidR="00E262B0" w:rsidP="00830115" w:rsidRDefault="009D7F2C" w14:paraId="4E12CF6E" w14:textId="0C794F56">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:history="1" w:anchor="_Number_of_people">
         <w:r w:rsidRPr="0087102D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
-          <w:t xml:space="preserve">Direct entry:  </w:t>
+          <w:t>Direct entry</w:t>
+        </w:r>
+        <w:proofErr w:type="gramStart"/>
+        <w:r w:rsidRPr="0087102D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t xml:space="preserve">:  </w:t>
         </w:r>
         <w:r w:rsidRPr="0087102D" w:rsidR="00E262B0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
-          <w:t>Number of people affiliated with non-governmental organizations receiving USG-supported anti-corruption training </w:t>
+          <w:t>Number</w:t>
+        </w:r>
+        <w:proofErr w:type="gramEnd"/>
+        <w:r w:rsidRPr="0087102D" w:rsidR="00E262B0">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> of people affiliated with non-governmental organizations receiving USG-supported anti-corruption training </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w:rsidRPr="0087102D" w:rsidR="00E262B0" w:rsidP="00830115" w:rsidRDefault="00E262B0" w14:paraId="2B9E2709" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="0087102D" w:rsidR="007314F8" w:rsidP="00830115" w:rsidRDefault="007314F8" w14:paraId="203FF987" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -1085,198 +1162,299 @@
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:history="1" w:anchor="_Percent_of_construction">
         <w:r w:rsidRPr="0087102D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
-          <w:t>Direct entry:  Percent of construction complete</w:t>
+          <w:t>Direct entry</w:t>
+        </w:r>
+        <w:proofErr w:type="gramStart"/>
+        <w:r w:rsidRPr="0087102D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>:  Percent</w:t>
+        </w:r>
+        <w:proofErr w:type="gramEnd"/>
+        <w:r w:rsidRPr="0087102D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> of construction complete</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w:rsidRPr="0087102D" w:rsidR="00955D5F" w:rsidP="00830115" w:rsidRDefault="00955D5F" w14:paraId="3B88BB2F" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="0087102D" w:rsidR="00EA4535" w:rsidP="00830115" w:rsidRDefault="00EA4535" w14:paraId="3616A20F" w14:textId="1D2BFCAA">
+    <w:p w:rsidRPr="0087102D" w:rsidR="00EA4535" w:rsidP="00830115" w:rsidRDefault="006D2679" w14:paraId="3616A20F" w14:textId="6E28B9C3">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0087102D">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Customs inspections:</w:t>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0087102D" w:rsidR="00EA4535">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>nspections:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="0087102D" w:rsidR="00462577" w:rsidP="00830115" w:rsidRDefault="008A3FE7" w14:paraId="7DF0FBFF" w14:textId="6160A504">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:history="1" w:anchor="_Table:__Seizures_1">
         <w:r w:rsidRPr="0087102D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
-          <w:t>Table:  Seizure from Inspections (Event-level)</w:t>
+          <w:t>Table</w:t>
+        </w:r>
+        <w:proofErr w:type="gramStart"/>
+        <w:r w:rsidRPr="0087102D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>:  Seizure</w:t>
+        </w:r>
+        <w:proofErr w:type="gramEnd"/>
+        <w:r w:rsidRPr="0087102D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> from Inspections (Event-level)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="0087102D" w:rsidR="00AD23C3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="0087102D" w:rsidR="00C36896" w:rsidP="00830115" w:rsidRDefault="00C36896" w14:paraId="708F271A" w14:textId="311A3AD6">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:history="1" w:anchor="_Number_of_flags">
         <w:r w:rsidRPr="0087102D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
-          <w:t>Direct entry:  Number of flags for inspection</w:t>
+          <w:t>Direct entry</w:t>
+        </w:r>
+        <w:proofErr w:type="gramStart"/>
+        <w:r w:rsidRPr="0087102D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>:  Number</w:t>
+        </w:r>
+        <w:proofErr w:type="gramEnd"/>
+        <w:r w:rsidRPr="0087102D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> of flags for inspection</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidRPr="0087102D" w:rsidR="00743B1C" w:rsidRDefault="00C36896" w14:paraId="42E0B7D5" w14:textId="1B8E0F1C">
+    <w:p w:rsidRPr="0087102D" w:rsidR="00743B1C" w:rsidRDefault="00C36896" w14:paraId="42E0B7D5" w14:textId="1E9079AE">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:history="1" w:anchor="_Number_of_customs">
         <w:r w:rsidRPr="0087102D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
-          <w:t>Direct entry:  Number of</w:t>
+          <w:t>Direct entry</w:t>
+        </w:r>
+        <w:proofErr w:type="gramStart"/>
+        <w:r w:rsidRPr="0087102D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>:  Number</w:t>
+        </w:r>
+        <w:proofErr w:type="gramEnd"/>
+        <w:r w:rsidRPr="0087102D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> of</w:t>
         </w:r>
         <w:r w:rsidRPr="0087102D" w:rsidR="007933D1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
-          <w:t xml:space="preserve"> customs</w:t>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidR="003B082C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>physical</w:t>
         </w:r>
         <w:r w:rsidRPr="0087102D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t xml:space="preserve"> inspection</w:t>
         </w:r>
         <w:r w:rsidRPr="0087102D" w:rsidR="009F7BA1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t xml:space="preserve"> events</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w:rsidRPr="0087102D" w:rsidR="009F7BA1" w:rsidP="009F028D" w:rsidRDefault="009F7BA1" w14:paraId="4E797A8C" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
@@ -1383,135 +1561,215 @@
     <w:p w:rsidRPr="0087102D" w:rsidR="00743B1C" w:rsidP="00830115" w:rsidRDefault="00E120E9" w14:paraId="0F3BD763" w14:textId="4C92E8A6">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:history="1" w:anchor="_Table:__Targeted">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
-          <w:t>Table:  Targeted Enforcement Operations (Detailed)</w:t>
+          <w:t>Table</w:t>
+        </w:r>
+        <w:proofErr w:type="gramStart"/>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>:  Targeted</w:t>
+        </w:r>
+        <w:proofErr w:type="gramEnd"/>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Enforcement Operations (Detailed)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w:rsidRPr="00E120E9" w:rsidR="4EA4DFB8" w:rsidP="00830115" w:rsidRDefault="00E120E9" w14:paraId="557FCC88" w14:textId="4EF91C84">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:history="1" w:anchor="_Table:__Seizures_2">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
-          <w:t xml:space="preserve">Table:  Seizures from Operations (Event-level) </w:t>
+          <w:t>Table</w:t>
+        </w:r>
+        <w:proofErr w:type="gramStart"/>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>:  Seizures</w:t>
+        </w:r>
+        <w:proofErr w:type="gramEnd"/>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> from Operations (Event-level) </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w:rsidRPr="0087102D" w:rsidR="002746ED" w:rsidP="1A183B6E" w:rsidRDefault="00E120E9" w14:paraId="21802349" w14:textId="05D42924">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Table:__Arrests_1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
-          <w:t>Table:  Arrests (Detailed)</w:t>
+          <w:t>Table</w:t>
+        </w:r>
+        <w:proofErr w:type="gramStart"/>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>:  Arrests</w:t>
+        </w:r>
+        <w:proofErr w:type="gramEnd"/>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> (Detailed)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w:rsidRPr="009F028D" w:rsidR="00F35283" w:rsidP="00830115" w:rsidRDefault="00F35283" w14:paraId="248A34E4" w14:textId="21C9D4BF">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:history="1" w:anchor="_4.2_Number_of">
         <w:r w:rsidRPr="0087102D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
-          <w:t>Direct entry:  Number of</w:t>
+          <w:t>Direct entry</w:t>
+        </w:r>
+        <w:proofErr w:type="gramStart"/>
+        <w:r w:rsidRPr="0087102D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>:  Number</w:t>
+        </w:r>
+        <w:proofErr w:type="gramEnd"/>
+        <w:r w:rsidRPr="0087102D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> of</w:t>
         </w:r>
         <w:r w:rsidRPr="0087102D" w:rsidR="003F6F81">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t xml:space="preserve"> drug production sites dismantled</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w:rsidRPr="009F028D" w:rsidR="009F028D" w:rsidP="009F028D" w:rsidRDefault="009F028D" w14:paraId="1D5ADA24" w14:textId="736EEC51">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
@@ -1815,130 +2073,174 @@
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="0087102D" w:rsidR="007314F8" w:rsidP="00830115" w:rsidRDefault="007314F8" w14:paraId="4CADE11E" w14:textId="1B456FAD">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0087102D">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Traveler Vetting and Screening Systems:</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0087102D" w:rsidR="00BC2345">
+        <w:t>Traveler Vetting and Screening Systems</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0087102D">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0087102D" w:rsidR="00BC2345">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidRPr="0087102D" w:rsidR="00BC2345">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">(all reported at the </w:t>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0087102D" w:rsidR="00BC2345">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">all reported at the </w:t>
       </w:r>
       <w:r w:rsidRPr="0087102D" w:rsidR="00407FBC">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">border crossing </w:t>
       </w:r>
       <w:r w:rsidRPr="0087102D" w:rsidR="00BC2345">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>location level)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="0087102D" w:rsidR="007314F8" w:rsidP="00830115" w:rsidRDefault="008662DE" w14:paraId="41AC2290" w14:textId="5B0FDCAA">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:history="1" w:anchor="_Number_of_travelers">
         <w:r w:rsidRPr="0087102D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
-          <w:t xml:space="preserve">Direct entry:  </w:t>
+          <w:t>Direct entry</w:t>
+        </w:r>
+        <w:proofErr w:type="gramStart"/>
+        <w:r w:rsidRPr="0087102D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t xml:space="preserve">:  </w:t>
         </w:r>
         <w:r w:rsidRPr="0087102D" w:rsidR="00030A6C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
-          <w:t>Number of</w:t>
+          <w:t>Number</w:t>
+        </w:r>
+        <w:proofErr w:type="gramEnd"/>
+        <w:r w:rsidRPr="0087102D" w:rsidR="00030A6C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> of</w:t>
         </w:r>
         <w:r w:rsidRPr="0087102D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r w:rsidRPr="0087102D" w:rsidR="00030A6C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>t</w:t>
         </w:r>
         <w:r w:rsidRPr="0087102D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
@@ -1950,154 +2252,214 @@
     <w:p w:rsidRPr="0087102D" w:rsidR="008662DE" w:rsidP="00830115" w:rsidRDefault="008662DE" w14:paraId="523900BA" w14:textId="103B3082">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:history="1" w:anchor="_Number_of_travelers_1">
         <w:r w:rsidRPr="0087102D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
-          <w:t xml:space="preserve">Direct entry:  </w:t>
+          <w:t>Direct entry</w:t>
+        </w:r>
+        <w:proofErr w:type="gramStart"/>
+        <w:r w:rsidRPr="0087102D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t xml:space="preserve">:  </w:t>
         </w:r>
         <w:r w:rsidRPr="0087102D" w:rsidR="00030A6C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
-          <w:t>Number of t</w:t>
+          <w:t>Number</w:t>
+        </w:r>
+        <w:proofErr w:type="gramEnd"/>
+        <w:r w:rsidRPr="0087102D" w:rsidR="00030A6C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> of t</w:t>
         </w:r>
         <w:r w:rsidRPr="0087102D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>ravelers crossing at INL-supported border crossing points</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w:rsidRPr="0087102D" w:rsidR="008662DE" w:rsidP="00830115" w:rsidRDefault="008662DE" w14:paraId="3C03C82D" w14:textId="6EEA7294">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:history="1" w:anchor="_Number_of_travelers_2">
         <w:r w:rsidRPr="0087102D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
-          <w:t xml:space="preserve">Direct entry:  </w:t>
+          <w:t>Direct entry</w:t>
+        </w:r>
+        <w:proofErr w:type="gramStart"/>
+        <w:r w:rsidRPr="0087102D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t xml:space="preserve">:  </w:t>
         </w:r>
         <w:r w:rsidRPr="0087102D" w:rsidR="00030A6C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
-          <w:t>Number of t</w:t>
+          <w:t>Number</w:t>
+        </w:r>
+        <w:proofErr w:type="gramEnd"/>
+        <w:r w:rsidRPr="0087102D" w:rsidR="00030A6C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> of t</w:t>
         </w:r>
         <w:r w:rsidRPr="0087102D" w:rsidR="003F08C8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>ravelers flagged for derogatory information</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w:rsidRPr="0087102D" w:rsidR="00B31172" w:rsidP="00830115" w:rsidRDefault="00B31172" w14:paraId="1054FCC2" w14:textId="1C3AAE8E">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:history="1" w:anchor="_Number_of_flagged_2">
         <w:r w:rsidRPr="0087102D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
-          <w:t xml:space="preserve">Direct entry:  </w:t>
+          <w:t>Direct entry</w:t>
+        </w:r>
+        <w:proofErr w:type="gramStart"/>
+        <w:r w:rsidRPr="0087102D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t xml:space="preserve">:  </w:t>
         </w:r>
         <w:r w:rsidRPr="0087102D" w:rsidR="00030A6C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
-          <w:t>Number of f</w:t>
+          <w:t>Number</w:t>
+        </w:r>
+        <w:proofErr w:type="gramEnd"/>
+        <w:r w:rsidRPr="0087102D" w:rsidR="00030A6C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> of f</w:t>
         </w:r>
         <w:r w:rsidRPr="0087102D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t xml:space="preserve">lagged travelers subject to an enforcement action (broken out </w:t>
         </w:r>
         <w:r w:rsidRPr="0087102D" w:rsidR="00BC2345">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>in the following categories</w:t>
         </w:r>
         <w:r w:rsidRPr="0087102D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
@@ -2180,262 +2542,726 @@
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>Table:  Equipment</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w:rsidRPr="0087102D" w:rsidR="00E262B0" w:rsidP="00830115" w:rsidRDefault="00E262B0" w14:paraId="4BA1BEC1" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="0087102D" w:rsidR="00E262B0" w:rsidP="00830115" w:rsidRDefault="00E262B0" w14:paraId="171FCCC8" w14:textId="4F429667">
+    <w:p w:rsidRPr="0087102D" w:rsidR="00E262B0" w:rsidP="00830115" w:rsidRDefault="00E262B0" w14:paraId="171FCCC8" w14:textId="0404D325">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0087102D">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Other</w:t>
       </w:r>
-      <w:r w:rsidRPr="0087102D" w:rsidR="006B1AE6">
-[...10 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidRPr="0087102D" w:rsidR="00E262B0" w:rsidP="00830115" w:rsidRDefault="00CF0433" w14:paraId="39FFBFE4" w14:textId="07A6F489">
+    <w:p w:rsidRPr="0087102D" w:rsidR="00E262B0" w:rsidP="5C101A58" w:rsidRDefault="00CF0433" w14:paraId="39FFBFE4" w14:textId="07A6F489">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
         <w:ind w:left="540" w:hanging="180"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:sz w:val="22"/>
-[...22 lines deleted...]
-      </w:hyperlink>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve">HYPERLINK  \l "_Number_of_anti-corruption"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="5C101A58" w:rsidR="00CF0433">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Direct entry:  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="5C101A58" w:rsidR="00E262B0">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Number of anti-corruption measures proposed, adopted or implemented due, at least in part, to USG assistance, to include laws, policies, or procedures </w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
     </w:p>
-    <w:p w:rsidRPr="0087102D" w:rsidR="00E262B0" w:rsidP="00830115" w:rsidRDefault="00CF0433" w14:paraId="23716040" w14:textId="1F6CB77E">
+    <w:p w:rsidRPr="0087102D" w:rsidR="00E262B0" w:rsidP="5C101A58" w:rsidRDefault="00CF0433" w14:paraId="23716040" w14:textId="1F6CB77E">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
         <w:ind w:left="540" w:hanging="180"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="eop"/>
-          <w:sz w:val="22"/>
-[...22 lines deleted...]
-      </w:hyperlink>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve">HYPERLINK  \l "_Number_of_USG-assisted"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="5C101A58" w:rsidR="00CF0433">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Direct entry</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5C101A58" w:rsidR="00CF0433">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="5C101A58" w:rsidR="00E262B0">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Number</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5C101A58" w:rsidR="00E262B0">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of USG-assisted courts with improved case management systems</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
     </w:p>
-    <w:p w:rsidRPr="0087102D" w:rsidR="00F54AEB" w:rsidP="00830115" w:rsidRDefault="00CF0433" w14:paraId="49073698" w14:textId="788CC844">
+    <w:p w:rsidRPr="00BB71EC" w:rsidR="00F54AEB" w:rsidP="5C101A58" w:rsidRDefault="00CF0433" w14:paraId="49073698" w14:textId="788CC844">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
         <w:ind w:left="540" w:hanging="180"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve">HYPERLINK  \l "_Number_of_mechanisms"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="5C101A58" w:rsidR="00CF0433">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Direct entry</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5C101A58" w:rsidR="00CF0433">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="5C101A58" w:rsidR="00E262B0">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Number</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5C101A58" w:rsidR="00E262B0">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of mechanisms for external oversight of public resource use supported by USG assistance</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0087102D" w:rsidR="00BB71EC" w:rsidP="5C101A58" w:rsidRDefault="00BB71EC" w14:paraId="4B756FF5" w14:textId="6E6A97AF">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
+        <w:ind w:left="540" w:hanging="180"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
           <w:rStyle w:val="eop"/>
-          <w:sz w:val="22"/>
-[...22 lines deleted...]
-      </w:hyperlink>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve">HYPERLINK  \l "_7.4_Number_of"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="5C101A58" w:rsidR="00BB71EC">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Direct entry: Number of vetted unit personnel</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
     </w:p>
-    <w:p w:rsidRPr="0087102D" w:rsidR="00D069B2" w:rsidP="00830115" w:rsidRDefault="00D069B2" w14:paraId="6BBB1A09" w14:textId="77777777">
+    <w:p w:rsidRPr="0087102D" w:rsidR="00D069B2" w:rsidP="5C101A58" w:rsidRDefault="00D069B2" w14:paraId="7E29519F" w14:textId="000EDD4D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:leader="none" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="540" w:hanging="180"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve">HYPERLINK  \l  "_7.5_Number_of" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="5C101A58" w:rsidR="066AD8BA">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:dstrike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Direct entry: Ransomware disruptions or takedowns conducted by INL-supported units</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0087102D" w:rsidR="00D069B2" w:rsidP="5C101A58" w:rsidRDefault="00D069B2" w14:paraId="1146BD82" w14:textId="1A4C32B4">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:leader="none" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="540" w:hanging="180"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:dstrike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve">HYPERLINK  \l  "_7.6 Number_of scam centers_dismantled" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="5C101A58" w:rsidR="066AD8BA">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:dstrike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Direct entry: Scam centers dismantled by INL-supported units</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0087102D" w:rsidR="00D069B2" w:rsidP="5C101A58" w:rsidRDefault="00D069B2" w14:paraId="14956766" w14:textId="44A15257">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:leader="none" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="540" w:hanging="180"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve">HYPERLINK  \l  "_7.7_Number_of" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="5C101A58" w:rsidR="066AD8BA">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:dstrike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Direct entry: Ransomware arrests by INL-supported units</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0087102D" w:rsidR="00D069B2" w:rsidP="5C101A58" w:rsidRDefault="00D069B2" w14:paraId="318A2B65" w14:textId="1260C005">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:leader="none" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="540" w:hanging="180"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve">HYPERLINK  \l  "_7.8_Number_of ransomware defendants con" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="5C101A58" w:rsidR="066AD8BA">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:dstrike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Direct entry: Ransomware defendants convicted</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0087102D" w:rsidR="00D069B2" w:rsidP="5C101A58" w:rsidRDefault="00D069B2" w14:paraId="116FF9E6" w14:textId="7A5051EB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:leader="none" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="540" w:hanging="180"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve">HYPERLINK  \l  "_7.9_Number_of" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="5C101A58" w:rsidR="066AD8BA">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:dstrike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Direct entry: Cyber-enabled fraud arrests by INL-supported units</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0087102D" w:rsidR="00D069B2" w:rsidP="5C101A58" w:rsidRDefault="00D069B2" w14:paraId="1523FD8B" w14:textId="5838AD00">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:leader="none" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="540" w:hanging="180"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve">HYPERLINK  \l  "_7.10_Number_of" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="5C101A58" w:rsidR="066AD8BA">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:dstrike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Direct entry: Cyber-enabled fraud defendants convicted</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0087102D" w:rsidR="00D069B2" w:rsidP="5C101A58" w:rsidRDefault="00D069B2" w14:paraId="6BBB1A09" w14:textId="58B52212">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
         <w:ind w:left="540"/>
         <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="0087102D" w:rsidR="00316817" w:rsidRDefault="00316817" w14:paraId="734069F8" w14:textId="3157FF38">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0087102D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="0087102D" w:rsidR="00F91463" w:rsidP="00E06FB5" w:rsidRDefault="000D1E68" w14:paraId="159D9B7E" w14:textId="044A1591">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorHAnsi"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:name="_Table:__Anticipated" w:id="2"/>
       <w:bookmarkStart w:name="_Toc207287133" w:id="3"/>
       <w:bookmarkStart w:name="_Toc208415683" w:id="4"/>
       <w:bookmarkStart w:name="_Toc208417115" w:id="5"/>
       <w:bookmarkStart w:name="_Toc1211577914" w:id="6"/>
       <w:bookmarkStart w:name="_Toc213847472" w:id="7"/>
       <w:bookmarkStart w:name="_Toc213847492" w:id="8"/>
       <w:bookmarkEnd w:id="2"/>
       <w:r w:rsidRPr="0087102D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorHAnsi"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>INL Standard Table</w:t>
       </w:r>
       <w:r w:rsidRPr="0087102D" w:rsidR="00665413">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorHAnsi"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Definitions S</w:t>
       </w:r>
       <w:r w:rsidRPr="0087102D" w:rsidR="00E06FB5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorHAnsi"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>orted</w:t>
       </w:r>
       <w:r w:rsidRPr="0087102D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorHAnsi"/>
@@ -2642,51 +3468,69 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> information.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="0087102D" w:rsidR="00343D6F" w:rsidP="00A623F2" w:rsidRDefault="0C8EB06F" w14:paraId="3E0DD8AD" w14:textId="779703F0">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0087102D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Table:  Activities, Milestones, and Deliverables</w:t>
+        <w:t>Table</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0087102D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:  Activities</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0087102D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, Milestones, and Deliverables</w:t>
       </w:r>
       <w:bookmarkEnd w:id="10"/>
       <w:bookmarkEnd w:id="11"/>
       <w:bookmarkEnd w:id="12"/>
       <w:bookmarkEnd w:id="13"/>
       <w:bookmarkEnd w:id="14"/>
       <w:bookmarkEnd w:id="15"/>
     </w:p>
     <w:p w:rsidRPr="0087102D" w:rsidR="00343D6F" w:rsidP="00830115" w:rsidRDefault="00343D6F" w14:paraId="4BC3C463" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="0087102D" w:rsidR="00864E11" w:rsidP="00830115" w:rsidRDefault="00864E11" w14:paraId="3BAF457D" w14:textId="032CEEB7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
@@ -2717,73 +3561,83 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0087102D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Activit</w:t>
       </w:r>
       <w:r w:rsidRPr="0087102D" w:rsidR="00BF19BC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ies</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="0087102D" w:rsidR="00BF19BC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="0087102D" w:rsidR="00F54669">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> S</w:t>
       </w:r>
       <w:r w:rsidRPr="0087102D" w:rsidR="00BF19BC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>pecific actions that a project team carries out to make progress toward the project's objectives. They answer the question: "What will we actually do?"</w:t>
+        <w:t>pecific</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0087102D" w:rsidR="00BF19BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> actions that a project team carries out to make progress toward the project's objectives. They answer the question: "What will we actually do?"</w:t>
       </w:r>
       <w:r w:rsidRPr="0087102D" w:rsidR="00C40C4A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidRPr="0087102D" w:rsidR="00BF19BC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Common project activities include drafting model legislation, delivering training, providing technical assistance, running a public awareness campaign, and installing equipment. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="0087102D" w:rsidR="00864E11" w:rsidP="00830115" w:rsidRDefault="00864E11" w14:paraId="77D1F3AA" w14:textId="0C58C989">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
@@ -2792,57 +3646,67 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0087102D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Milestone</w:t>
       </w:r>
       <w:r w:rsidRPr="0087102D" w:rsidR="00C40C4A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="0087102D" w:rsidR="00C40C4A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>:  Key checkpoints that help track progress in a project.</w:t>
+        <w:t>:  Key</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0087102D" w:rsidR="00C40C4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> checkpoints that help track progress in a project.</w:t>
       </w:r>
       <w:r w:rsidRPr="0087102D" w:rsidR="00490D11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  They </w:t>
       </w:r>
       <w:r w:rsidRPr="0087102D" w:rsidR="00C40C4A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>mark</w:t>
       </w:r>
       <w:r w:rsidRPr="0087102D" w:rsidR="00490D11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -2885,65 +3749,75 @@
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0087102D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Deliverable</w:t>
       </w:r>
       <w:r w:rsidRPr="0087102D" w:rsidR="00490D11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="0087102D" w:rsidR="00490D11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">:  </w:t>
       </w:r>
       <w:r w:rsidRPr="0087102D" w:rsidR="00363F03">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Concrete outputs by the project implementation team that show work is getting done and moving the project forward.  For example, a project may plan to conduct a needs assessment prior to beginning programming, develop curriculum for project beneficiaries to use, or perhaps provide equipment or software licenses to a partner government</w:t>
+        <w:t>Concrete</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0087102D" w:rsidR="00363F03">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> outputs by the project implementation team that show work is getting done and moving the project forward.  For example, a project may plan to conduct a needs assessment prior to beginning programming, develop curriculum for project beneficiaries to use, or perhaps provide equipment or software licenses to a partner government</w:t>
       </w:r>
       <w:r w:rsidRPr="0087102D" w:rsidR="00363F03">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="0087102D" w:rsidR="00363F03" w:rsidP="00830115" w:rsidRDefault="00363F03" w14:paraId="51DC243A" w14:textId="55F755D8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
@@ -3112,51 +3986,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (i.e., “item”)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2579"/>
         <w:gridCol w:w="2227"/>
         <w:gridCol w:w="4544"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="009414FF" w:rsidTr="585B72A5" w14:paraId="50FC4E6D" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="007F2E4B" w:rsidTr="585B72A5" w14:paraId="50FC4E6D" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1379" w:type="pct"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="009414FF" w:rsidP="00830115" w:rsidRDefault="009414FF" w14:paraId="5203485E" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -3195,51 +4069,51 @@
             <w:tcW w:w="2430" w:type="pct"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="009414FF" w:rsidP="00830115" w:rsidRDefault="009414FF" w14:paraId="7C4DD549" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Definition or Selection List Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="009414FF" w:rsidTr="585B72A5" w14:paraId="0E818172" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="007F2E4B" w:rsidTr="585B72A5" w14:paraId="0E818172" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1379" w:type="pct"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="009414FF" w:rsidP="00830115" w:rsidRDefault="00580D38" w14:paraId="7A597DA4" w14:textId="54A8E58B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="585B72A5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Item Code</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -3266,51 +4140,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2430" w:type="pct"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="009414FF" w:rsidP="00830115" w:rsidRDefault="0086169B" w14:paraId="6F96FD54" w14:textId="47583140">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Corresponds to an ID in project planning documents, e.g., Activity 1.1.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="009414FF" w:rsidTr="585B72A5" w14:paraId="447C95CF" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="007F2E4B" w:rsidTr="585B72A5" w14:paraId="447C95CF" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1379" w:type="pct"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="009414FF" w:rsidP="00830115" w:rsidRDefault="00580D38" w14:paraId="194FA4B2" w14:textId="59094BAC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="585B72A5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Item Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -3337,51 +4211,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2430" w:type="pct"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="009414FF" w:rsidP="00830115" w:rsidRDefault="00765859" w14:paraId="578C82A3" w14:textId="141E21B5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Short descriptive label used to identify the activity, milestone, or deliverable</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="009414FF" w:rsidTr="585B72A5" w14:paraId="46B51615" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="007F2E4B" w:rsidTr="585B72A5" w14:paraId="46B51615" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1379" w:type="pct"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="009414FF" w:rsidP="00830115" w:rsidRDefault="00580D38" w14:paraId="7A8C03EE" w14:textId="35909235">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="585B72A5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Related Project Component</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -3411,64 +4285,82 @@
           <w:tcPr>
             <w:tcW w:w="2430" w:type="pct"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="009414FF" w:rsidP="00830115" w:rsidRDefault="0032793D" w14:paraId="098B7932" w14:textId="12DBA500">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Expected outcome or sub-outcome the activity, milestone, or deliverable supports</w:t>
             </w:r>
             <w:r w:rsidRPr="0087102D" w:rsidR="00FD1CCD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">, e.g., Outcome 1:  </w:t>
+              <w:t>, e.g., Outcome 1</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="0087102D" w:rsidR="00FD1CCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">:  </w:t>
             </w:r>
             <w:r w:rsidRPr="0087102D" w:rsidR="00806B91">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Investigators open money-laundering cases</w:t>
+              <w:t>Investigators</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="0087102D" w:rsidR="00806B91">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> open money-laundering cases</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="00580D38" w:rsidTr="585B72A5" w14:paraId="0A6AEA1E" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="007F2E4B" w:rsidTr="585B72A5" w14:paraId="0A6AEA1E" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1379" w:type="pct"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00580D38" w:rsidP="00830115" w:rsidRDefault="00580D38" w14:paraId="2C1CEFD5" w14:textId="6909D996">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="585B72A5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Item Status</w:t>
             </w:r>
             <w:r w:rsidR="006C1C8D">
               <w:rPr>
@@ -3503,51 +4395,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2430" w:type="pct"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00580D38" w:rsidP="00830115" w:rsidRDefault="006A3224" w14:paraId="6E31DFFD" w14:textId="42F18FDB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Item Status</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="009414FF" w:rsidTr="585B72A5" w14:paraId="0B5137D2" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="007F2E4B" w:rsidTr="585B72A5" w14:paraId="0B5137D2" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1379" w:type="pct"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="009414FF" w:rsidP="00830115" w:rsidRDefault="00580D38" w14:paraId="42A44875" w14:textId="39ED4ECC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Date of Item Completion</w:t>
             </w:r>
             <w:r w:rsidR="006C1C8D">
               <w:rPr>
@@ -3667,51 +4559,51 @@
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Item Status</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2966"/>
         <w:gridCol w:w="6384"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="00566161" w:rsidTr="00C62F1A" w14:paraId="7C30F51D" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="00EF37F7" w:rsidTr="00C62F1A" w14:paraId="7C30F51D" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1586" w:type="pct"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00566161" w:rsidP="00830115" w:rsidRDefault="00566161" w14:paraId="3FE749BD" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -3724,346 +4616,345 @@
             <w:tcW w:w="3414" w:type="pct"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00566161" w:rsidP="00830115" w:rsidRDefault="00566161" w14:paraId="2704BF70" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Option Definition</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="00566161" w:rsidTr="00C62F1A" w14:paraId="1F7312C7" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="00EF37F7" w:rsidTr="00C62F1A" w14:paraId="1F7312C7" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1586" w:type="pct"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00566161" w:rsidP="00830115" w:rsidRDefault="00B74D2C" w14:paraId="7D385A09" w14:textId="28582317">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Not Started - Expected start date in the future</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3414" w:type="pct"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00566161" w:rsidP="00830115" w:rsidRDefault="00D6337D" w14:paraId="75E2F8E3" w14:textId="3AC27EF7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Work has not begun because the planned start date has not yet arrived.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="00566161" w:rsidTr="00C62F1A" w14:paraId="41B07211" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="00EF37F7" w:rsidTr="00C62F1A" w14:paraId="41B07211" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1586" w:type="pct"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00566161" w:rsidP="00830115" w:rsidRDefault="00B74D2C" w14:paraId="1CA42EF1" w14:textId="05B1040F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Not Started - Behind schedule</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3414" w:type="pct"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00566161" w:rsidP="00830115" w:rsidRDefault="008246BA" w14:paraId="61A99470" w14:textId="224411AD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Work has not begun even though the planned start date has passed.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="00566161" w:rsidTr="00C62F1A" w14:paraId="3FE5F377" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="00EF37F7" w:rsidTr="00C62F1A" w14:paraId="3FE5F377" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1586" w:type="pct"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00566161" w:rsidP="00830115" w:rsidRDefault="00B74D2C" w14:paraId="2914C6CD" w14:textId="19AB432C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>In Progress - Behind schedule</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3414" w:type="pct"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00566161" w:rsidP="00830115" w:rsidRDefault="008246BA" w14:paraId="1D1B6B09" w14:textId="5CD2C601">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Work has started but is unlikely to meet the planned completion date without corrective action.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="00566161" w:rsidTr="00C62F1A" w14:paraId="4BF95337" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="00EF37F7" w:rsidTr="00C62F1A" w14:paraId="4BF95337" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1586" w:type="pct"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00566161" w:rsidP="00830115" w:rsidRDefault="00482895" w14:paraId="73B9E2BC" w14:textId="4491F952">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>In Progress - On track</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3414" w:type="pct"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00566161" w:rsidP="00830115" w:rsidRDefault="008246BA" w14:paraId="3D3C4394" w14:textId="0FC8E121">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Work is underway and expected to meet the planned completion date.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="00566161" w:rsidTr="00C62F1A" w14:paraId="6C668DCE" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="00EF37F7" w:rsidTr="00C62F1A" w14:paraId="6C668DCE" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1586" w:type="pct"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00566161" w:rsidP="00830115" w:rsidRDefault="00482895" w14:paraId="36FA45A4" w14:textId="63410FB1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>In Progress - Ahead of schedule</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3414" w:type="pct"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00566161" w:rsidP="00830115" w:rsidRDefault="008246BA" w14:paraId="3A4E6431" w14:textId="3484F946">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Work is underway and is expected to be finished before the planned completion date.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="00566161" w:rsidTr="00C62F1A" w14:paraId="4A42FDC6" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="00EF37F7" w:rsidTr="00C62F1A" w14:paraId="4A42FDC6" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1586" w:type="pct"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00566161" w:rsidP="00830115" w:rsidRDefault="00482895" w14:paraId="355B0828" w14:textId="0ABE6993">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Complete</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3414" w:type="pct"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00566161" w:rsidP="00830115" w:rsidRDefault="009B4755" w14:paraId="0054A4CD" w14:textId="14F63599">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Work has been fully finished and accepted, meeting the defined requirements.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="00566161" w:rsidTr="00C62F1A" w14:paraId="1D3DE4A3" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="00EF37F7" w:rsidTr="00C62F1A" w14:paraId="1D3DE4A3" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1586" w:type="pct"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00566161" w:rsidP="00830115" w:rsidRDefault="00482895" w14:paraId="070E82B4" w14:textId="289F0BA0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Closed - Not applicable</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -4160,95 +5051,133 @@
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:name="_Table:__Additional" w:id="16"/>
       <w:bookmarkStart w:name="_Toc207287135" w:id="17"/>
       <w:bookmarkStart w:name="_Toc208415685" w:id="18"/>
       <w:bookmarkStart w:name="_Toc208417117" w:id="19"/>
       <w:bookmarkStart w:name="_Toc2084102801" w:id="20"/>
       <w:bookmarkStart w:name="_Toc213847474" w:id="21"/>
       <w:bookmarkStart w:name="_Toc213847494" w:id="22"/>
       <w:bookmarkEnd w:id="16"/>
       <w:r w:rsidRPr="0087102D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Table:  Additional Reporting Indicators</w:t>
+        <w:t>Table</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0087102D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:  Additional</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0087102D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Reporting Indicators</w:t>
       </w:r>
       <w:bookmarkEnd w:id="17"/>
       <w:bookmarkEnd w:id="18"/>
       <w:bookmarkEnd w:id="19"/>
       <w:bookmarkEnd w:id="20"/>
       <w:bookmarkEnd w:id="21"/>
       <w:bookmarkEnd w:id="22"/>
     </w:p>
     <w:p w:rsidRPr="0087102D" w:rsidR="00367434" w:rsidP="00830115" w:rsidRDefault="00367434" w14:paraId="3A527AA3" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="0087102D" w:rsidR="00367434" w:rsidP="00830115" w:rsidRDefault="00367434" w14:paraId="60175484" w14:textId="23D740BB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0087102D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Definitions:  </w:t>
-      </w:r>
+        <w:t>Definitions</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="0087102D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="22"/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">Indicators listed in this table are either intended to be reported on with qualitative information </w:t>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0087102D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Indicators</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0087102D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> listed in this table are either intended to be reported on with qualitative information </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="0087102D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>only, or</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="0087102D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> were not fully explicated in an INL Performance Indicator Reference Sheet (PIRS).</w:t>
       </w:r>
       <w:r w:rsidRPr="0087102D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
@@ -4394,51 +5323,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>indicator</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2579"/>
         <w:gridCol w:w="2227"/>
         <w:gridCol w:w="4544"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="00367434" w:rsidTr="00C62F1A" w14:paraId="3291E317" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="007F2E4B" w:rsidTr="00C62F1A" w14:paraId="3291E317" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1379" w:type="pct"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00367434" w:rsidP="00830115" w:rsidRDefault="00367434" w14:paraId="25EA46CA" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -4477,51 +5406,51 @@
             <w:tcW w:w="2430" w:type="pct"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00367434" w:rsidP="00830115" w:rsidRDefault="00367434" w14:paraId="52F8EC66" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Definition or Selection List Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="00367434" w:rsidTr="00C62F1A" w14:paraId="776C60E9" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="007F2E4B" w:rsidTr="00C62F1A" w14:paraId="776C60E9" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1379" w:type="pct"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00367434" w:rsidP="00830115" w:rsidRDefault="00367434" w14:paraId="16FCB47D" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Related Project Component</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -4575,56 +5504,74 @@
               </w:rPr>
               <w:t>indicator</w:t>
             </w:r>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="0087102D" w:rsidR="00DD70B9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>tracks</w:t>
             </w:r>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>, e.g., Outcome 1:  Investigators open money-laundering cases</w:t>
+              <w:t>, e.g., Outcome 1</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="0087102D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>:  Investigators</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="0087102D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> open money-laundering cases</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="004C11BC" w:rsidTr="00C62F1A" w14:paraId="00CCF636" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="007F2E4B" w:rsidTr="00C62F1A" w14:paraId="00CCF636" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1379" w:type="pct"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="004C11BC" w:rsidP="00830115" w:rsidRDefault="004C11BC" w14:paraId="5675A248" w14:textId="66738B78">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Indicator Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -4659,51 +5606,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Short descriptive label used to identify </w:t>
             </w:r>
             <w:r w:rsidRPr="0087102D" w:rsidR="008E3786">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>what will be tracked</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="00367434" w:rsidTr="00C62F1A" w14:paraId="3BCD2412" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="007F2E4B" w:rsidTr="00C62F1A" w14:paraId="3BCD2412" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1379" w:type="pct"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00367434" w:rsidP="00830115" w:rsidRDefault="00367434" w14:paraId="13CEBCD7" w14:textId="35CCE36F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Status</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -4730,51 +5677,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2430" w:type="pct"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00367434" w:rsidP="00830115" w:rsidRDefault="00A17E10" w14:paraId="166BACB4" w14:textId="45FEF2EC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Additional Reporting Indicator Status</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="00367434" w:rsidTr="00C62F1A" w14:paraId="30CE2654" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="007F2E4B" w:rsidTr="00C62F1A" w14:paraId="30CE2654" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1379" w:type="pct"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00367434" w:rsidP="00830115" w:rsidRDefault="00DD70B9" w14:paraId="47EDA699" w14:textId="6813680E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Comments</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -4896,51 +5843,51 @@
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Status</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2966"/>
         <w:gridCol w:w="6384"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="00367434" w:rsidTr="00C62F1A" w14:paraId="0C9EB7BB" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="00EF37F7" w:rsidTr="00C62F1A" w14:paraId="0C9EB7BB" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1586" w:type="pct"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00367434" w:rsidP="00830115" w:rsidRDefault="00367434" w14:paraId="18874F06" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -4953,100 +5900,100 @@
             <w:tcW w:w="3414" w:type="pct"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00367434" w:rsidP="00830115" w:rsidRDefault="00367434" w14:paraId="19EF4E62" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Option Definition</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="00367434" w:rsidTr="00C62F1A" w14:paraId="55FCD557" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="00EF37F7" w:rsidTr="00C62F1A" w14:paraId="55FCD557" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1586" w:type="pct"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00367434" w:rsidP="00830115" w:rsidRDefault="004B30FC" w14:paraId="3FFB4844" w14:textId="22E656EF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Active</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3414" w:type="pct"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00367434" w:rsidP="00830115" w:rsidRDefault="00BB7DDA" w14:paraId="26102F8C" w14:textId="68309452">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>The indicator is currently in use for monitoring and reporting. Data is still being collected or assessed against it.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="00367434" w:rsidTr="00C62F1A" w14:paraId="4DA1D86B" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="00EF37F7" w:rsidTr="00C62F1A" w14:paraId="4DA1D86B" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1586" w:type="pct"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00367434" w:rsidP="00830115" w:rsidRDefault="004B30FC" w14:paraId="5F914F62" w14:textId="23483A97">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Closed</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -5156,52 +6103,69 @@
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:name="_Table:__Training" w:id="23"/>
       <w:bookmarkStart w:name="_Table:__Arrests" w:id="24"/>
       <w:bookmarkStart w:name="_Toc207287140" w:id="25"/>
       <w:bookmarkStart w:name="_Toc208415690" w:id="26"/>
       <w:bookmarkStart w:name="_Toc208417122" w:id="27"/>
       <w:bookmarkStart w:name="_Toc647448632" w:id="28"/>
       <w:bookmarkStart w:name="_Toc213847478" w:id="29"/>
       <w:bookmarkStart w:name="_Toc213847498" w:id="30"/>
       <w:bookmarkEnd w:id="23"/>
       <w:bookmarkEnd w:id="24"/>
       <w:r w:rsidRPr="0087102D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t>Table:  Anticipated Events</w:t>
+        <w:t>Table</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0087102D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:  Anticipated</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0087102D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Events</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="0087102D" w:rsidR="00A623F2" w:rsidP="00A623F2" w:rsidRDefault="00A623F2" w14:paraId="0BCD9E76" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="0087102D" w:rsidR="00A623F2" w:rsidP="00A623F2" w:rsidRDefault="00A623F2" w14:paraId="6A44BB87" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
@@ -5220,57 +6184,67 @@
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0087102D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Event</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="0087102D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>:  A planned, in-person gathering that serves a programmatic purpose.  Events often involve securing a venue, arranging for participant travel, and providing materials, equipment, and refreshments.</w:t>
+        <w:t>:  A</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0087102D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> planned, in-person gathering that serves a programmatic purpose.  Events often involve securing a venue, arranging for participant travel, and providing materials, equipment, and refreshments.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="0087102D" w:rsidR="00A623F2" w:rsidP="00A623F2" w:rsidRDefault="00A623F2" w14:paraId="165E16AB" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="0087102D" w:rsidR="00A623F2" w:rsidP="00A623F2" w:rsidRDefault="00A623F2" w14:paraId="329852A6" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
@@ -5294,51 +6268,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>One Row per Event</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9350" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2565"/>
         <w:gridCol w:w="2241"/>
         <w:gridCol w:w="4544"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="00A623F2" w:rsidTr="585B72A5" w14:paraId="6BEF42C6" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="007F2E4B" w:rsidTr="585B72A5" w14:paraId="6BEF42C6" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2565" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00A623F2" w:rsidRDefault="00A623F2" w14:paraId="18A76A72" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Column Name</w:t>
             </w:r>
           </w:p>
@@ -5374,51 +6348,51 @@
             <w:tcW w:w="4544" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00A623F2" w:rsidRDefault="00A623F2" w14:paraId="6E2DBE6D" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Definition or Selection List Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="00A623F2" w:rsidTr="585B72A5" w14:paraId="708778E8" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="007F2E4B" w:rsidTr="585B72A5" w14:paraId="708778E8" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2565" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00A623F2" w:rsidRDefault="00A623F2" w14:paraId="54E1846A" w14:textId="56D72A9D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="585B72A5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Event Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2241" w:type="dxa"/>
@@ -5442,51 +6416,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4544" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00A623F2" w:rsidRDefault="00A623F2" w14:paraId="5841D4A4" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Official title or short descriptive label used to identify the event</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="00A623F2" w:rsidTr="585B72A5" w14:paraId="5BCAE8E2" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="007F2E4B" w:rsidTr="585B72A5" w14:paraId="5BCAE8E2" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2565" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00A623F2" w:rsidRDefault="00A623F2" w14:paraId="18365A9D" w14:textId="117529F4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="585B72A5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Event Type</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2241" w:type="dxa"/>
@@ -5510,51 +6484,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4544" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00A623F2" w:rsidRDefault="00A623F2" w14:paraId="22741EB6" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Event Type </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="00A623F2" w:rsidTr="585B72A5" w14:paraId="65D3538C" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="007F2E4B" w:rsidTr="585B72A5" w14:paraId="65D3538C" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2565" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00A623F2" w:rsidRDefault="00A623F2" w14:paraId="12550BDB" w14:textId="13BB3F39">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="585B72A5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Primary Event Topic</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2241" w:type="dxa"/>
@@ -5578,51 +6552,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4544" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00A623F2" w:rsidRDefault="00A623F2" w14:paraId="231132B7" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Primary Topic</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="00A623F2" w:rsidTr="585B72A5" w14:paraId="4623D1D2" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="007F2E4B" w:rsidTr="585B72A5" w14:paraId="4623D1D2" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2565" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00A623F2" w:rsidRDefault="00A623F2" w14:paraId="7738FD1E" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Event Purpose</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2241" w:type="dxa"/>
@@ -5646,51 +6620,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4544" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00A623F2" w:rsidRDefault="00A623F2" w14:paraId="7C2C2F69" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Additional details or sub-topics that further describe the event beyond the primary topic selected</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="00A623F2" w:rsidTr="585B72A5" w14:paraId="1659289D" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="007F2E4B" w:rsidTr="585B72A5" w14:paraId="1659289D" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2565" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00A623F2" w:rsidRDefault="00A623F2" w14:paraId="673536BC" w14:textId="24B375CF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="585B72A5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Event Location</w:t>
             </w:r>
             <w:r w:rsidRPr="585B72A5" w:rsidR="3980EF25">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -5730,51 +6704,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4544" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00A623F2" w:rsidRDefault="00A623F2" w14:paraId="2E0F2708" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Country</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="00A623F2" w:rsidTr="585B72A5" w14:paraId="491199F7" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="007F2E4B" w:rsidTr="585B72A5" w14:paraId="491199F7" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2565" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00A623F2" w:rsidRDefault="00A623F2" w14:paraId="7577C62E" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Event Location – Name of city or other specific location</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2241" w:type="dxa"/>
@@ -5798,51 +6772,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4544" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00A623F2" w:rsidRDefault="00A623F2" w14:paraId="45AE4172" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Name of city or other specific location</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="00A623F2" w:rsidTr="585B72A5" w14:paraId="54AFEB4A" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="007F2E4B" w:rsidTr="585B72A5" w14:paraId="54AFEB4A" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2565" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00A623F2" w:rsidRDefault="00A623F2" w14:paraId="434C739E" w14:textId="5D29B938">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="585B72A5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Event Start Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2241" w:type="dxa"/>
@@ -5866,51 +6840,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4544" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00A623F2" w:rsidRDefault="00A623F2" w14:paraId="7A3815F9" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Start date of the event</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="00A623F2" w:rsidTr="585B72A5" w14:paraId="430A7674" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="007F2E4B" w:rsidTr="585B72A5" w14:paraId="430A7674" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2565" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00A623F2" w:rsidRDefault="00A623F2" w14:paraId="7BE25D35" w14:textId="41510B42">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="585B72A5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Event End Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2241" w:type="dxa"/>
@@ -5934,51 +6908,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4544" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00A623F2" w:rsidRDefault="00A623F2" w14:paraId="50EA2E99" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>End date of the event.  Same as start date for one-day events</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="00A623F2" w:rsidTr="585B72A5" w14:paraId="2F6CEA8E" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="007F2E4B" w:rsidTr="585B72A5" w14:paraId="2F6CEA8E" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2565" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00A623F2" w:rsidRDefault="00A623F2" w14:paraId="036F15F0" w14:textId="7EF61358">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="585B72A5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Event Status</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2241" w:type="dxa"/>
@@ -6002,51 +6976,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4544" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00A623F2" w:rsidRDefault="00A623F2" w14:paraId="14A8EBDB" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Status</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="00A623F2" w:rsidTr="585B72A5" w14:paraId="4643559D" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="007F2E4B" w:rsidTr="585B72A5" w14:paraId="4643559D" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2565" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00A623F2" w:rsidRDefault="00A623F2" w14:paraId="006F13B2" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Description of Participants</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2241" w:type="dxa"/>
@@ -6080,51 +7054,51 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>A brief summary</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> of the types of individuals who will take part in the event (e.g., professional roles, organizations)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="00A623F2" w:rsidTr="585B72A5" w14:paraId="3DC195F4" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="007F2E4B" w:rsidTr="585B72A5" w14:paraId="3DC195F4" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2565" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00A623F2" w:rsidRDefault="00A623F2" w14:paraId="2038366A" w14:textId="47EA34BD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="585B72A5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Number of Anticipated Participants</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2241" w:type="dxa"/>
@@ -6148,51 +7122,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4544" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00A623F2" w:rsidRDefault="00A623F2" w14:paraId="48AD5C7A" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Total number of individuals who are expected to attend the event as a participant (not as host or organizer); used to create rough estimates of event size</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="00A623F2" w:rsidTr="585B72A5" w14:paraId="4E835B8C" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="007F2E4B" w:rsidTr="585B72A5" w14:paraId="4E835B8C" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2565" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00A623F2" w:rsidRDefault="00A623F2" w14:paraId="46A27F1E" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Is Leahy vetting needed?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2241" w:type="dxa"/>
@@ -6216,51 +7190,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4544" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00A623F2" w:rsidRDefault="00A623F2" w14:paraId="30D09F7D" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Leahy Vetting is a U.S. Government process to screen foreign security force personnel for credible information of gross human rights violations before they can receive U.S. assistance or training</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="00A623F2" w:rsidTr="585B72A5" w14:paraId="5DB61F2F" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="007F2E4B" w:rsidTr="585B72A5" w14:paraId="5DB61F2F" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2565" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00A623F2" w:rsidRDefault="00A623F2" w14:paraId="205BDB3C" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Is Leahy vetting underway?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2241" w:type="dxa"/>
@@ -6284,51 +7258,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4544" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00A623F2" w:rsidRDefault="00A623F2" w14:paraId="498DBDC6" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Answer “yes” if Leahy vetting is underway; or “no” if it is either not yet started or not applicable</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="00A623F2" w:rsidTr="585B72A5" w14:paraId="3F52C3C7" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="007F2E4B" w:rsidTr="585B72A5" w14:paraId="3F52C3C7" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2565" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00A623F2" w:rsidRDefault="00A623F2" w14:paraId="2ED72824" w14:textId="2E8BE558">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="585B72A5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>INL Point of Contact Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2241" w:type="dxa"/>
@@ -6352,51 +7326,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4544" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00A623F2" w:rsidRDefault="00A623F2" w14:paraId="19A3E346" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>First and last name of the main individual at INL responsible for coordinating with the implementing partner</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="00A623F2" w:rsidTr="585B72A5" w14:paraId="6716B05E" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="007F2E4B" w:rsidTr="585B72A5" w14:paraId="6716B05E" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2565" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00A623F2" w:rsidRDefault="00A623F2" w14:paraId="652D90D8" w14:textId="1D7BB999">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="585B72A5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>INL Point of Contact Email</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2241" w:type="dxa"/>
@@ -6420,51 +7394,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4544" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00A623F2" w:rsidRDefault="00A623F2" w14:paraId="35144E90" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Email address of the above POC</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="00A623F2" w:rsidTr="585B72A5" w14:paraId="5D5AEA11" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="007F2E4B" w:rsidTr="585B72A5" w14:paraId="5D5AEA11" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2565" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00A623F2" w:rsidRDefault="00A623F2" w14:paraId="6C78FFFB" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Number of Participant Countries</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2241" w:type="dxa"/>
@@ -6488,51 +7462,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4544" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00A623F2" w:rsidRDefault="00A623F2" w14:paraId="3C4FD2E8" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Number of Participant Countries</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="00A623F2" w:rsidTr="585B72A5" w14:paraId="12A6289A" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="007F2E4B" w:rsidTr="585B72A5" w14:paraId="12A6289A" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2565" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00A623F2" w:rsidRDefault="00A623F2" w14:paraId="03D27B93" w14:textId="7EDA7306">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="585B72A5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Participants’ Country 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2241" w:type="dxa"/>
@@ -6556,51 +7530,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4544" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00A623F2" w:rsidRDefault="00A623F2" w14:paraId="4999217A" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Country</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="00A623F2" w:rsidTr="585B72A5" w14:paraId="45473ED0" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="007F2E4B" w:rsidTr="585B72A5" w14:paraId="45473ED0" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2565" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00A623F2" w:rsidRDefault="00A623F2" w14:paraId="0B706946" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Participants’ Country 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2241" w:type="dxa"/>
@@ -6624,51 +7598,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4544" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00A623F2" w:rsidRDefault="00A623F2" w14:paraId="361E58F3" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Country</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="00A623F2" w:rsidTr="585B72A5" w14:paraId="2A0ABE7A" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="007F2E4B" w:rsidTr="585B72A5" w14:paraId="2A0ABE7A" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2565" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00A623F2" w:rsidRDefault="00A623F2" w14:paraId="594197EA" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Participants’ Country 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2241" w:type="dxa"/>
@@ -6692,120 +7666,119 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4544" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00A623F2" w:rsidRDefault="00A623F2" w14:paraId="42FE1F7C" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Country</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="00A623F2" w:rsidTr="585B72A5" w14:paraId="101213E3" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="007F2E4B" w:rsidTr="585B72A5" w14:paraId="101213E3" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2565" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00A623F2" w:rsidRDefault="00A623F2" w14:paraId="793A0D68" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Participants’ Country 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2241" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00A623F2" w:rsidRDefault="00A623F2" w14:paraId="43214CBC" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Drop-down selection</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4544" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00A623F2" w:rsidRDefault="00A623F2" w14:paraId="6F89AF2C" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Country</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="00A623F2" w:rsidTr="585B72A5" w14:paraId="7F243D20" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="007F2E4B" w:rsidTr="585B72A5" w14:paraId="7F243D20" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2565" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00A623F2" w:rsidRDefault="00A623F2" w14:paraId="2091AA55" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Participants’ Country 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2241" w:type="dxa"/>
@@ -6829,51 +7802,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4544" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00A623F2" w:rsidRDefault="00A623F2" w14:paraId="2F20247B" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Country</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="00A623F2" w:rsidTr="585B72A5" w14:paraId="0703AC62" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="007F2E4B" w:rsidTr="585B72A5" w14:paraId="0703AC62" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2565" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00A623F2" w:rsidRDefault="00A623F2" w14:paraId="2C49E88A" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Participants’ Country 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2241" w:type="dxa"/>
@@ -6897,51 +7870,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4544" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00A623F2" w:rsidRDefault="00A623F2" w14:paraId="5EB95521" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Country</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="00A623F2" w:rsidTr="585B72A5" w14:paraId="1198A791" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="007F2E4B" w:rsidTr="585B72A5" w14:paraId="1198A791" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2565" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00A623F2" w:rsidRDefault="00A623F2" w14:paraId="32F8D377" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Participants’ Country 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2241" w:type="dxa"/>
@@ -6965,51 +7938,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4544" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00A623F2" w:rsidRDefault="00A623F2" w14:paraId="27375A87" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Country</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="00A623F2" w:rsidTr="585B72A5" w14:paraId="20B3F2F8" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="007F2E4B" w:rsidTr="585B72A5" w14:paraId="20B3F2F8" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2565" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00A623F2" w:rsidRDefault="00A623F2" w14:paraId="286113D5" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Participants’ Country 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2241" w:type="dxa"/>
@@ -7033,51 +8006,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4544" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00A623F2" w:rsidRDefault="00A623F2" w14:paraId="2B34B942" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Country</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="00A623F2" w:rsidTr="585B72A5" w14:paraId="21D15137" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="007F2E4B" w:rsidTr="585B72A5" w14:paraId="21D15137" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2565" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00A623F2" w:rsidRDefault="00A623F2" w14:paraId="327CCD57" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Participants’ Country 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2241" w:type="dxa"/>
@@ -7101,51 +8074,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4544" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00A623F2" w:rsidRDefault="00A623F2" w14:paraId="043FE217" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Country</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="00A623F2" w:rsidTr="585B72A5" w14:paraId="4BBE2C12" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="007F2E4B" w:rsidTr="585B72A5" w14:paraId="4BBE2C12" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2565" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00A623F2" w:rsidRDefault="00A623F2" w14:paraId="7625820B" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Participants’ Country 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2241" w:type="dxa"/>
@@ -7254,51 +8227,51 @@
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Event Type</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2966"/>
         <w:gridCol w:w="6384"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="00A623F2" w14:paraId="47F2FEAE" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="00EF37F7" w14:paraId="47F2FEAE" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1586" w:type="pct"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00A623F2" w:rsidRDefault="00A623F2" w14:paraId="44646870" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -7311,345 +8284,345 @@
             <w:tcW w:w="3414" w:type="pct"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00A623F2" w:rsidRDefault="00A623F2" w14:paraId="5B0773D1" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Option Definition</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="00A623F2" w14:paraId="5F86E9AB" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="00EF37F7" w14:paraId="5F86E9AB" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1586" w:type="pct"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00A623F2" w:rsidRDefault="00A623F2" w14:paraId="50212650" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Conference</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3414" w:type="pct"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00A623F2" w:rsidRDefault="00A623F2" w14:paraId="22C7A162" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>A large, often multi-day event that brings together participants from various organizations to share information, present research, and discuss issues of common interest.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="00A623F2" w14:paraId="598355F2" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="00EF37F7" w14:paraId="598355F2" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1586" w:type="pct"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00A623F2" w:rsidRDefault="00A623F2" w14:paraId="55BF2062" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Formal Training</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3414" w:type="pct"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00A623F2" w:rsidRDefault="00A623F2" w14:paraId="204A3296" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>A structured learning activity designed to increase participant knowledge or skills, or to encourage changes in behavior.  To be "formal" it must have a course curriculum with defined learning objectives and include some measures of the effectiveness of the course.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="00A623F2" w14:paraId="7AD33DF7" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="00EF37F7" w14:paraId="7AD33DF7" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1586" w:type="pct"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00A623F2" w:rsidRDefault="00A623F2" w14:paraId="1E84FA42" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Inter-agency meeting</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3414" w:type="pct"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00A623F2" w:rsidRDefault="00A623F2" w14:paraId="6E818B8B" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>A meeting involving two or more agencies within the same government to coordinate, plan, or share information.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="00A623F2" w14:paraId="6811250E" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="00EF37F7" w14:paraId="6811250E" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1586" w:type="pct"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00A623F2" w:rsidRDefault="00A623F2" w14:paraId="14FD3148" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Inter-governmental meeting</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3414" w:type="pct"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00A623F2" w:rsidRDefault="00A623F2" w14:paraId="50585712" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>A meeting involving representatives from two or more different governments (e.g., bilateral or multilateral coordination).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="00A623F2" w14:paraId="5FFC125B" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="00EF37F7" w14:paraId="5FFC125B" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1586" w:type="pct"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00A623F2" w:rsidRDefault="00A623F2" w14:paraId="74C769EB" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Study Tour</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3414" w:type="pct"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00A623F2" w:rsidRDefault="00A623F2" w14:paraId="2137426D" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>An organized visit to facilities, institutions, or sites to observe and learn from practices or experiences in a real-world setting.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="00A623F2" w14:paraId="25F90C56" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="00EF37F7" w14:paraId="25F90C56" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1586" w:type="pct"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00A623F2" w:rsidRDefault="00A623F2" w14:paraId="64592731" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Workshop</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3414" w:type="pct"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00A623F2" w:rsidRDefault="00A623F2" w14:paraId="4B415F7D" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>A focused, interactive event—usually smaller in scale than a conference—that emphasizes practical exercises, group work, or problem-solving on a specific topic.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="00A623F2" w14:paraId="1F56E49D" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="00EF37F7" w14:paraId="1F56E49D" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1586" w:type="pct"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00A623F2" w:rsidRDefault="00A623F2" w14:paraId="5E5B157C" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Other</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -7707,51 +8680,51 @@
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Primary Topic</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2966"/>
         <w:gridCol w:w="6384"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="00A623F2" w14:paraId="08B64AE6" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="00EF37F7" w14:paraId="08B64AE6" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1586" w:type="pct"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00A623F2" w:rsidRDefault="00A623F2" w14:paraId="6C370DEF" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -7764,51 +8737,51 @@
             <w:tcW w:w="3414" w:type="pct"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00A623F2" w:rsidRDefault="00A623F2" w14:paraId="171E83E3" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Option Definition</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="00A623F2" w14:paraId="19F3235C" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="00EF37F7" w14:paraId="19F3235C" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1586" w:type="pct"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00A623F2" w:rsidRDefault="00A623F2" w14:paraId="54640C35" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
@@ -7818,51 +8791,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3414" w:type="pct"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00A623F2" w:rsidRDefault="00A623F2" w14:paraId="1D351F01" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Events focused specifically on training, strategy, operations, or cooperation to detect, disrupt, and dismantle drug trafficking networks and operations.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="00A623F2" w14:paraId="3E990571" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="00EF37F7" w14:paraId="3E990571" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1586" w:type="pct"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00A623F2" w:rsidRDefault="00A623F2" w14:paraId="1FA04A87" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
@@ -7872,51 +8845,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3414" w:type="pct"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00A623F2" w:rsidRDefault="00A623F2" w14:paraId="6357E92B" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Events aimed at strengthening the core competencies of judges, prosecutors, and legal practitioners, such as case management, trial practice, and application of legal principles.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="00A623F2" w14:paraId="5FBFD6AE" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="00EF37F7" w14:paraId="5FBFD6AE" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1586" w:type="pct"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00A623F2" w:rsidRDefault="00A623F2" w14:paraId="0F728C55" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
@@ -7926,51 +8899,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3414" w:type="pct"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00A623F2" w:rsidRDefault="00A623F2" w14:paraId="387E48E9" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Events covering fundamental policing and investigative practices, including interviewing, evidence handling, surveillance, and case documentation.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="00A623F2" w14:paraId="20228F05" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="00EF37F7" w14:paraId="20228F05" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1586" w:type="pct"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00A623F2" w:rsidRDefault="00A623F2" w14:paraId="5D9BA85A" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
@@ -7980,51 +8953,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3414" w:type="pct"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00A623F2" w:rsidRDefault="00A623F2" w14:paraId="3796680D" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Events addressing investigation, prosecution, or prevention of money laundering, fraud, corruption, sanctions evasion, or other financial crimes linked to organized crime.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="00A623F2" w14:paraId="398B7369" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="00EF37F7" w14:paraId="398B7369" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1586" w:type="pct"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00A623F2" w:rsidRDefault="00A623F2" w14:paraId="68D5738D" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
@@ -8034,51 +9007,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3414" w:type="pct"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00A623F2" w:rsidRDefault="00A623F2" w14:paraId="5FBEE607" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Events on investigating cyber-enabled crimes, collecting and preserving digital evidence, and countering online criminal activity.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="00A623F2" w14:paraId="42B8FEE1" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="00EF37F7" w14:paraId="42B8FEE1" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1586" w:type="pct"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00A623F2" w:rsidRDefault="00A623F2" w14:paraId="35D746F5" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
@@ -8088,106 +9061,105 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3414" w:type="pct"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00A623F2" w:rsidRDefault="00A623F2" w14:paraId="1EC9E73E" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Events focused on scientific methods to collect, analyze, and present evidence in support of criminal investigations and prosecutions.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="00A623F2" w14:paraId="67DD43CE" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="00EF37F7" w14:paraId="67DD43CE" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1586" w:type="pct"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00A623F2" w:rsidRDefault="00A623F2" w14:paraId="4E16D0E8" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Border security and customs inspections </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3414" w:type="pct"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00A623F2" w:rsidRDefault="00A623F2" w14:paraId="5C5945F2" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Events aimed at enhancing the detection and interdiction of illicit goods and individuals at ports of entry and border crossing points.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="00A623F2" w14:paraId="5DDCF658" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="00EF37F7" w14:paraId="5DDCF658" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1586" w:type="pct"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00A623F2" w:rsidRDefault="00A623F2" w14:paraId="2E7F2F72" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
@@ -8197,51 +9169,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3414" w:type="pct"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00A623F2" w:rsidRDefault="00A623F2" w14:paraId="604BFAAF" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Events focused on monitoring, patrolling, and interdicting illicit activity in territorial waters and maritime zones.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="00A623F2" w14:paraId="3675547F" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="00EF37F7" w14:paraId="3675547F" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1586" w:type="pct"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00A623F2" w:rsidRDefault="00A623F2" w14:paraId="00E387F5" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
@@ -8251,51 +9223,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3414" w:type="pct"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00A623F2" w:rsidRDefault="00A623F2" w14:paraId="33E36A64" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Events addressing the secure, humane, and effective management of detention facilities, including measures to counter corruption, organized crime influence, and radicalization.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="00A623F2" w14:paraId="406920A8" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="00EF37F7" w14:paraId="406920A8" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1586" w:type="pct"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00A623F2" w:rsidRDefault="00A623F2" w14:paraId="4E376D21" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
@@ -8305,51 +9277,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3414" w:type="pct"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00A623F2" w:rsidRDefault="00A623F2" w14:paraId="3F627D2E" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Events on the use, maintenance, or deployment of specialized equipment and techniques to improve operational effectiveness and officer safety.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="00A623F2" w14:paraId="44EB56B3" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="00EF37F7" w14:paraId="44EB56B3" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1586" w:type="pct"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00A623F2" w:rsidRDefault="00A623F2" w14:paraId="1C16A9CC" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
@@ -8359,51 +9331,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3414" w:type="pct"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00A623F2" w:rsidRDefault="00A623F2" w14:paraId="2C7CA5A4" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Events focused on managing data, analyzing crime trends, and securely sharing intelligence across agencies and borders.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="00A623F2" w14:paraId="130666CF" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="00EF37F7" w14:paraId="130666CF" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1586" w:type="pct"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00A623F2" w:rsidRDefault="00A623F2" w14:paraId="1369EDDE" w14:textId="0375330D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
@@ -8435,51 +9407,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3414" w:type="pct"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00A623F2" w:rsidRDefault="00A623F2" w14:paraId="61D71325" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Events addressing supervisory, administrative, and ethical responsibilities in managing law enforcement organizations.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="00A623F2" w14:paraId="6FC3E0DC" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="00EF37F7" w14:paraId="6FC3E0DC" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1586" w:type="pct"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00A623F2" w:rsidRDefault="00A623F2" w14:paraId="77A2CA0B" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
@@ -8489,51 +9461,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3414" w:type="pct"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00A623F2" w:rsidRDefault="00A623F2" w14:paraId="3B2E06B3" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Events on policing models and practices, such as community policing, problem-oriented policing, or specialized tactics for crime prevention and response.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="00A623F2" w14:paraId="5CD6C1E6" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="00EF37F7" w14:paraId="5CD6C1E6" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1586" w:type="pct"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00A623F2" w:rsidRDefault="00A623F2" w14:paraId="48963DF9" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
@@ -8543,51 +9515,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3414" w:type="pct"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00A623F2" w:rsidRDefault="00A623F2" w14:paraId="46D46295" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Events focused on the development, interpretation, or application of laws, regulations, and policies that enable effective crime control and justice sector cooperation.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="00A623F2" w14:paraId="58DB8305" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="00EF37F7" w14:paraId="58DB8305" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1586" w:type="pct"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00A623F2" w:rsidRDefault="00A623F2" w14:paraId="35D9713E" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
@@ -8597,51 +9569,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3414" w:type="pct"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00A623F2" w:rsidRDefault="00A623F2" w14:paraId="71DA2572" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Events focused on identifying, investigating, or disrupting terrorist activity, including the financial networks that support it.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="00A623F2" w14:paraId="3FD3ACFF" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="00EF37F7" w14:paraId="3FD3ACFF" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1586" w:type="pct"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00A623F2" w:rsidRDefault="00A623F2" w14:paraId="783E335A" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
@@ -8651,51 +9623,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3414" w:type="pct"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00A623F2" w:rsidRDefault="00A623F2" w14:paraId="0544EA0D" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Events addressing additional forms of organized crime not covered above, including illicit trafficking of weapons, persons, and protected species.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="00A623F2" w14:paraId="49D46993" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="00EF37F7" w14:paraId="49D46993" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1586" w:type="pct"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00A623F2" w:rsidRDefault="00A623F2" w14:paraId="36A075EC" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
@@ -8758,51 +9730,51 @@
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Status</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2966"/>
         <w:gridCol w:w="6384"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="00A623F2" w14:paraId="4293DB57" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="00EF37F7" w14:paraId="4293DB57" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1586" w:type="pct"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00A623F2" w:rsidRDefault="00A623F2" w14:paraId="2BD6EF43" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -8815,100 +9787,100 @@
             <w:tcW w:w="3414" w:type="pct"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00A623F2" w:rsidRDefault="00A623F2" w14:paraId="6FA5B168" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Option Definition</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="00A623F2" w14:paraId="2FF7FFBB" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="00EF37F7" w14:paraId="2FF7FFBB" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1586" w:type="pct"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00A623F2" w:rsidRDefault="00A623F2" w14:paraId="3D527C7C" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Tentative</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3414" w:type="pct"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00A623F2" w:rsidRDefault="00A623F2" w14:paraId="207E7FC2" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Event is planned but not yet finalized; details such as date, location, funding, participants, or approvals are still subject to change</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="00A623F2" w14:paraId="4FBEA602" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="00EF37F7" w14:paraId="4FBEA602" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1586" w:type="pct"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00A623F2" w:rsidRDefault="00A623F2" w14:paraId="581A82FF" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Confirmed</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -8978,51 +9950,51 @@
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Number of Participant Countries</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2966"/>
         <w:gridCol w:w="6384"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="00A623F2" w14:paraId="6EFAC46A" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="00EF37F7" w14:paraId="6EFAC46A" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1586" w:type="pct"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00A623F2" w:rsidRDefault="00A623F2" w14:paraId="7AC6EE0B" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -9035,100 +10007,100 @@
             <w:tcW w:w="3414" w:type="pct"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00A623F2" w:rsidRDefault="00A623F2" w14:paraId="3CA7086B" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Option Definition</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="00A623F2" w14:paraId="766ECFDC" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="00EF37F7" w14:paraId="766ECFDC" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1586" w:type="pct"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00A623F2" w:rsidRDefault="00A623F2" w14:paraId="254E04A8" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Participants from 10 or fewer countries</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3414" w:type="pct"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00A623F2" w:rsidRDefault="00A623F2" w14:paraId="3D15551B" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>The number of countries that participants are expected to come from is 10 or fewer (note: this counts the number of countries, not the number of participants)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="00A623F2" w14:paraId="4A0835A7" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="00EF37F7" w14:paraId="4A0835A7" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1586" w:type="pct"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00A623F2" w:rsidRDefault="00A623F2" w14:paraId="14293013" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Participants from more than 10 countries - no need to fill out participating country columns</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -9188,157 +10160,176 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Indicators populated from table:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="0087102D" w:rsidR="00A623F2" w:rsidP="00A623F2" w:rsidRDefault="00A623F2" w14:paraId="02420B7A" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0087102D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t># Future events</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="0087102D" w:rsidR="00A623F2" w:rsidP="00A623F2" w:rsidRDefault="00A623F2" w14:paraId="3ABEEC1C" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="0087102D" w:rsidR="00A623F2" w:rsidP="00A623F2" w:rsidRDefault="00A623F2" w14:paraId="34D7D409" w14:textId="2B3D54E1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0087102D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Note</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="0087102D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">:  Event information is linked to the </w:t>
+        <w:t>:  Event</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0087102D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> information is linked to the </w:t>
       </w:r>
       <w:hyperlink w:history="1" w:anchor="_Table:__Seizures">
         <w:r w:rsidRPr="0087102D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>Training Events table</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="0087102D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="0087102D" w:rsidR="00E90328" w:rsidP="00A623F2" w:rsidRDefault="12E2EF93" w14:paraId="1FF5008B" w14:textId="13B3C723">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:name="_Table:__Arrests_1" w:id="31"/>
       <w:bookmarkEnd w:id="31"/>
       <w:r w:rsidRPr="0087102D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Table:  Arrests</w:t>
+        <w:t xml:space="preserve">Table:  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0087102D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Arrests</w:t>
       </w:r>
       <w:bookmarkEnd w:id="25"/>
       <w:bookmarkEnd w:id="26"/>
       <w:bookmarkEnd w:id="27"/>
       <w:bookmarkEnd w:id="28"/>
       <w:bookmarkEnd w:id="29"/>
       <w:bookmarkEnd w:id="30"/>
       <w:r w:rsidRPr="0087102D" w:rsidR="0064435D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0087102D" w:rsidR="00313E70">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="0087102D" w:rsidR="0064435D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Event</w:t>
       </w:r>
       <w:r w:rsidRPr="0087102D" w:rsidR="00313E70">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>-Level)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="0087102D" w:rsidR="00E90328" w:rsidP="00830115" w:rsidRDefault="00E90328" w14:paraId="15229816" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -9358,93 +10349,181 @@
       <w:r w:rsidRPr="0087102D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Definitions:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="0087102D" w:rsidR="00E90328" w:rsidP="00830115" w:rsidRDefault="00EC7BA8" w14:paraId="593E12DE" w14:textId="685AA156">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0087102D">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="14B981BA" w:rsidR="00EC7BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Arrest</w:t>
       </w:r>
-      <w:r w:rsidRPr="0087102D" w:rsidR="00E90328">
+      <w:r w:rsidRPr="14B981BA" w:rsidR="00E90328">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">:  </w:t>
       </w:r>
-      <w:r w:rsidRPr="0087102D">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="0087102D">
+      <w:r w:rsidRPr="14B981BA" w:rsidR="00EC7BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>The</w:t>
+      </w:r>
+      <w:r w:rsidRPr="14B981BA" w:rsidR="00EC7BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> act of law enforcement taking a person into custody, based on legal authority, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="14B981BA" w:rsidR="00EC7BA8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>in order to</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="0087102D">
+      <w:r w:rsidRPr="14B981BA" w:rsidR="00EC7BA8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> formally restrict their freedom of movement because they are suspected of having committed, attempted, or are about to commit a criminal offense. An arrest typically involves informing the person of the reason for the detention, may include the use of physical restraint, and initiates the process of criminal charges or further legal proceedings.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="044D841D" w:rsidP="14B981BA" w:rsidRDefault="044D841D" w14:paraId="2D08969A" w14:textId="3200D9DA">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:noProof w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="6E97051D" w:rsidR="044D841D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">INL-supported unit:  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="6E97051D" w:rsidR="044D841D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A law enforcement unit that has received INL-funded training, technical </w:t>
+      </w:r>
+      <w:r w:rsidRPr="6E97051D" w:rsidR="044D841D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>assistance</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6E97051D" w:rsidR="044D841D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>, mentoring, equipment, or operational support.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="0087102D" w:rsidR="00E90328" w:rsidP="00830115" w:rsidRDefault="00E90328" w14:paraId="3C4EE369" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="0087102D" w:rsidR="009E71D1" w:rsidP="00830115" w:rsidRDefault="00306E45" w14:paraId="12446B35" w14:textId="08B1B7E5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -9470,51 +10549,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Each row represents one arrest of one individual. If the same individual is arrested multiple times, each arrest is recorded as a separate row.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9445" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2605"/>
         <w:gridCol w:w="2250"/>
         <w:gridCol w:w="4590"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="00474B2A" w:rsidTr="60047933" w14:paraId="47009082" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="00D96A46" w:rsidTr="1E541EF7" w14:paraId="47009082" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2605" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00474B2A" w:rsidP="00CB2434" w:rsidRDefault="00474B2A" w14:paraId="22A59C16" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Column Name</w:t>
             </w:r>
           </w:p>
@@ -9550,79 +10629,89 @@
             <w:tcW w:w="4590" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00474B2A" w:rsidP="00CB2434" w:rsidRDefault="00474B2A" w14:paraId="2E9C8E01" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Definition or Selection List Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="00474B2A" w:rsidTr="60047933" w14:paraId="1D00CAFB" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="00D96A46" w:rsidTr="1E541EF7" w14:paraId="1D00CAFB" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2605" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00474B2A" w:rsidP="00CB2434" w:rsidRDefault="00393688" w14:paraId="7BB4A463" w14:textId="1A1CD571">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00393688">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Arrest Event ID (unique identifier)</w:t>
+              <w:t xml:space="preserve">Arrest Event ID (unique </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00393688">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>identifier)</w:t>
             </w:r>
             <w:r w:rsidRPr="585B72A5" w:rsidR="09BF52CB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00474B2A" w:rsidP="00CB2434" w:rsidRDefault="00474B2A" w14:paraId="5C137003" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Free text</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -9642,51 +10731,51 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">A unique identifier assigned to each arrest </w:t>
             </w:r>
             <w:r w:rsidRPr="585B72A5" w:rsidR="4F66229F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>event</w:t>
             </w:r>
             <w:r w:rsidRPr="585B72A5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.  The ID entered here does not have to match official records.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="00474B2A" w:rsidTr="60047933" w14:paraId="250B2567" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="00D96A46" w:rsidTr="1E541EF7" w14:paraId="250B2567" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2605" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00474B2A" w:rsidP="00CB2434" w:rsidRDefault="62570F70" w14:paraId="4277C026" w14:textId="26BE3AF7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="585B72A5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Arrest Location</w:t>
             </w:r>
             <w:r w:rsidRPr="585B72A5" w:rsidR="24C26316">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -9726,51 +10815,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="585B72A5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Subnational 1 (first administrative geographic division)</w:t>
             </w:r>
             <w:r w:rsidRPr="585B72A5" w:rsidR="059A05A4">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>. If unknown, list the subnational 1 of the capital.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="00474B2A" w:rsidTr="60047933" w14:paraId="6A69926D" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="00D96A46" w:rsidTr="1E541EF7" w14:paraId="6A69926D" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2605" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00474B2A" w:rsidP="00CB2434" w:rsidRDefault="62570F70" w14:paraId="37A69817" w14:textId="24CA5376">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="585B72A5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Arrest Date</w:t>
             </w:r>
             <w:r w:rsidRPr="585B72A5" w:rsidR="5D87A802">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -9802,127 +10891,137 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4590" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00474B2A" w:rsidP="00CB2434" w:rsidRDefault="00474B2A" w14:paraId="7310E68D" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>The calendar date on which the arrest occurred</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="00474B2A" w:rsidTr="60047933" w14:paraId="5D318DA0" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="00D96A46" w:rsidTr="1E541EF7" w14:paraId="5D318DA0" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2605" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00474B2A" w:rsidP="00CB2434" w:rsidRDefault="1DB380FD" w14:paraId="6F234C51" w14:textId="38A055BE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="60047933">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Lead Unit/Office Name (Host Country)</w:t>
+              <w:t xml:space="preserve">Lead Unit/Office Name (Host </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="60047933">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Country)</w:t>
             </w:r>
             <w:r w:rsidRPr="60047933" w:rsidR="4A5FC622">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00474B2A" w:rsidP="00CB2434" w:rsidRDefault="00474B2A" w14:paraId="3833AEC5" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Free text</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4590" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00474B2A" w:rsidP="00CB2434" w:rsidRDefault="6D68F54B" w14:paraId="31C49269" w14:textId="4BC45677">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>The law enforcement or judicial authority with primary responsibility for conducting the arrest.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="00474B2A" w:rsidTr="60047933" w14:paraId="72C83207" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="00D96A46" w:rsidTr="1E541EF7" w14:paraId="72C83207" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2605" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00474B2A" w:rsidP="00CB2434" w:rsidRDefault="07E0763E" w14:paraId="511317E7" w14:textId="7A22C25A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Names of Other Units/Offices Involved</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
@@ -9946,51 +11045,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4590" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00474B2A" w:rsidP="00CB2434" w:rsidRDefault="21398D8E" w14:paraId="71CD79D7" w14:textId="15FB7005">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Any additional agencies or units that provided operational or investigative support during the arrest.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="0C0E3F80" w:rsidTr="60047933" w14:paraId="4C122134" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="00D96A46" w:rsidTr="1E541EF7" w14:paraId="4C122134" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2605" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="04F25EC4" w:rsidP="0C0E3F80" w:rsidRDefault="4C402899" w14:paraId="54FCE98D" w14:textId="7A94E0A6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="60047933">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>#</w:t>
             </w:r>
             <w:r w:rsidRPr="60047933" w:rsidR="269403B2">
               <w:rPr>
@@ -10025,51 +11124,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4590" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="7B8C80B5" w:rsidP="0C0E3F80" w:rsidRDefault="7B8C80B5" w14:paraId="4F490847" w14:textId="2FBDC620">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Total number of individuals arrested</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="0C0E3F80" w:rsidTr="60047933" w14:paraId="2AA33D77" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="00D96A46" w:rsidTr="1E541EF7" w14:paraId="2AA33D77" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2605" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="33AFA7C0" w:rsidP="0C0E3F80" w:rsidRDefault="33AFA7C0" w14:paraId="6328DF42" w14:textId="6612DE43">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"># of </w:t>
             </w:r>
             <w:r w:rsidR="00F5574E">
               <w:rPr>
@@ -10112,51 +11211,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4590" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="24750D78" w:rsidP="0C0E3F80" w:rsidRDefault="24750D78" w14:paraId="2EDB4453" w14:textId="67AD3074">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Number of individuals arrested for suspected cybercrime activity (i.e., criminal activity carried out through computers, networks, or digital systems) </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="00474B2A" w:rsidTr="60047933" w14:paraId="2FD01FBD" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="00D96A46" w:rsidTr="1E541EF7" w14:paraId="2FD01FBD" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2605" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00474B2A" w:rsidP="0C0E3F80" w:rsidRDefault="24750D78" w14:paraId="28A63A87" w14:textId="58EC01B6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"># of </w:t>
             </w:r>
             <w:r w:rsidR="00F5574E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -10254,152 +11353,195 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Number of individuals arrested for suspected</w:t>
             </w:r>
             <w:r w:rsidRPr="0087102D" w:rsidR="00474B2A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> money laundering activity (i.e., activity involving concealing, moving, or disguising the source of illicit funds)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="00474B2A" w:rsidTr="60047933" w14:paraId="7B65CE97" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="00D96A46" w:rsidTr="1E541EF7" w14:paraId="7B65CE97" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2605" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="0087102D" w:rsidR="00474B2A" w:rsidP="0C0E3F80" w:rsidRDefault="675DEAF5" w14:paraId="684926B8" w14:textId="26D6B8EF">
-[...11 lines deleted...]
-              <w:t># of Individuals Arrested at the Request of the U.S.</w:t>
+          <w:p w:rsidRPr="0087102D" w:rsidR="00474B2A" w:rsidP="1E541EF7" w:rsidRDefault="050F3E87" w14:paraId="684926B8" w14:textId="72E33FD5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="1E541EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"># Individuals Arrested based on </w:t>
+            </w:r>
+            <w:r w:rsidRPr="1E541EF7" w:rsidR="352BCC66">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>U.S. provided leads</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00474B2A" w:rsidP="0C0E3F80" w:rsidRDefault="30841B87" w14:paraId="0CBCF190" w14:textId="64431AC4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Whole number</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidRPr="0087102D" w:rsidR="00474B2A" w:rsidP="00CB2434" w:rsidRDefault="00474B2A" w14:paraId="595F4360" w14:textId="1C4897C6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4590" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="0087102D" w:rsidR="00474B2A" w:rsidP="00CB2434" w:rsidRDefault="00431D9D" w14:paraId="36A88E3F" w14:textId="56B59318">
+          <w:p w:rsidRPr="0087102D" w:rsidR="00474B2A" w:rsidP="00CB2434" w:rsidRDefault="00431D9D" w14:paraId="36A88E3F" w14:textId="0700BA39">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>N</w:t>
             </w:r>
             <w:r w:rsidRPr="00431D9D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">umber of people arrested at the request of the U.S. government interagency.  This indicator may include but is not limited to the arrest of individuals identified by embedded U.S. interagency advisors and individuals </w:t>
+              <w:t xml:space="preserve">umber of people arrested </w:t>
+            </w:r>
+            <w:r w:rsidR="00AB7445">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>based on leads provided by U.S. law enforcement agencies</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00444F94" w:rsidR="00AB7445">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="00AB7445">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00431D9D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">This indicator may include but is not limited to the arrest of individuals identified by embedded U.S. interagency advisors and individuals </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00431D9D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>wanted for</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00431D9D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> extradition to the U.S.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="00474B2A" w:rsidTr="60047933" w14:paraId="076430CC" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="00D96A46" w:rsidTr="1E541EF7" w14:paraId="076430CC" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2605" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00474B2A" w:rsidP="00CB2434" w:rsidRDefault="55C75A35" w14:paraId="737C1994" w14:textId="57E2ECA1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Description of</w:t>
             </w:r>
             <w:r w:rsidRPr="0087102D" w:rsidR="00474B2A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -10429,51 +11571,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4590" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00474B2A" w:rsidP="00CB2434" w:rsidRDefault="5997A215" w14:paraId="2271EB7F" w14:textId="74FF2400">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Free-text field providing additional detail on basis of arrest.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="00474B2A" w:rsidTr="60047933" w14:paraId="55FF8140" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="00D96A46" w:rsidTr="1E541EF7" w14:paraId="55FF8140" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2605" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00474B2A" w:rsidP="00CB2434" w:rsidRDefault="00474B2A" w14:paraId="628740A8" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Notes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
@@ -10529,51 +11671,50 @@
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="0087102D" w:rsidR="00E90328" w:rsidP="00830115" w:rsidRDefault="00E90328" w14:paraId="745FB35E" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0087102D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Indicators populated from table:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="0087102D" w:rsidR="00E90328" w:rsidP="00830115" w:rsidRDefault="54312AFC" w14:paraId="4BA24825" w14:textId="2107F436">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0087102D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t># Arrests attributed to an INL-supported unit</w:t>
       </w:r>
@@ -10602,127 +11743,95 @@
       </w:r>
     </w:p>
     <w:p w:rsidRPr="0087102D" w:rsidR="00E90328" w:rsidP="00830115" w:rsidRDefault="00653344" w14:paraId="3B124C29" w14:textId="44158DCF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0087102D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t># Cybercrime-related arrests by INL-supported units</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0087102D" w:rsidR="00E90328" w:rsidP="00830115" w:rsidRDefault="298B95CF" w14:paraId="549B3F1C" w14:textId="6EEF09F0">
+    <w:p w:rsidRPr="00444F94" w:rsidR="00524125" w:rsidP="00524125" w:rsidRDefault="00524125" w14:paraId="4ACD9C12" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:rPr>
-[...53 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:name="_Table:__Cases" w:id="32"/>
       <w:bookmarkStart w:name="_Toc207287141" w:id="33"/>
       <w:bookmarkStart w:name="_Toc208415691" w:id="34"/>
       <w:bookmarkStart w:name="_Toc208417123" w:id="35"/>
       <w:bookmarkStart w:name="_Toc1083852337" w:id="36"/>
       <w:bookmarkStart w:name="_Toc213847479" w:id="37"/>
       <w:bookmarkStart w:name="_Toc213847499" w:id="38"/>
       <w:bookmarkEnd w:id="32"/>
+      <w:r w:rsidRPr="005C3DA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t># Individuals arrested based on leads provided by U.S. law enforcement agencies</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0087102D" w:rsidR="00CF62F3" w:rsidP="00A623F2" w:rsidRDefault="7C6D53F8" w14:paraId="58EB8637" w14:textId="4501E6D9">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="0087102D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Table:  Cases </w:t>
       </w:r>
       <w:r w:rsidRPr="0087102D" w:rsidR="00187C6F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidRPr="0087102D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Investigations</w:t>
       </w:r>
       <w:bookmarkEnd w:id="33"/>
@@ -10774,151 +11883,268 @@
     </w:p>
     <w:p w:rsidRPr="0087102D" w:rsidR="00CF62F3" w:rsidP="00830115" w:rsidRDefault="5C804FCC" w14:paraId="428D7903" w14:textId="68D7EEE1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="193B34D2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Investigation</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="193B34D2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">:  </w:t>
       </w:r>
       <w:r w:rsidRPr="193B34D2" w:rsidR="050AFD9B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">A systematic law-enforcement process of gathering, analyzing, and documenting information to determine whether a crime has occurred, identify suspects or criminal networks, and support possible enforcement actions or judicial proceedings. An investigation typically involves collecting evidence, interviewing witnesses, conducting surveillance, and coordinating with other agencies, and it concludes when authorities decide to close the case, file charges, </w:t>
+        <w:t>A</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="193B34D2" w:rsidR="050AFD9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> systematic law-enforcement process of gathering, analyzing, and documenting information to determine whether a crime has occurred, identify suspects or criminal networks, and support possible enforcement actions or judicial proceedings. An investigation typically involves collecting evidence, interviewing witnesses, conducting surveillance, and coordinating with other agencies, and it concludes when authorities decide to close the case, file charges, </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="193B34D2" w:rsidR="1C4BCDC6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>refer</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="193B34D2" w:rsidR="1C4BCDC6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> the case to prosecutors, or transfer the investigation to another agency</w:t>
       </w:r>
       <w:r w:rsidRPr="193B34D2" w:rsidR="050AFD9B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="27992FE8" w:rsidP="193B34D2" w:rsidRDefault="27992FE8" w14:paraId="65DF6113" w14:textId="4E507342">
+    <w:p w:rsidR="27992FE8" w:rsidP="193B34D2" w:rsidRDefault="27992FE8" w14:paraId="65DF6113" w14:textId="31B3A4C2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="193B34D2">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="14B981BA" w:rsidR="27992FE8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Referral:</w:t>
       </w:r>
-      <w:r w:rsidRPr="193B34D2">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="193B34D2">
+      <w:r w:rsidRPr="14B981BA" w:rsidR="27992FE8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="14B981BA" w:rsidR="048CDF87">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="14B981BA" w:rsidR="27992FE8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>F</w:t>
+      </w:r>
+      <w:r w:rsidRPr="14B981BA" w:rsidR="27992FE8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ormally </w:t>
       </w:r>
-      <w:r w:rsidRPr="193B34D2" w:rsidR="51459D70">
+      <w:r w:rsidRPr="14B981BA" w:rsidR="51459D70">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">transferring </w:t>
       </w:r>
-      <w:r w:rsidRPr="193B34D2">
+      <w:r w:rsidRPr="14B981BA" w:rsidR="27992FE8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...3 lines deleted...]
-        <w:t>jurisdiction, evidence gathering, and primary investigative responsibility of an investigation.</w:t>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>jurisdiction</w:t>
+      </w:r>
+      <w:r w:rsidRPr="14B981BA" w:rsidR="27992FE8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, evidence gathering, and primary investigative responsibility of an investigation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="45E7A4CA" w:rsidP="14B981BA" w:rsidRDefault="45E7A4CA" w14:paraId="4558BAD7" w14:textId="35DE71CE">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:noProof w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="6E97051D" w:rsidR="45E7A4CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">INL-supported unit:  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="6E97051D" w:rsidR="45E7A4CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A law enforcement unit that has received INL-funded training, technical </w:t>
+      </w:r>
+      <w:r w:rsidRPr="6E97051D" w:rsidR="45E7A4CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>assistance</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6E97051D" w:rsidR="45E7A4CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>, mentoring, equipment, or operational support.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="0087102D" w:rsidR="00CF62F3" w:rsidP="00830115" w:rsidRDefault="00CF62F3" w14:paraId="486845E6" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="0087102D" w:rsidR="009E71D1" w:rsidP="00830115" w:rsidRDefault="00306E45" w14:paraId="6333C76B" w14:textId="78DC175C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -10944,51 +12170,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Each row represents one arrest of one individual. If the same individual is arrested multiple times, each arrest is recorded as a separate row.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9445" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2605"/>
         <w:gridCol w:w="2250"/>
         <w:gridCol w:w="4590"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="00CA29CF" w:rsidTr="60047933" w14:paraId="40F4DF34" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="007F2E4B" w:rsidTr="1B1F7FF4" w14:paraId="40F4DF34" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2605" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00CA29CF" w:rsidP="00CB2434" w:rsidRDefault="00CA29CF" w14:paraId="0056B767" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Column Name</w:t>
             </w:r>
           </w:p>
@@ -11024,51 +12250,51 @@
             <w:tcW w:w="4590" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00CA29CF" w:rsidP="00CB2434" w:rsidRDefault="00CA29CF" w14:paraId="74A6E039" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Definition or Selection List Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="00CA29CF" w:rsidTr="60047933" w14:paraId="31937691" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="007F2E4B" w:rsidTr="1B1F7FF4" w14:paraId="31937691" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2605" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00CA29CF" w:rsidP="00CB2434" w:rsidRDefault="1934CDF9" w14:paraId="0D239A8C" w14:textId="191D475F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="585B72A5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Investigation Name or Other ID</w:t>
             </w:r>
             <w:r w:rsidRPr="585B72A5" w:rsidR="2AD5E58B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -11081,70 +12307,78 @@
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00CA29CF" w:rsidP="00CB2434" w:rsidRDefault="00CA29CF" w14:paraId="29EC995E" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Free text</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4590" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="0087102D" w:rsidR="00CA29CF" w:rsidP="00CB2434" w:rsidRDefault="00CA29CF" w14:paraId="74C480F0" w14:textId="77777777">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="0087102D">
+          <w:p w:rsidRPr="0087102D" w:rsidR="00CA29CF" w:rsidP="00CB2434" w:rsidRDefault="00CA29CF" w14:paraId="74C480F0" w14:textId="58D32770">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="1B1F7FF4">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>A unique identifier or title used to track the investigation.  May be different from official records if sensitive.</w:t>
             </w:r>
+            <w:r w:rsidRPr="1B1F7FF4" w:rsidR="28F6CC1B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="00CA29CF" w:rsidTr="60047933" w14:paraId="2458CDE5" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="007F2E4B" w:rsidTr="1B1F7FF4" w14:paraId="2458CDE5" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2605" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00CA29CF" w:rsidP="00CB2434" w:rsidRDefault="1934CDF9" w14:paraId="01386A6D" w14:textId="36E107B5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="585B72A5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Country</w:t>
             </w:r>
             <w:r w:rsidRPr="585B72A5" w:rsidR="2FF6ADC3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -11176,127 +12410,137 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4590" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00CA29CF" w:rsidP="00CB2434" w:rsidRDefault="00CA29CF" w14:paraId="76793E52" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Country -- The primary country where the investigation was conducted or where the lead agency is based.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="00CA29CF" w:rsidTr="60047933" w14:paraId="20FFD0AE" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="007F2E4B" w:rsidTr="1B1F7FF4" w14:paraId="20FFD0AE" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2605" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00CA29CF" w:rsidP="00CB2434" w:rsidRDefault="365016DA" w14:paraId="7DDF98A3" w14:textId="561A77D1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="60047933">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Lead Agency/Unit/Office Name (Host Country)</w:t>
+              <w:t xml:space="preserve">Lead Agency/Unit/Office Name (Host </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="60047933">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Country)</w:t>
             </w:r>
             <w:r w:rsidRPr="60047933" w:rsidR="24ECC6D6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00CA29CF" w:rsidP="00CB2434" w:rsidRDefault="00CA29CF" w14:paraId="05EFAC3D" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Free text</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4590" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00CA29CF" w:rsidP="00CB2434" w:rsidRDefault="00CA29CF" w14:paraId="56AF5FEC" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>The law enforcement or judicial authority with primary responsibility for conducting the investigation.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="002028CD" w:rsidTr="60047933" w14:paraId="099E6442" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="007F2E4B" w:rsidTr="1B1F7FF4" w14:paraId="099E6442" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2605" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="002028CD" w:rsidP="00CB2434" w:rsidRDefault="002028CD" w14:paraId="2DA3FA1E" w14:textId="1727B1D6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Names of Other Agencies Involved</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
@@ -11320,51 +12564,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4590" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="002028CD" w:rsidP="00CB2434" w:rsidRDefault="00EF3C3B" w14:paraId="6F757F37" w14:textId="0291DD5A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>The agencies that participated in or supported the investigation, aside from the lead agency.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="00CA29CF" w:rsidTr="60047933" w14:paraId="7C64F38F" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="007F2E4B" w:rsidTr="1B1F7FF4" w14:paraId="7C64F38F" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2605" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00CA29CF" w:rsidP="00CB2434" w:rsidRDefault="1934CDF9" w14:paraId="10F564ED" w14:textId="43D3D70C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="585B72A5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Initiation Date</w:t>
             </w:r>
             <w:r w:rsidRPr="585B72A5" w:rsidR="78E648D1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -11396,51 +12640,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4590" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00CA29CF" w:rsidP="00CB2434" w:rsidRDefault="00CA29CF" w14:paraId="3D08244A" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>The calendar date on which the investigation was formally opened.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="00CA29CF" w:rsidTr="60047933" w14:paraId="1FB95B20" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="007F2E4B" w:rsidTr="1B1F7FF4" w14:paraId="1FB95B20" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2605" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00CA29CF" w:rsidP="00CB2434" w:rsidRDefault="00CA29CF" w14:paraId="47E0BC7F" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Initiation Method</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
@@ -11464,51 +12708,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4590" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00CA29CF" w:rsidP="00CB2434" w:rsidRDefault="00CA29CF" w14:paraId="4D10FCA6" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Case Initiation Method</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="00CA29CF" w:rsidTr="60047933" w14:paraId="20DB053A" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="007F2E4B" w:rsidTr="1B1F7FF4" w14:paraId="20DB053A" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2605" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00CA29CF" w:rsidP="00CB2434" w:rsidRDefault="00CA29CF" w14:paraId="24E9A6E7" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Primary Offense</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
@@ -11532,51 +12776,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4590" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00CA29CF" w:rsidP="00CB2434" w:rsidRDefault="00CA29CF" w14:paraId="5B8F3B19" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>The main criminal offense or legal violation suspected when the case was initiated (e.g., drug trafficking, arms smuggling, financial fraud).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="00CA29CF" w:rsidTr="60047933" w14:paraId="38377116" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="007F2E4B" w:rsidTr="1B1F7FF4" w14:paraId="38377116" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2605" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00CA29CF" w:rsidP="00CB2434" w:rsidRDefault="00CA29CF" w14:paraId="0D643F11" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Case related to money laundering?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
@@ -11600,51 +12844,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4590" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00CA29CF" w:rsidP="00CB2434" w:rsidRDefault="00CA29CF" w14:paraId="396D7BE9" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Indicates whether the suspected criminal activity involves concealing, moving, or disguising the source of illicit funds (Yes/No).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="00CA29CF" w:rsidTr="60047933" w14:paraId="4E758F20" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="007F2E4B" w:rsidTr="1B1F7FF4" w14:paraId="4E758F20" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2605" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00CA29CF" w:rsidP="00CB2434" w:rsidRDefault="00CA29CF" w14:paraId="41FA31DB" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Case related to cybercrime?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
@@ -11668,51 +12912,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4590" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00CA29CF" w:rsidP="00CB2434" w:rsidRDefault="00CA29CF" w14:paraId="57255688" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Indicates whether the suspected criminal activity is/was carried out through computers, networks, or digital systems) (Yes/No).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="00CA29CF" w:rsidTr="60047933" w14:paraId="30DA4BE1" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="007F2E4B" w:rsidTr="1B1F7FF4" w14:paraId="30DA4BE1" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2605" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00CA29CF" w:rsidP="00CB2434" w:rsidRDefault="00CA29CF" w14:paraId="0F0091CC" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Targets involve TCOs?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
@@ -11736,51 +12980,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4590" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00CA29CF" w:rsidP="00CB2434" w:rsidRDefault="00CA29CF" w14:paraId="4B2A4D0A" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Indicates whether the primary suspects are part of a transnational criminal organization (TCO) (Yes/No).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="00CA29CF" w:rsidTr="60047933" w14:paraId="76164A02" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="007F2E4B" w:rsidTr="1B1F7FF4" w14:paraId="76164A02" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2605" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00CA29CF" w:rsidP="00CB2434" w:rsidRDefault="00CA29CF" w14:paraId="419DC903" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Targets involve FTOs?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
@@ -11799,134 +13043,124 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Yes/No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4590" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00CA29CF" w:rsidP="00CB2434" w:rsidRDefault="00CA29CF" w14:paraId="5E5ECE1E" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Indicates whether the primary suspects are designated as members, facilitators, or supporters </w:t>
-[...8 lines deleted...]
-              <w:t>of a foreign terrorist organization (FTO). (Yes/No).</w:t>
+              <w:t>Indicates whether the primary suspects are designated as members, facilitators, or supporters of a foreign terrorist organization (FTO). (Yes/No).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="00CA29CF" w:rsidTr="60047933" w14:paraId="2C9D9019" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="007F2E4B" w:rsidTr="1B1F7FF4" w14:paraId="2C9D9019" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2605" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00CA29CF" w:rsidP="00CB2434" w:rsidRDefault="00CA29CF" w14:paraId="50222B42" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Targets have U.S. nexus?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00CA29CF" w:rsidP="00CB2434" w:rsidRDefault="00CA29CF" w14:paraId="49E2589F" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Yes/No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4590" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00CA29CF" w:rsidP="00CB2434" w:rsidRDefault="00CA29CF" w14:paraId="0B6E96D8" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Indicators whether the case involves U.S. persons, U.S.-registered entities, U.S. financial/communication systems, or directly affects U.S. national security or foreign policy interests (Yes/No).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="00CA29CF" w:rsidTr="60047933" w14:paraId="2662E002" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="007F2E4B" w:rsidTr="1B1F7FF4" w14:paraId="2662E002" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2605" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00CA29CF" w:rsidP="00CB2434" w:rsidRDefault="2346912A" w14:paraId="33ADC854" w14:textId="32E935E3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="60047933">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Case Status</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
@@ -11950,51 +13184,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4590" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00CA29CF" w:rsidP="00CB2434" w:rsidRDefault="00CA29CF" w14:paraId="50C4BBBB" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Indicates whether the investigation is still active or has been formally concluded.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="00CA29CF" w:rsidTr="60047933" w14:paraId="78724736" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="007F2E4B" w:rsidTr="1B1F7FF4" w14:paraId="78724736" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2605" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00CA29CF" w:rsidP="00CB2434" w:rsidRDefault="00CA29CF" w14:paraId="3A3875DB" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Date Closed</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
@@ -12018,51 +13252,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4590" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00CA29CF" w:rsidP="00CB2434" w:rsidRDefault="00CA29CF" w14:paraId="7368041A" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>The calendar date on which the investigation was formally concluded.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="00CA29CF" w:rsidTr="60047933" w14:paraId="22850E8B" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="007F2E4B" w:rsidTr="1B1F7FF4" w14:paraId="22850E8B" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2605" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00CA29CF" w:rsidP="00CB2434" w:rsidRDefault="2346912A" w14:paraId="5322E6DD" w14:textId="0F15145E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="60047933">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Case Outcome</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
@@ -12086,51 +13320,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4590" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00CA29CF" w:rsidP="00CB2434" w:rsidRDefault="00CA29CF" w14:paraId="7538E3B8" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Case Outcome</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="0032681C" w:rsidTr="60047933" w14:paraId="2CD23480" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="007F2E4B" w:rsidTr="1B1F7FF4" w14:paraId="2CD23480" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2605" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="0032681C" w:rsidP="00CB2434" w:rsidRDefault="0032681C" w14:paraId="28CD563E" w14:textId="0E9A6D90">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t># U.S. indictments resulting from case</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
@@ -12170,51 +13404,51 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>N</w:t>
             </w:r>
             <w:r w:rsidRPr="0087102D" w:rsidR="00531768">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">umber of formal criminal charges (indictment) filed in a U.S. court </w:t>
             </w:r>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>as a direct result of the investigation.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="00CA29CF" w:rsidTr="60047933" w14:paraId="5731BEC3" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="007F2E4B" w:rsidTr="1B1F7FF4" w14:paraId="5731BEC3" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2605" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00CA29CF" w:rsidP="00CB2434" w:rsidRDefault="00CA29CF" w14:paraId="64A797DE" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Civil asset forfeiture initiated?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
@@ -12238,51 +13472,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4590" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00CA29CF" w:rsidP="00CB2434" w:rsidRDefault="00CA29CF" w14:paraId="41B4FBEE" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Indicates whether legal proceedings were started to seize assets connected to the suspected criminal activity through civil forfeiture laws (Yes/No).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="00CA29CF" w:rsidTr="60047933" w14:paraId="0D4C6305" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="007F2E4B" w:rsidTr="1B1F7FF4" w14:paraId="0D4C6305" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2605" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00CA29CF" w:rsidP="00CB2434" w:rsidRDefault="00CA29CF" w14:paraId="2A702EDC" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Notes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
@@ -12352,61 +13586,83 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00D250A1" w:rsidR="00D250A1" w:rsidP="00D250A1" w:rsidRDefault="00D250A1" w14:paraId="3C11F365" w14:textId="45D1AFC4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0087102D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Selection List:  </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00D250A1">
+        <w:t>Selection List</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0087102D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Case Outcome</w:t>
+        <w:t xml:space="preserve">:  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D250A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Case</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D250A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Outcome</w:t>
       </w:r>
       <w:r w:rsidRPr="00D250A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
           <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
           <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
           <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -13311,51 +14567,50 @@
           <w:tcPr>
             <w:tcW w:w="2955" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="00D250A1" w:rsidR="00D250A1" w:rsidP="00D250A1" w:rsidRDefault="00D250A1" w14:paraId="47DEA86D" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D250A1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Closed - Suspect deceased </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6375" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="00D250A1" w:rsidR="00D250A1" w:rsidP="00D250A1" w:rsidRDefault="00D250A1" w14:paraId="43F042D3" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D250A1">
@@ -13918,142 +15173,293 @@
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0087102D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Criminal prosecution</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="0087102D" w:rsidR="00D27B2C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">:  </w:t>
       </w:r>
       <w:r w:rsidRPr="0087102D" w:rsidR="009B4FA8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">The formal legal process by which a competent prosecuting authority (such as a prosecutor, public ministry, or investigating magistrate with prosecutorial powers) brings a criminal case before a court. </w:t>
+        <w:t>The</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0087102D" w:rsidR="009B4FA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> formal legal process by which a competent prosecuting authority (such as a prosecutor, public ministry, or investigating magistrate with prosecutorial powers) brings a criminal case before a court. </w:t>
       </w:r>
       <w:r w:rsidRPr="0087102D" w:rsidR="009A2973">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0087102D" w:rsidR="009B4FA8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Prosecution begins when charges are formally filed or judicial proceedings are initiated against an accused person, and it continues through trial and related proceedings until the case is resolved by conviction, acquittal, dismissal, or another judicial decision.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="0087102D" w:rsidR="00727416" w:rsidP="00830115" w:rsidRDefault="00727416" w14:paraId="0266B695" w14:textId="3A0E7072">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0087102D">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="14B981BA" w:rsidR="00727416">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Case</w:t>
       </w:r>
-      <w:r w:rsidRPr="0087102D" w:rsidR="00EC1583">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="14B981BA" w:rsidR="00EC1583">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>/proceeding</w:t>
       </w:r>
-      <w:r w:rsidRPr="0087102D">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="14B981BA" w:rsidR="00727416">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">:  </w:t>
       </w:r>
-      <w:r w:rsidRPr="0087102D" w:rsidR="009A2973">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="0087102D" w:rsidR="0049347F">
+      <w:r w:rsidRPr="14B981BA" w:rsidR="009A2973">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="14B981BA" w:rsidR="009A2973">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> criminal proceeding initiated by a competent prosecuting authority or judicial authority and treated as a single matter before a court, typically identified by a unique case or dossier number.  A case may involve one or multiple defendants, and multiple charges against each defendant</w:t>
+      </w:r>
+      <w:r w:rsidRPr="14B981BA" w:rsidR="0049347F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="6FA5EDEE" w:rsidP="14B981BA" w:rsidRDefault="6FA5EDEE" w14:paraId="2F593E23" w14:textId="70C58C61">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:noProof w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="510F6937" w:rsidR="6FA5EDEE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">INL-supported unit:  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="510F6937" w:rsidR="6FA5EDEE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A law enforcement, prosecutorial, or judicial entity that has received INL-funded training, technical </w:t>
+      </w:r>
+      <w:r w:rsidRPr="510F6937" w:rsidR="6FA5EDEE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>assistance</w:t>
+      </w:r>
+      <w:r w:rsidRPr="510F6937" w:rsidR="6FA5EDEE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, mentoring, equipment, or operational support that contributed to the investigation </w:t>
+      </w:r>
+      <w:r w:rsidRPr="510F6937" w:rsidR="048388B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="510F6937" w:rsidR="6FA5EDEE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="510F6937" w:rsidR="6FA5EDEE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>prosecution of a criminal case.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="0087102D" w:rsidR="00651891" w:rsidP="00830115" w:rsidRDefault="00651891" w14:paraId="782190C8" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="0087102D" w:rsidR="00EB6BCD" w:rsidP="00830115" w:rsidRDefault="735C0D3D" w14:paraId="7680B486" w14:textId="3899D6C6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -14088,51 +15494,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Each row represents one case.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
           <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
           <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
           <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
           <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2558"/>
         <w:gridCol w:w="2228"/>
         <w:gridCol w:w="4558"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="41B067AE" w:rsidTr="00C9A718" w14:paraId="60351263" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="00D96A46" w:rsidTr="2F0B96C2" w14:paraId="60351263" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="41B067AE" w:rsidP="00830115" w:rsidRDefault="5952540A" w14:paraId="5FAF558A" w14:textId="1BEA9CD3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
@@ -14194,51 +15600,51 @@
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="41B067AE" w:rsidP="00830115" w:rsidRDefault="5952540A" w14:paraId="2BD677D9" w14:textId="3214E38C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Definition or Selection List Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="0092741D" w:rsidTr="00C9A718" w14:paraId="03029119" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="00D96A46" w:rsidTr="2F0B96C2" w14:paraId="03029119" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="0092741D" w:rsidP="0092741D" w:rsidRDefault="13F416BA" w14:paraId="25AAFA5A" w14:textId="4406901D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="585B72A5">
               <w:rPr>
@@ -14293,51 +15699,51 @@
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="0092741D" w:rsidP="0092741D" w:rsidRDefault="0092741D" w14:paraId="2F7DAA7F" w14:textId="298DE6D4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>A unique identifier or title used to track the case.  May be different from official records if sensitive.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="0092741D" w:rsidTr="00C9A718" w14:paraId="6D156F0A" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="00D96A46" w:rsidTr="2F0B96C2" w14:paraId="6D156F0A" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="0092741D" w:rsidP="0092741D" w:rsidRDefault="13F416BA" w14:paraId="06B6F2AD" w14:textId="2596965B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="585B72A5">
               <w:rPr>
@@ -14392,51 +15798,51 @@
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="0092741D" w:rsidP="0092741D" w:rsidRDefault="0092741D" w14:paraId="182F63D4" w14:textId="6C3D2268">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>The country where the prosecution took place or where the prosecuting authority is based.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="0092741D" w:rsidTr="00C9A718" w14:paraId="12C3C042" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="00D96A46" w:rsidTr="2F0B96C2" w14:paraId="12C3C042" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="0092741D" w:rsidP="0092741D" w:rsidRDefault="13F416BA" w14:paraId="707ADFA2" w14:textId="744BB5B0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="585B72A5">
               <w:rPr>
@@ -14491,91 +15897,102 @@
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="0092741D" w:rsidP="0092741D" w:rsidRDefault="0092741D" w14:paraId="647FB807" w14:textId="2206A167">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>The calendar date the prosecuting authority either formally received the case from investigators or formally initiated prosecution on its own authority</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="00841A54" w:rsidTr="00C9A718" w14:paraId="419AB580" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="00D96A46" w:rsidTr="2F0B96C2" w14:paraId="419AB580" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00841A54" w:rsidP="00841A54" w:rsidRDefault="344D4BF9" w14:paraId="0447B747" w14:textId="7C3D39D8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C9A718">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Lead Unit/Office Name (Host Country)</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00C9A718" w:rsidR="2EC6FF18">
+              <w:t xml:space="preserve">Lead Unit/Office Name (Host </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00C9A718">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:t>Country)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C9A718" w:rsidR="2EC6FF18">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>*</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1192" w:type="pct"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00841A54" w:rsidP="00841A54" w:rsidRDefault="00841A54" w14:paraId="4E4EC90D" w14:textId="095488DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -14609,81 +16026,80 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">The judicial authority in the host </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>country that</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> is primarily responsible for conducting the prosecution.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="00841A54" w:rsidTr="00C9A718" w14:paraId="074236D0" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="00D96A46" w:rsidTr="2F0B96C2" w14:paraId="074236D0" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00841A54" w:rsidP="00841A54" w:rsidRDefault="00841A54" w14:paraId="6D52BF26" w14:textId="736AA18A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Referring Agency</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1192" w:type="pct"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00841A54" w:rsidP="00841A54" w:rsidRDefault="00841A54" w14:paraId="1A7C0905" w14:textId="5CC42304">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
@@ -14719,51 +16135,51 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">The law enforcement or other </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>authority</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> that referred the case for prosecution. Write “not applicable” if there is no referring agency.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="00841A54" w:rsidTr="00C9A718" w14:paraId="7E3EF450" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="00D96A46" w:rsidTr="2F0B96C2" w14:paraId="7E3EF450" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00841A54" w:rsidP="00841A54" w:rsidRDefault="00841A54" w14:paraId="20BB24F0" w14:textId="327B2789">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
@@ -14810,51 +16226,51 @@
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00841A54" w:rsidP="00841A54" w:rsidRDefault="00841A54" w14:paraId="70DD8B89" w14:textId="0FF3A7B2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Brief description of the main criminal offenses charged at the time the case was filed (e.g., drug trafficking, fraud, terrorism financing).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="00FE609D" w:rsidTr="00C9A718" w14:paraId="3985EDF8" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="00D96A46" w:rsidTr="2F0B96C2" w14:paraId="3985EDF8" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00FE609D" w:rsidP="00FE609D" w:rsidRDefault="00FE609D" w14:paraId="2B509512" w14:textId="698F180F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -14899,51 +16315,51 @@
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00FE609D" w:rsidP="00FE609D" w:rsidRDefault="00FE609D" w14:paraId="68AFC0D7" w14:textId="1BC07108">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>“Yes” if at least one defendant is alleged to be a member, facilitator, or supporter of a designated Foreign Terrorist Organization.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="00FE609D" w:rsidTr="00C9A718" w14:paraId="2555942A" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="00D96A46" w:rsidTr="2F0B96C2" w14:paraId="2555942A" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00FE609D" w:rsidP="00FE609D" w:rsidRDefault="00FE609D" w14:paraId="34820FFE" w14:textId="40BCFC26">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -14988,51 +16404,51 @@
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00FE609D" w:rsidP="00FE609D" w:rsidRDefault="00FE609D" w14:paraId="799A08EE" w14:textId="102B6408">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>“Yes” if at least one defendant is alleged to be a member, facilitator, or supporter of a Transnational Criminal Organization.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="00FE609D" w:rsidTr="00C9A718" w14:paraId="0C16BEC3" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="00D96A46" w:rsidTr="2F0B96C2" w14:paraId="0C16BEC3" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00FE609D" w:rsidP="00FE609D" w:rsidRDefault="00FE609D" w14:paraId="57766FDF" w14:textId="6BA9343C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
@@ -15080,51 +16496,51 @@
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00FE609D" w:rsidP="00FE609D" w:rsidRDefault="00FE609D" w14:paraId="5B1CD3CE" w14:textId="745DD2C8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>“Yes” if the charges, defendants, assets, victims, or effects have a significant connection to the United States (e.g., U.S. persons, entities, systems, or national security/foreign policy interests).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="000B32BC" w:rsidTr="00C9A718" w14:paraId="2FAD60E6" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="00D96A46" w:rsidTr="2F0B96C2" w14:paraId="2FAD60E6" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="000B32BC" w:rsidP="00FE609D" w:rsidRDefault="09A52F61" w14:paraId="36CF818D" w14:textId="101943F4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
@@ -15174,51 +16590,51 @@
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="000B32BC" w:rsidP="0C0E3F80" w:rsidRDefault="00CAE7C8" w14:paraId="79D30680" w14:textId="5777144E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Indicates if there are parallel proceedings for civil asset forfeiture related to the criminal case.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="005C3EFE" w:rsidTr="00C9A718" w14:paraId="1B08CF2D" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="00D96A46" w:rsidTr="2F0B96C2" w14:paraId="1B08CF2D" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="005C3EFE" w:rsidP="00C9A718" w:rsidRDefault="70088E34" w14:paraId="511E725C" w14:textId="40A45365">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C9A718">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -15273,51 +16689,51 @@
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="005C3EFE" w:rsidP="005C3EFE" w:rsidRDefault="005C3EFE" w14:paraId="2351FAA2" w14:textId="4D6FED78">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>The total number of individuals or entities formally charged in the case.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="005C3EFE" w:rsidTr="00C9A718" w14:paraId="1CD0AAFA" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="00D96A46" w:rsidTr="2F0B96C2" w14:paraId="1CD0AAFA" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="005C3EFE" w:rsidP="0C0E3F80" w:rsidRDefault="09AED334" w14:paraId="6BB6886F" w14:textId="301D1FD3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -15412,51 +16828,51 @@
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="005C3EFE" w:rsidP="005C3EFE" w:rsidRDefault="005C3EFE" w14:paraId="22CFE6A9" w14:textId="36A35229">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>The number of defendants in the case who were formally charged with conduct involving the concealment, movement, or legitimization of illicit funds, regardless of the specific offense name in the criminal code.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="005C3EFE" w:rsidTr="00C9A718" w14:paraId="71666F22" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="00D96A46" w:rsidTr="2F0B96C2" w14:paraId="71666F22" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="005C3EFE" w:rsidP="0C0E3F80" w:rsidRDefault="07D26E4F" w14:paraId="5717477F" w14:textId="78230D1F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -15535,145 +16951,155 @@
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="005C3EFE" w:rsidP="005C3EFE" w:rsidRDefault="005C3EFE" w14:paraId="3C1AF644" w14:textId="01AD7925">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>The number of defendants in the case who were formally charged with conduct that primarily relies on computers, digital networks, or electronic communication systems to commit or facilitate a crime, regardless of the specific offense name in the criminal code.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="005C3EFE" w:rsidTr="00C9A718" w14:paraId="6A839453" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="00D96A46" w:rsidTr="2F0B96C2" w14:paraId="6A839453" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="0087102D" w:rsidR="005C3EFE" w:rsidP="005C3EFE" w:rsidRDefault="635A515E" w14:paraId="3C5A01A7" w14:textId="69462F3B">
+          <w:p w:rsidRPr="0087102D" w:rsidR="005C3EFE" w:rsidP="005C3EFE" w:rsidRDefault="0EC1A1F4" w14:paraId="3C5A01A7" w14:textId="090CEFAF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0087102D">
+            <w:r w:rsidRPr="1E541EF7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t># Defendants Charged from U.S.-requested Investigations</w:t>
+              <w:t xml:space="preserve"># Defendants Charged </w:t>
+            </w:r>
+            <w:r w:rsidRPr="1E541EF7" w:rsidR="52E25F54">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>based on U.S.-provided leads</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1192" w:type="pct"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="005C3EFE" w:rsidP="005C3EFE" w:rsidRDefault="0D2EB726" w14:paraId="63FE2CCC" w14:textId="62A76C49">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="585B72A5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Whole number</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2439" w:type="pct"/>
             <w:tcBorders>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="0087102D" w:rsidR="005C3EFE" w:rsidP="0C0E3F80" w:rsidRDefault="18C5CB8C" w14:paraId="290972BD" w14:textId="241C3431">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="0087102D" w:rsidR="005C3EFE" w:rsidP="0C0E3F80" w:rsidRDefault="2C8B9216" w14:paraId="290972BD" w14:textId="5D0AC201">
+            <w:r w:rsidRPr="2F0B96C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>The number of defendants who were formally charged from investigations that were requested by the U.S.</w:t>
+              <w:t xml:space="preserve">The number of defendants who were formally charged from investigations that were based on leads provided by U.S. law enforcement agencies.  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="2F0B96C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="006A18F2" w:rsidTr="00C9A718" w14:paraId="566125C0" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="00D96A46" w:rsidTr="2F0B96C2" w14:paraId="566125C0" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="006A18F2" w:rsidP="005C3EFE" w:rsidRDefault="4E9CE7E0" w14:paraId="300E8DF6" w14:textId="0337DD5C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C9A718">
               <w:rPr>
@@ -15723,51 +17149,51 @@
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="006A18F2" w:rsidP="005C3EFE" w:rsidRDefault="00D37C14" w14:paraId="0963D7F9" w14:textId="0B2665D3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Ongoing (still in process) or Closed (final decision reached).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="006A18F2" w:rsidTr="00C9A718" w14:paraId="52BD40FA" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="00D96A46" w:rsidTr="2F0B96C2" w14:paraId="52BD40FA" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="006A18F2" w:rsidP="005C3EFE" w:rsidRDefault="00F14E44" w14:paraId="41E499E6" w14:textId="0E559057">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
@@ -15818,51 +17244,51 @@
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="006A18F2" w:rsidP="005C3EFE" w:rsidRDefault="00742910" w14:paraId="2753BE6E" w14:textId="2478B48C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00742910">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Date on which the criminal prosecution was closed (reaching conviction, dismissed, or other final disposition.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="009811CD" w:rsidTr="00C9A718" w14:paraId="113F6E79" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="00D96A46" w:rsidTr="2F0B96C2" w14:paraId="113F6E79" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="009811CD" w:rsidP="009811CD" w:rsidRDefault="009811CD" w14:paraId="24CD04E2" w14:textId="53A7BF2A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
@@ -15921,51 +17347,51 @@
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Number</w:t>
             </w:r>
             <w:r w:rsidRPr="0087102D" w:rsidR="009811CD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> of defendants convicted and sentenced to incarceration (prison or jail). </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="009811CD" w:rsidTr="00C9A718" w14:paraId="6695ACD4" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="00D96A46" w:rsidTr="2F0B96C2" w14:paraId="6695ACD4" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="009811CD" w:rsidP="009811CD" w:rsidRDefault="009811CD" w14:paraId="529C9B0F" w14:textId="45E8DD73">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
@@ -16023,51 +17449,51 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>N</w:t>
             </w:r>
             <w:r w:rsidRPr="0087102D" w:rsidR="009811CD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>umber of defendants convicted but not sentenced to incarceration (e.g., fines, probation, suspended sentence). </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="0C0E3F80" w:rsidTr="00C9A718" w14:paraId="38EA40E3" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="00D96A46" w:rsidTr="2F0B96C2" w14:paraId="38EA40E3" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="784BA2FD" w:rsidP="0C0E3F80" w:rsidRDefault="16F640B1" w14:paraId="05B5BD09" w14:textId="6F5C6C7D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C9A718">
               <w:rPr>
@@ -16116,82 +17542,81 @@
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="784BA2FD" w:rsidP="0C0E3F80" w:rsidRDefault="784BA2FD" w14:paraId="420D3E34" w14:textId="6C955668">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Number of defendants convicted by the INL-supported office.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="006A2693" w:rsidTr="00C9A718" w14:paraId="0BFB1318" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="00D96A46" w:rsidTr="2F0B96C2" w14:paraId="0BFB1318" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="006A2693" w:rsidP="009811CD" w:rsidRDefault="0373F131" w14:paraId="3CF5340B" w14:textId="1B0AB64F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"># </w:t>
             </w:r>
             <w:r w:rsidRPr="0087102D" w:rsidR="3DC69510">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">of defendants </w:t>
             </w:r>
             <w:r w:rsidRPr="0087102D" w:rsidR="279C61F6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>with Money Laundering-related Convictions</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1192" w:type="pct"/>
@@ -16229,51 +17654,51 @@
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="006A2693" w:rsidP="0C0E3F80" w:rsidRDefault="7F510CDC" w14:paraId="4823442B" w14:textId="32606CE6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>The number of defendants who were convicted on charges related to the concealment, movement, or legitimization of illicit funds, regardless of the specific offense name in the criminal code. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="006A2693" w:rsidTr="00C9A718" w14:paraId="3D678604" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="00D96A46" w:rsidTr="2F0B96C2" w14:paraId="3D678604" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="006A2693" w:rsidP="009811CD" w:rsidRDefault="34CCF22B" w14:paraId="6763C2B5" w14:textId="4EA69889">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
@@ -16349,182 +17774,208 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">The </w:t>
             </w:r>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>number of defendants who were convicted on charges related to use of computers, digital networks, or electronic communication systems to commit or facilitate a crime, regardless of the specific offense name in the criminal code. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="006A2693" w:rsidTr="00C9A718" w14:paraId="3A998DF5" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="00D96A46" w:rsidTr="2F0B96C2" w14:paraId="3A998DF5" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="0087102D" w:rsidR="006A2693" w:rsidP="009811CD" w:rsidRDefault="0B27B53F" w14:paraId="3552CD82" w14:textId="75EDCA46">
+          <w:p w:rsidRPr="0087102D" w:rsidR="006A2693" w:rsidP="009811CD" w:rsidRDefault="4E3FE6F3" w14:paraId="3552CD82" w14:textId="3DE11A1F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0087102D">
+            <w:r w:rsidRPr="1E541EF7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>#</w:t>
             </w:r>
-            <w:r w:rsidRPr="0087102D" w:rsidR="115A5C69">
+            <w:r w:rsidRPr="1E541EF7" w:rsidR="7DD4691C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> of</w:t>
             </w:r>
-            <w:r w:rsidRPr="0087102D" w:rsidR="627B354F">
+            <w:r w:rsidRPr="1E541EF7" w:rsidR="6A145C9D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> defendants</w:t>
             </w:r>
-            <w:r w:rsidRPr="0087102D" w:rsidR="115A5C69">
+            <w:r w:rsidRPr="1E541EF7" w:rsidR="7DD4691C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="0087102D" w:rsidR="0A4CEF87">
+            <w:r w:rsidRPr="1E541EF7" w:rsidR="3249433E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Convicted from U.S.-requested Investigations</w:t>
+              <w:t xml:space="preserve">Convicted </w:t>
+            </w:r>
+            <w:r w:rsidRPr="1E541EF7" w:rsidR="401C6A6E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>based on U.S. provided leads</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1192" w:type="pct"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="006A2693" w:rsidP="009811CD" w:rsidRDefault="007C0E77" w14:paraId="44A2CC31" w14:textId="066EE715">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Number</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2439" w:type="pct"/>
             <w:tcBorders>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="009E1D20" w:rsidR="000B5D0C" w:rsidP="0C0E3F80" w:rsidRDefault="2F686DC4" w14:paraId="34805715" w14:textId="2EFE2AD8">
+          <w:p w:rsidRPr="009E1D20" w:rsidR="000B5D0C" w:rsidP="2F0B96C2" w:rsidRDefault="2F686DC4" w14:paraId="34805715" w14:textId="46C9ABC8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0087102D">
+            <w:r w:rsidRPr="2F0B96C2">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>The number of defendants who were convicted from investigations that were requested by the U.S.</w:t>
+              <w:t xml:space="preserve">The number of defendants who were convicted from investigations </w:t>
+            </w:r>
+            <w:r w:rsidRPr="2F0B96C2" w:rsidR="62CCEFF6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">based on leads provided by U.S. law enforcement agencies.  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="2F0B96C2" w:rsidR="62CCEFF6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="00E72DC0" w:rsidTr="00C9A718" w14:paraId="6E306FCF" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="00D96A46" w:rsidTr="2F0B96C2" w14:paraId="6E306FCF" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00E72DC0" w:rsidP="00E72DC0" w:rsidRDefault="55E53B9F" w14:paraId="33A68980" w14:textId="38244FB1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="585B72A5">
               <w:rPr>
@@ -16582,51 +18033,51 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>N</w:t>
             </w:r>
             <w:r w:rsidRPr="0087102D" w:rsidR="00E72DC0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>umber of defendants found not guilty by the court. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="006F1010" w:rsidTr="00C9A718" w14:paraId="2ACBCE35" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="00D96A46" w:rsidTr="2F0B96C2" w14:paraId="2ACBCE35" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="006F1010" w:rsidP="006F1010" w:rsidRDefault="2171D798" w14:paraId="57FD5C43" w14:textId="22EE2F57">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="585B72A5">
               <w:rPr>
@@ -16683,51 +18134,51 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>N</w:t>
             </w:r>
             <w:r w:rsidRPr="0087102D" w:rsidR="006F1010">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>umber of defendants whose charges were dismissed by the court or withdrawn by prosecutors before judgment. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="00746093" w:rsidTr="00C9A718" w14:paraId="23EFFEBF" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="00D96A46" w:rsidTr="2F0B96C2" w14:paraId="23EFFEBF" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00746093" w:rsidP="00746093" w:rsidRDefault="64D8E0B0" w14:paraId="1AA1C249" w14:textId="641208F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="585B72A5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -16791,51 +18242,51 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Estimated total monetary value of all assets forfeited </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>as a result of</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> the case, recorded in U.S. dollars.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="00746093" w:rsidTr="00C9A718" w14:paraId="6697B39A" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="00D96A46" w:rsidTr="2F0B96C2" w14:paraId="6697B39A" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00746093" w:rsidP="00746093" w:rsidRDefault="00746093" w14:paraId="7DB7E5F7" w14:textId="2CE690BA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -17457,163 +18908,156 @@
     </w:p>
     <w:p w:rsidRPr="0087102D" w:rsidR="006F04DC" w:rsidP="00830115" w:rsidRDefault="005F4BF6" w14:paraId="6AC92F72" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0087102D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Civil asset forfeiture</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="0087102D" w:rsidR="00FA002B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">:  </w:t>
       </w:r>
       <w:r w:rsidRPr="0087102D" w:rsidR="006F04DC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">A legal process that allows the state to seize money, property, or other assets suspected of being connected to criminal activity, without requiring </w:t>
+        <w:t>A</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0087102D" w:rsidR="006F04DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> legal process that allows the state to seize money, property, or other assets suspected of being connected to criminal activity, without requiring </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="0087102D" w:rsidR="006F04DC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>a criminal</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="0087102D" w:rsidR="006F04DC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> conviction of the owner. Depending on the legal system, the proceeding may be civil, administrative, or </w:t>
-[...8 lines deleted...]
-        <w:t>judicial in nature, but the common feature is that the forfeiture action is separate from a criminal prosecution of the individual.</w:t>
+        <w:t xml:space="preserve"> conviction of the owner. Depending on the legal system, the proceeding may be civil, administrative, or judicial in nature, but the common feature is that the forfeiture action is separate from a criminal prosecution of the individual.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="0087102D" w:rsidR="00FA002B" w:rsidP="00830115" w:rsidRDefault="00FA002B" w14:paraId="302EB212" w14:textId="4ABBDDD5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0087102D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Case</w:t>
       </w:r>
       <w:r w:rsidRPr="0087102D" w:rsidR="00EC1583">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>/proceeding</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="0087102D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">:  </w:t>
       </w:r>
       <w:r w:rsidRPr="0087102D" w:rsidR="00F16419">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">A legal proceeding initiated by a competent authority to determine whether specific assets should be forfeited to the state because they are alleged to be proceeds of, or instrumentalities used in, unlawful activity.  A case is treated as a single legal matter before a court or equivalent judicial/administrative body, typically identified by a unique case or dossier number.  A case may involve one or multiple assets, and multiple owners or claimants, </w:t>
-[...8 lines deleted...]
-        <w:t>but</w:t>
+        <w:t>A</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="0087102D" w:rsidR="00F16419">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> is reported here as one unit of forfeiture proceeding.</w:t>
+        <w:t xml:space="preserve"> legal proceeding initiated by a competent authority to determine whether specific assets should be forfeited to the state because they are alleged to be proceeds of, or instrumentalities used in, unlawful activity.  A case is treated as a single legal matter before a court or equivalent judicial/administrative body, typically identified by a unique case or dossier number.  A case may involve one or multiple assets, and multiple owners or claimants, but is reported here as one unit of forfeiture proceeding.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="0087102D" w:rsidR="00FA002B" w:rsidP="00830115" w:rsidRDefault="00FA002B" w14:paraId="0A721ABC" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="0087102D" w:rsidR="00FA002B" w:rsidP="00830115" w:rsidRDefault="00FA002B" w14:paraId="567848A1" w14:textId="46D9F6BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -17648,51 +19092,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>One row for each INL-supported unit/office</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
           <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
           <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
           <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
           <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2558"/>
         <w:gridCol w:w="2228"/>
         <w:gridCol w:w="4558"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="41B067AE" w:rsidTr="00C9A718" w14:paraId="27A99EB6" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="007F2E4B" w:rsidTr="00C9A718" w14:paraId="27A99EB6" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="41B067AE" w:rsidP="00830115" w:rsidRDefault="41B067AE" w14:paraId="39A659A4" w14:textId="28B175A8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
@@ -17754,51 +19198,51 @@
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="41B067AE" w:rsidP="00830115" w:rsidRDefault="41B067AE" w14:paraId="359BB475" w14:textId="00AE7A07">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Definition or Selection List Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="009C1FD2" w:rsidTr="00C9A718" w14:paraId="6684BBC7" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="007F2E4B" w:rsidTr="00C9A718" w14:paraId="6684BBC7" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="009C1FD2" w:rsidP="00830115" w:rsidRDefault="2C7BD5A0" w14:paraId="69CAB75D" w14:textId="22AD41FC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="585B72A5">
@@ -17863,51 +19307,51 @@
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="009C1FD2" w:rsidP="00830115" w:rsidRDefault="009C1FD2" w14:paraId="34922AE7" w14:textId="279D9795">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>A unique identifier or title used to track the case.  May be different from official records if sensitive.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="41B067AE" w:rsidTr="00C9A718" w14:paraId="707F284F" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="007F2E4B" w:rsidTr="00C9A718" w14:paraId="707F284F" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="41B067AE" w:rsidP="00830115" w:rsidRDefault="6C2CB9C2" w14:paraId="60333CFC" w14:textId="01E58975">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="585B72A5">
               <w:rPr>
@@ -18021,92 +19465,103 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">civil asset forfeiture </w:t>
             </w:r>
             <w:r w:rsidRPr="0087102D" w:rsidR="00E14CD7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">proceeding </w:t>
             </w:r>
             <w:r w:rsidRPr="0087102D" w:rsidR="007B5E77">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>is based.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="00831F2B" w:rsidTr="00C9A718" w14:paraId="4FC09B40" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="007F2E4B" w:rsidTr="00C9A718" w14:paraId="4FC09B40" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00831F2B" w:rsidP="00831F2B" w:rsidRDefault="5E223B0B" w14:paraId="106C9D9F" w14:textId="5EAC1CC0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C9A718">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Lead Unit/Office Name (Host Country)</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00C9A718" w:rsidR="208F6899">
+              <w:t xml:space="preserve">Lead Unit/Office Name (Host </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00C9A718">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:t>Country)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C9A718" w:rsidR="208F6899">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>*</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1192" w:type="pct"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00831F2B" w:rsidP="00831F2B" w:rsidRDefault="00831F2B" w14:paraId="62CB4DDA" w14:textId="7DF93B7D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -18150,51 +19605,51 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>country that</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> is primarily responsible for conducting the </w:t>
             </w:r>
             <w:r w:rsidRPr="0087102D" w:rsidR="008D6A85">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>proceeding.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="000C0959" w:rsidTr="00C9A718" w14:paraId="3047F15F" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="007F2E4B" w:rsidTr="00C9A718" w14:paraId="3047F15F" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="000C0959" w:rsidP="00831F2B" w:rsidRDefault="000C0959" w14:paraId="11B720FD" w14:textId="59B97D18">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
@@ -18261,51 +19716,51 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">The law enforcement or other </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>authority</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> that referred the case for prosecution. Write “not applicable” if there is no referring agency.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="000C0959" w:rsidTr="00C9A718" w14:paraId="47BABCCF" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="007F2E4B" w:rsidTr="00C9A718" w14:paraId="47BABCCF" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="000C0959" w:rsidP="00831F2B" w:rsidRDefault="16F5EFE5" w14:paraId="1346D0C0" w14:textId="4ADE6387">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="585B72A5">
               <w:rPr>
@@ -18363,51 +19818,51 @@
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="000C0959" w:rsidP="00831F2B" w:rsidRDefault="00CB3A58" w14:paraId="3C5C9B33" w14:textId="7039FFA0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>The calendar date on which the forfeiture proceeding was formally opened by a competent authority</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="00CB3A58" w:rsidTr="00C9A718" w14:paraId="490F9A4D" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="007F2E4B" w:rsidTr="00C9A718" w14:paraId="490F9A4D" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00CB3A58" w:rsidP="00831F2B" w:rsidRDefault="00CB3A58" w14:paraId="590D00EC" w14:textId="33414438">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
@@ -18456,51 +19911,51 @@
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00CB3A58" w:rsidP="00831F2B" w:rsidRDefault="00CB3A58" w14:paraId="2AE5B2F8" w14:textId="0C66EBC7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>The categories of property subject to forfeiture in the case (e.g., cash, bank accounts, vehicles, real estate, equipment, digital assets).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="0064111A" w:rsidTr="00C9A718" w14:paraId="7D359F25" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="007F2E4B" w:rsidTr="00C9A718" w14:paraId="7D359F25" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="0064111A" w:rsidP="00C9A718" w:rsidRDefault="24D76826" w14:paraId="5DBF0DC4" w14:textId="2F4F9A0C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C9A718">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -18546,51 +20001,51 @@
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="0064111A" w:rsidP="0064111A" w:rsidRDefault="0064111A" w14:paraId="1C80331D" w14:textId="41C54F4C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Current stage of the forfeiture case: Ongoing (still in process) or Closed (final decision reached).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="0064111A" w:rsidTr="00C9A718" w14:paraId="795E1A30" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="007F2E4B" w:rsidTr="00C9A718" w14:paraId="795E1A30" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="0064111A" w:rsidP="0064111A" w:rsidRDefault="0064111A" w14:paraId="2DE7CB78" w14:textId="497FEA01">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
@@ -18637,51 +20092,51 @@
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="0064111A" w:rsidP="0064111A" w:rsidRDefault="0064111A" w14:paraId="2808EC4D" w14:textId="18F2AB93">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>The calendar date on which the forfeiture case was formally concluded.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="003C4F79" w:rsidTr="00C9A718" w14:paraId="3241EAC8" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="007F2E4B" w:rsidTr="00C9A718" w14:paraId="3241EAC8" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="003C4F79" w:rsidP="00C9A718" w:rsidRDefault="18C10D0C" w14:paraId="2EF5AFAA" w14:textId="7B1EE89E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C9A718">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -18728,51 +20183,51 @@
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="003C4F79" w:rsidP="003C4F79" w:rsidRDefault="003C4F79" w14:paraId="79C91545" w14:textId="35D48535">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Asset Forfeiture Outcome</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="003C4F79" w:rsidTr="00C9A718" w14:paraId="676DE75B" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="007F2E4B" w:rsidTr="00C9A718" w14:paraId="676DE75B" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="003C4F79" w:rsidP="00C9A718" w:rsidRDefault="18C10D0C" w14:paraId="5E5CBB5B" w14:textId="5FBF3298">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C9A718">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -18853,51 +20308,51 @@
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="003C4F79" w:rsidP="003C4F79" w:rsidRDefault="002A6718" w14:paraId="763EEF43" w14:textId="3380FBBE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>The total monetary value of assets ordered forfeited to the state in the case, expressed in U.S. dollars. The value should reflect the best available estimate at the time of reporting (e.g., court-determined value, appraised market value, or official estimate), even if final liquidation or sale has not yet occurred.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="003C4F79" w:rsidTr="00C9A718" w14:paraId="5E5B4BFC" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="007F2E4B" w:rsidTr="00C9A718" w14:paraId="5E5B4BFC" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1369" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="003C4F79" w:rsidP="003C4F79" w:rsidRDefault="003C4F79" w14:paraId="446C0225" w14:textId="52DF3FA4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
@@ -18993,51 +20448,51 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Outcome</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2965"/>
         <w:gridCol w:w="6385"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="0045176D" w:rsidTr="0045176D" w14:paraId="21FBD303" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="00D96A46" w:rsidTr="0045176D" w14:paraId="21FBD303" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2965" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="0045176D" w:rsidP="00CB2434" w:rsidRDefault="0045176D" w14:paraId="05C72A28" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Option Name</w:t>
             </w:r>
           </w:p>
@@ -19047,328 +20502,327 @@
             <w:tcW w:w="6385" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="0045176D" w:rsidP="00CB2434" w:rsidRDefault="0045176D" w14:paraId="44A8FCEC" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Option Definition</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="0045176D" w:rsidTr="0045176D" w14:paraId="6E746F3D" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="00D96A46" w:rsidTr="0045176D" w14:paraId="6E746F3D" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2965" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="0045176D" w:rsidP="00CB2434" w:rsidRDefault="0045176D" w14:paraId="54DAD56F" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Assets forfeited by judgement</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6385" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="0045176D" w:rsidP="00CB2434" w:rsidRDefault="0045176D" w14:paraId="6A3AD7C4" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>All assets were forfeited to the state by final court/authority decision.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="0045176D" w:rsidTr="0045176D" w14:paraId="5665114A" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="00D96A46" w:rsidTr="0045176D" w14:paraId="5665114A" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2965" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="0045176D" w:rsidP="00CB2434" w:rsidRDefault="0045176D" w14:paraId="03DC6CBA" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Assets forfeited by settlement</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6385" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="0045176D" w:rsidP="00CB2434" w:rsidRDefault="0045176D" w14:paraId="3A43CEE6" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>All assets were forfeited through a negotiated resolution between the state and asset holder(s).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="0045176D" w:rsidTr="0045176D" w14:paraId="743C7CE7" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="00D96A46" w:rsidTr="0045176D" w14:paraId="743C7CE7" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2965" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="0045176D" w:rsidP="00CB2434" w:rsidRDefault="0045176D" w14:paraId="7E552583" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Partial forfeiture by judgement</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6385" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="0045176D" w:rsidP="00CB2434" w:rsidRDefault="0045176D" w14:paraId="238D066E" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Some assets forfeited, others returned/excluded, by final court/authority decision.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="0045176D" w:rsidTr="0045176D" w14:paraId="70E3E3B0" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="00D96A46" w:rsidTr="0045176D" w14:paraId="70E3E3B0" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2965" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="0045176D" w:rsidP="00CB2434" w:rsidRDefault="0045176D" w14:paraId="4F90AD0B" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Partial forfeiture by settlement</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6385" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="0045176D" w:rsidP="00CB2434" w:rsidRDefault="0045176D" w14:paraId="7C4B5409" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Some assets forfeited, others returned/excluded, through a negotiated resolution.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="0045176D" w:rsidTr="0045176D" w14:paraId="34AFCB85" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="00D96A46" w:rsidTr="0045176D" w14:paraId="34AFCB85" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2965" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="0045176D" w:rsidP="00CB2434" w:rsidRDefault="0045176D" w14:paraId="71A2D20B" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Assets returned to owner/claimant</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6385" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="0045176D" w:rsidP="00CB2434" w:rsidRDefault="0045176D" w14:paraId="0E60DA9F" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>All assets were returned because the authority determined they were not subject to forfeiture.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="0045176D" w:rsidTr="0045176D" w14:paraId="5456F344" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="00D96A46" w:rsidTr="0045176D" w14:paraId="5456F344" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2965" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="0045176D" w:rsidP="00CB2434" w:rsidRDefault="0045176D" w14:paraId="571F8B47" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Case dismissed / withdrawn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6385" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="0045176D" w:rsidP="00CB2434" w:rsidRDefault="0045176D" w14:paraId="702EF416" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>The forfeiture action was dismissed by the court or withdrawn by the competent authority before a final judgment.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="0045176D" w:rsidTr="0045176D" w14:paraId="3FF5D4E4" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="00D96A46" w:rsidTr="0045176D" w14:paraId="3FF5D4E4" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2965" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="0045176D" w:rsidP="00CB2434" w:rsidRDefault="0045176D" w14:paraId="26BF5A89" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Other</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -19566,58 +21020,68 @@
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:name="_Table:__Equipment_1" w:id="53"/>
       <w:bookmarkStart w:name="_Toc207287144" w:id="54"/>
       <w:bookmarkStart w:name="_Toc208415694" w:id="55"/>
       <w:bookmarkStart w:name="_Toc208417126" w:id="56"/>
       <w:bookmarkStart w:name="_Toc361946141" w:id="57"/>
       <w:bookmarkStart w:name="_Toc213847482" w:id="58"/>
       <w:bookmarkStart w:name="_Toc213847502" w:id="59"/>
       <w:bookmarkEnd w:id="53"/>
       <w:r w:rsidRPr="0087102D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Table:  Equipment</w:t>
+        <w:t>Table</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0087102D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:  Equipment</w:t>
       </w:r>
       <w:bookmarkEnd w:id="54"/>
       <w:bookmarkEnd w:id="55"/>
       <w:bookmarkEnd w:id="56"/>
       <w:bookmarkEnd w:id="57"/>
       <w:bookmarkEnd w:id="58"/>
       <w:bookmarkEnd w:id="59"/>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w:rsidRPr="0087102D" w:rsidR="006E22DE" w:rsidP="006E22DE" w:rsidRDefault="006E22DE" w14:paraId="13059401" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="0087102D" w:rsidR="006E22DE" w:rsidP="006E22DE" w:rsidRDefault="006E22DE" w14:paraId="580B9E4A" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0087102D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -19660,51 +21124,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Table Design – Each row represents a single donation event.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2579"/>
         <w:gridCol w:w="2227"/>
         <w:gridCol w:w="4544"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="006E22DE" w:rsidTr="585B72A5" w14:paraId="6C63A32B" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="007F2E4B" w:rsidTr="585B72A5" w14:paraId="6C63A32B" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1379" w:type="pct"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="006E22DE" w:rsidRDefault="006E22DE" w14:paraId="61B62A04" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Column Name</w:t>
             </w:r>
           </w:p>
@@ -19740,51 +21204,51 @@
             <w:tcW w:w="2430" w:type="pct"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="006E22DE" w:rsidRDefault="006E22DE" w14:paraId="798E8A7C" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Definition or Selection List Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="006E22DE" w:rsidTr="585B72A5" w14:paraId="45A8ED26" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="007F2E4B" w:rsidTr="585B72A5" w14:paraId="45A8ED26" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1379" w:type="pct"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="006E22DE" w:rsidRDefault="006E22DE" w14:paraId="457786A8" w14:textId="45FC7B82">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="585B72A5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Date of Donation to Beneficiary</w:t>
             </w:r>
             <w:r w:rsidRPr="585B72A5" w:rsidR="63B9FB54">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -19824,51 +21288,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>The calendar date on which the equipment was formally delivered or transferred to the beneficiary</w:t>
             </w:r>
             <w:r w:rsidRPr="0087102D" w:rsidR="009063A7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="006E22DE" w:rsidTr="585B72A5" w14:paraId="7585BEE0" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="007F2E4B" w:rsidTr="585B72A5" w14:paraId="7585BEE0" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1379" w:type="pct"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="006E22DE" w:rsidRDefault="006E22DE" w14:paraId="7C9EB7E6" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Beneficiary Type</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1191" w:type="pct"/>
@@ -19892,51 +21356,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2430" w:type="pct"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="006E22DE" w:rsidRDefault="006E22DE" w14:paraId="12BCF167" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Sector Type</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="006E22DE" w:rsidTr="585B72A5" w14:paraId="4D93213C" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="007F2E4B" w:rsidTr="585B72A5" w14:paraId="4D93213C" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1379" w:type="pct"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="006E22DE" w:rsidRDefault="006E22DE" w14:paraId="26F89C00" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Beneficiary Name (i.e., the agency, office, or unit receiving the equipment)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1191" w:type="pct"/>
@@ -19960,51 +21424,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2430" w:type="pct"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="006E22DE" w:rsidRDefault="006E22DE" w14:paraId="5C97FB5E" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>The specific agency, office, or unit that received the equipment.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="006E22DE" w:rsidTr="585B72A5" w14:paraId="03E1A353" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="007F2E4B" w:rsidTr="585B72A5" w14:paraId="03E1A353" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1379" w:type="pct"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="006E22DE" w:rsidRDefault="006E22DE" w14:paraId="206EDDB4" w14:textId="40B9AD90">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Beneficiary Country</w:t>
             </w:r>
             <w:r w:rsidR="00404535">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -20036,51 +21500,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2430" w:type="pct"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="006E22DE" w:rsidRDefault="006E22DE" w14:paraId="13BAE4A1" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>The country in which the donated equipment will be used.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="006E22DE" w:rsidTr="585B72A5" w14:paraId="1D8EBE7A" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="007F2E4B" w:rsidTr="585B72A5" w14:paraId="1D8EBE7A" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1379" w:type="pct"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="006E22DE" w:rsidRDefault="006E22DE" w14:paraId="0243486D" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Equipment Type</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1191" w:type="pct"/>
@@ -20104,51 +21568,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2430" w:type="pct"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="006E22DE" w:rsidRDefault="006E22DE" w14:paraId="6CE80EDA" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>The category of equipment donated (e.g., vehicles, radios, computers, protective gear, forensic kits). Standardized dropdown list recommended.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="006E22DE" w:rsidTr="585B72A5" w14:paraId="1EEF6DA8" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="007F2E4B" w:rsidTr="585B72A5" w14:paraId="1EEF6DA8" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1379" w:type="pct"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="006E22DE" w:rsidRDefault="006E22DE" w14:paraId="082E1CC6" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Donation Quantity (number of items)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1191" w:type="pct"/>
@@ -20172,51 +21636,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2430" w:type="pct"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="006E22DE" w:rsidRDefault="006E22DE" w14:paraId="1F807AB0" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>The number of individual units/items of the specified equipment type donated in this event.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="006E22DE" w:rsidTr="585B72A5" w14:paraId="5EF04AFA" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="007F2E4B" w:rsidTr="585B72A5" w14:paraId="5EF04AFA" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1379" w:type="pct"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="006E22DE" w:rsidRDefault="006E22DE" w14:paraId="624E96F4" w14:textId="2E4437DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Donation Dollar Value</w:t>
             </w:r>
             <w:r w:rsidR="00404535">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -20248,51 +21712,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2430" w:type="pct"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="006E22DE" w:rsidRDefault="006E22DE" w14:paraId="713D7CF9" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>The estimated total monetary value (in U.S. dollars) of the equipment donated in this row, based on purchase cost, appraised value, or official estimate.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="006E22DE" w:rsidTr="585B72A5" w14:paraId="007DB8CB" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="007F2E4B" w:rsidTr="585B72A5" w14:paraId="007DB8CB" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1379" w:type="pct"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="006E22DE" w:rsidRDefault="006E22DE" w14:paraId="43792FAA" w14:textId="0D8B510A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="585B72A5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Approximate Number of Individuals Who Will Use the Donation</w:t>
             </w:r>
             <w:r w:rsidRPr="585B72A5" w:rsidR="591645B7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -20354,51 +21818,50 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="0087102D" w:rsidR="006E22DE" w:rsidP="006E22DE" w:rsidRDefault="006E22DE" w14:paraId="5DA78334" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0087102D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Equipment Table Selection Lists:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="0087102D" w:rsidR="006E22DE" w:rsidP="006E22DE" w:rsidRDefault="006E22DE" w14:paraId="7E61501B" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="0087102D" w:rsidR="006E22DE" w:rsidP="006E22DE" w:rsidRDefault="006E22DE" w14:paraId="764B236D" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -20410,51 +21873,51 @@
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Sector Type</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2966"/>
         <w:gridCol w:w="6384"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="006E22DE" w:rsidTr="00C62F1A" w14:paraId="3112D763" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="00D96A46" w:rsidTr="00C62F1A" w14:paraId="3112D763" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1586" w:type="pct"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="006E22DE" w:rsidRDefault="006E22DE" w14:paraId="3B9B041C" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Option Name</w:t>
             </w:r>
           </w:p>
@@ -20464,235 +21927,235 @@
             <w:tcW w:w="3414" w:type="pct"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="006E22DE" w:rsidRDefault="006E22DE" w14:paraId="44F97539" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Option Definition</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="006E22DE" w:rsidTr="00C62F1A" w14:paraId="61EDE103" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="00D96A46" w:rsidTr="00C62F1A" w14:paraId="61EDE103" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1586" w:type="pct"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="006E22DE" w:rsidRDefault="006E22DE" w14:paraId="3ADDB5F9" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Law Enforcement</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3414" w:type="pct"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="006E22DE" w:rsidRDefault="006E22DE" w14:paraId="669AF675" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Police, gendarmerie, customs, border guards, or other agencies responsible for enforcing laws, conducting investigations, or maintaining public order.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="006E22DE" w:rsidTr="00C62F1A" w14:paraId="449755CD" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="00D96A46" w:rsidTr="00C62F1A" w14:paraId="449755CD" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1586" w:type="pct"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="006E22DE" w:rsidRDefault="006E22DE" w14:paraId="7DDE0940" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Justice (prosecutors and court officials)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3414" w:type="pct"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="006E22DE" w:rsidRDefault="006E22DE" w14:paraId="4A15E24C" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Judges, prosecutors, magistrates, clerks, or other officials directly involved in judicial proceedings or case management within the justice system.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="006E22DE" w:rsidTr="00C62F1A" w14:paraId="18ADE477" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="00D96A46" w:rsidTr="00C62F1A" w14:paraId="18ADE477" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1586" w:type="pct"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="006E22DE" w:rsidRDefault="006E22DE" w14:paraId="7CC36B4A" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Corrections</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3414" w:type="pct"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="006E22DE" w:rsidRDefault="006E22DE" w14:paraId="6FF80392" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Officials, administrators, and staff working in prisons, detention centers, or probation/parole services responsible for managing individuals in custody or under supervision.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="006E22DE" w:rsidTr="00C62F1A" w14:paraId="4631392C" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="00D96A46" w:rsidTr="00C62F1A" w14:paraId="4631392C" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1586" w:type="pct"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="006E22DE" w:rsidRDefault="006E22DE" w14:paraId="62225669" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Public Health / Social Workers</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3414" w:type="pct"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="006E22DE" w:rsidRDefault="006E22DE" w14:paraId="5A59E84A" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Medical professionals, public health authorities, or social service providers who deliver health care, counseling, rehabilitation, or community support services.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="006E22DE" w:rsidTr="00C62F1A" w14:paraId="29B8C06F" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="00D96A46" w:rsidTr="00C62F1A" w14:paraId="29B8C06F" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1586" w:type="pct"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="006E22DE" w:rsidRDefault="006E22DE" w14:paraId="696B221A" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Government Officials - Other (i.e., public-sector employees not listed)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3414" w:type="pct"/>
@@ -20712,189 +22175,189 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Public-sector employees </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>not</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> covered above, such as ministry staff, regulatory officials, or administrative officers.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="006E22DE" w:rsidTr="00C62F1A" w14:paraId="4B51633D" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="00D96A46" w:rsidTr="00C62F1A" w14:paraId="4B51633D" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1586" w:type="pct"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="006E22DE" w:rsidRDefault="006E22DE" w14:paraId="2FBB18F3" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Business / Private sector</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3414" w:type="pct"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="006E22DE" w:rsidRDefault="006E22DE" w14:paraId="37B8E5B7" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Individuals or organizations operating as private companies, contractors, or professional associations outside the public sector.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="006E22DE" w:rsidTr="00C62F1A" w14:paraId="30AEA9DD" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="00D96A46" w:rsidTr="00C62F1A" w14:paraId="30AEA9DD" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1586" w:type="pct"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="006E22DE" w:rsidRDefault="006E22DE" w14:paraId="0C58F920" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Civil Society</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3414" w:type="pct"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="006E22DE" w:rsidRDefault="006E22DE" w14:paraId="4C59EB8F" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Non-governmental organizations (NGOs), community-based organizations, advocacy groups, or nonprofits engaged in public-interest activities.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="006E22DE" w:rsidTr="00C62F1A" w14:paraId="339B25DC" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="00D96A46" w:rsidTr="00C62F1A" w14:paraId="339B25DC" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1586" w:type="pct"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="006E22DE" w:rsidRDefault="006E22DE" w14:paraId="37B73FC1" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Media / Journalists</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3414" w:type="pct"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="006E22DE" w:rsidRDefault="006E22DE" w14:paraId="0C1598FF" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Professional reporters, editors, broadcasters, or media organizations involved in producing and disseminating news and information.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="006E22DE" w:rsidTr="00C62F1A" w14:paraId="29AA384E" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="00D96A46" w:rsidTr="00C62F1A" w14:paraId="29AA384E" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1586" w:type="pct"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="006E22DE" w:rsidRDefault="006E22DE" w14:paraId="62083DBD" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Other</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3414" w:type="pct"/>
@@ -20976,61 +22439,71 @@
         <w:t>Number of people who received resources</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="0087102D" w:rsidR="006E22DE" w:rsidP="00A623F2" w:rsidRDefault="006E22DE" w14:paraId="04D13A82" w14:textId="0C7A03C4">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:name="_Table:__Seizures_1" w:id="60"/>
       <w:bookmarkEnd w:id="60"/>
       <w:r w:rsidRPr="0087102D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Table:  </w:t>
+        <w:t>Table</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0087102D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:  </w:t>
       </w:r>
       <w:bookmarkStart w:name="_Hlk215559095" w:id="61"/>
       <w:r w:rsidRPr="0087102D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Seizures</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="0087102D" w:rsidR="006F3C95">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> From Inspections (Event-level)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="61"/>
     </w:p>
     <w:p w:rsidRPr="0087102D" w:rsidR="009C7184" w:rsidP="006E22DE" w:rsidRDefault="009C7184" w14:paraId="6C6F0B7F" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="0087102D" w:rsidR="006E22DE" w:rsidP="006E22DE" w:rsidRDefault="006E22DE" w14:paraId="45740C27" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -21050,141 +22523,273 @@
         </w:rPr>
         <w:t>Definitions:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="0087102D" w:rsidR="002E12EB" w:rsidP="002E12EB" w:rsidRDefault="002E12EB" w14:paraId="63206E6A" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0087102D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Inspection:</w:t>
-      </w:r>
+        <w:t>Inspection</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="0087102D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="22"/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">  An official examination of people, goods, vehicles, or cargo by customs or border officials to verify declarations, enforce laws, and detect prohibited or restricted items.</w:t>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0087102D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  An</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0087102D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> official examination of people, goods, vehicles, or cargo by customs or border officials to verify declarations, enforce laws, and detect prohibited or restricted items.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="0087102D" w:rsidR="002E12EB" w:rsidP="002E12EB" w:rsidRDefault="002E12EB" w14:paraId="51AD532F" w14:textId="619425F4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0087102D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Seizure Event:</w:t>
-      </w:r>
+        <w:t>Seizure Event</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="0087102D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="22"/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">  An occurrence during or </w:t>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0087102D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  An</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0087102D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> occurrence during or </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="0087102D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>as a result of</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="0087102D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> an inspection in which customs or border officials take possession of items because they are prohibited, restricted, undeclared, or otherwise in violation of laws or regulations.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="0087102D" w:rsidR="006E22DE" w:rsidP="006E22DE" w:rsidRDefault="006E22DE" w14:paraId="10031A13" w14:textId="5B54722F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0087102D">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="14B981BA" w:rsidR="006E22DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Seized Item</w:t>
       </w:r>
-      <w:r w:rsidRPr="0087102D">
-[...5 lines deleted...]
-        <w:t>:  A specific type or category of good, substance, or material taken into custody during a seizure event (e.g., cocaine, counterfeit currency, ivory, undeclared electronics).</w:t>
+      <w:r w:rsidRPr="14B981BA" w:rsidR="006E22DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:  A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="14B981BA" w:rsidR="006E22DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> specific type or category of good, substance, or material taken into custody during a seizure event (e.g., cocaine, counterfeit currency, ivory, undeclared electronics).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="58BDD838" w:rsidP="14B981BA" w:rsidRDefault="58BDD838" w14:paraId="26C390E6" w14:textId="4840DE94">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="14B981BA" w:rsidR="58BDD838">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">INL-supported unit: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="14B981BA" w:rsidR="58BDD838">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A customs or border control agency that has received INL-funded training, technical </w:t>
+      </w:r>
+      <w:r w:rsidRPr="14B981BA" w:rsidR="58BDD838">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>assistance</w:t>
+      </w:r>
+      <w:r w:rsidRPr="14B981BA" w:rsidR="58BDD838">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>, mentoring, equipment, or operational support.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="0087102D" w:rsidR="006E22DE" w:rsidP="006E22DE" w:rsidRDefault="006E22DE" w14:paraId="620BFF93" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="0087102D" w:rsidR="006E22DE" w:rsidP="00C9045F" w:rsidRDefault="006E22DE" w14:paraId="01589ED8" w14:textId="24BD169B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
@@ -21242,51 +22847,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>One row per type of seized item from a given seizure event (potential for multiple rows per seizure event)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
           <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
           <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
           <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
           <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2873"/>
         <w:gridCol w:w="2160"/>
         <w:gridCol w:w="4311"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="006E22DE" w:rsidTr="00C9A718" w14:paraId="004FAB87" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="007F2E4B" w:rsidTr="00C9A718" w14:paraId="004FAB87" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="006E22DE" w:rsidRDefault="006E22DE" w14:paraId="3FD28249" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
@@ -21348,255 +22953,256 @@
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="006E22DE" w:rsidRDefault="006E22DE" w14:paraId="7E258441" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Definition or Selection List Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="00606776" w:rsidTr="00C9A718" w14:paraId="053CC1C5" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="007F2E4B" w:rsidTr="00C9A718" w14:paraId="053CC1C5" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00606776" w:rsidP="00606776" w:rsidRDefault="06543B85" w14:paraId="0B73FB8A" w14:textId="6336559D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="585B72A5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Seizure Event ID</w:t>
             </w:r>
             <w:r w:rsidRPr="585B72A5" w:rsidR="68341CF0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> (each seizure event should get the same ID number for all seized </w:t>
-            </w:r>
+              <w:t xml:space="preserve"> (each seizure event should get the same ID number for all seized items / all rows reporting on the </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="585B72A5" w:rsidR="68341CF0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-              <w:t>items / all rows reporting on the seizures</w:t>
+              <w:t>seizures</w:t>
             </w:r>
             <w:r w:rsidRPr="585B72A5" w:rsidR="33A70E52">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidR="00A33DAF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1156" w:type="pct"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00606776" w:rsidP="00606776" w:rsidRDefault="00606776" w14:paraId="7B859806" w14:textId="6EE50455">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Free text</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2307" w:type="pct"/>
             <w:tcBorders>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00606776" w:rsidP="00606776" w:rsidRDefault="00606776" w14:paraId="4F2623EB" w14:textId="6264DC0A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">A unique identifier assigned to each seizure event to distinguish it from all others. Can be </w:t>
-[...8 lines deleted...]
-              <w:t>a phrase, a sequence of numbers, or a combination of letters/phrases and numbers</w:t>
+              <w:t>A unique identifier assigned to each seizure event to distinguish it from all others. Can be a phrase, a sequence of numbers, or a combination of letters/phrases and numbers</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="00EC22F5" w:rsidTr="00C9A718" w14:paraId="77C30BC5" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="007F2E4B" w:rsidTr="00C9A718" w14:paraId="77C30BC5" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00EC22F5" w:rsidP="00EC22F5" w:rsidRDefault="4D8BE8E1" w14:paraId="52027D0B" w14:textId="653936BE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C9A718">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Lead </w:t>
             </w:r>
             <w:r w:rsidRPr="00C9A718" w:rsidR="27872B60">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Unit</w:t>
             </w:r>
             <w:r w:rsidRPr="00C9A718" w:rsidR="771A4F14">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>/office</w:t>
             </w:r>
             <w:r w:rsidRPr="00C9A718">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Name (Host Country)</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00C9A718" w:rsidR="4C56432D">
+              <w:t xml:space="preserve"> Name (Host </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00C9A718">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:t>Country)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C9A718" w:rsidR="4C56432D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>*</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1156" w:type="pct"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00EC22F5" w:rsidP="00EC22F5" w:rsidRDefault="00EC22F5" w14:paraId="4483E83C" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -21622,51 +23228,51 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>The host country unit or office that is primarily responsible for the seizure</w:t>
             </w:r>
             <w:r w:rsidRPr="0087102D" w:rsidR="009063A7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="009D38E7" w:rsidTr="00C9A718" w14:paraId="7D966377" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="007F2E4B" w:rsidTr="00C9A718" w14:paraId="7D966377" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="009D38E7" w:rsidP="00EC22F5" w:rsidRDefault="000C3139" w14:paraId="7CB94F74" w14:textId="269AF37C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
@@ -21716,51 +23322,51 @@
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="009D38E7" w:rsidP="00EC22F5" w:rsidRDefault="0088462F" w14:paraId="23653B08" w14:textId="2AA890B3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>The agencies that participated in or supported the operation, aside from the lead agency.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="00F14312" w:rsidTr="00C9A718" w14:paraId="306AA3E9" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="007F2E4B" w:rsidTr="00C9A718" w14:paraId="306AA3E9" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00F14312" w:rsidP="00F14312" w:rsidRDefault="0C845E59" w14:paraId="10A77629" w14:textId="21167228">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="585B72A5">
               <w:rPr>
@@ -21820,51 +23426,51 @@
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00F14312" w:rsidP="00F14312" w:rsidRDefault="00977529" w14:paraId="7EB993DE" w14:textId="6D719AF0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>The calendar date on which the seizure event occurred</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="00EC22F5" w:rsidTr="00C9A718" w14:paraId="2F8274D7" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="007F2E4B" w:rsidTr="00C9A718" w14:paraId="2F8274D7" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00EC22F5" w:rsidP="00EC22F5" w:rsidRDefault="00EC22F5" w14:paraId="061EE9A8" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
@@ -21924,51 +23530,51 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="585B72A5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Seizure Location Type</w:t>
             </w:r>
             <w:r w:rsidRPr="585B72A5" w:rsidR="03647FF5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="000B1BAE" w:rsidTr="00C9A718" w14:paraId="12C56870" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="007F2E4B" w:rsidTr="00C9A718" w14:paraId="12C56870" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="000B1BAE" w:rsidP="00EC22F5" w:rsidRDefault="5B343C6E" w14:paraId="69F267F9" w14:textId="589B8521">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="585B72A5">
               <w:rPr>
@@ -22065,76 +23671,56 @@
               <w:t>Specific l</w:t>
             </w:r>
             <w:r w:rsidRPr="0087102D" w:rsidR="004E0491">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ocation</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:r w:rsidRPr="585B72A5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">If correct seizure location does not populate, please email </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> with the name, latitude, and longitude of the correct location.</w:t>
+              <w:t>If correct seizure location does not populate, please email INL-DVR-mailbox with the name, latitude, and longitude of the correct location.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="008969C2" w:rsidTr="00C9A718" w14:paraId="2F90D1A3" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="007F2E4B" w:rsidTr="00C9A718" w14:paraId="2F90D1A3" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="008969C2" w:rsidP="008969C2" w:rsidRDefault="008969C2" w14:paraId="0F1093D2" w14:textId="31A33797">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
@@ -22181,51 +23767,51 @@
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="008969C2" w:rsidP="008969C2" w:rsidRDefault="008969C2" w14:paraId="498933B0" w14:textId="386FF2CF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Primary Inspection Method</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="008B7828" w:rsidTr="00C9A718" w14:paraId="37209541" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="007F2E4B" w:rsidTr="00C9A718" w14:paraId="37209541" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="008B7828" w:rsidP="008B7828" w:rsidRDefault="008B7828" w14:paraId="33B7EDE1" w14:textId="79DB9D6B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -22270,51 +23856,51 @@
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="008B7828" w:rsidP="008B7828" w:rsidRDefault="008B7828" w14:paraId="19DC6522" w14:textId="36941548">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Inspections Target Type</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="001B52D0" w:rsidTr="00C9A718" w14:paraId="452148A9" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="007F2E4B" w:rsidTr="00C9A718" w14:paraId="452148A9" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="001B52D0" w:rsidP="001B52D0" w:rsidRDefault="001B52D0" w14:paraId="70A3F59B" w14:textId="3F4AF029">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -22359,51 +23945,51 @@
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="001B52D0" w:rsidP="001B52D0" w:rsidRDefault="001B52D0" w14:paraId="1F3165F6" w14:textId="68304003">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Country</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="001B52D0" w:rsidTr="00C9A718" w14:paraId="22982CAE" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="007F2E4B" w:rsidTr="00C9A718" w14:paraId="22982CAE" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="001B52D0" w:rsidP="001B52D0" w:rsidRDefault="001B52D0" w14:paraId="736AC45F" w14:textId="7D65D670">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -22448,51 +24034,51 @@
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="001B52D0" w:rsidP="001B52D0" w:rsidRDefault="001B52D0" w14:paraId="2BF2F470" w14:textId="304A37A4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Country</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="001B52D0" w:rsidTr="00C9A718" w14:paraId="42242640" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="007F2E4B" w:rsidTr="00C9A718" w14:paraId="42242640" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="001B52D0" w:rsidP="001B52D0" w:rsidRDefault="0D4B5AB9" w14:paraId="3AC928FC" w14:textId="5CD244A0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C9A718">
               <w:rPr>
@@ -22543,51 +24129,51 @@
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="001B52D0" w:rsidP="001B52D0" w:rsidRDefault="001B52D0" w14:paraId="7E9C02CB" w14:textId="5C6B618E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Type of Item Seized </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="001B52D0" w:rsidTr="00C9A718" w14:paraId="48D17C81" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="007F2E4B" w:rsidTr="00C9A718" w14:paraId="48D17C81" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="001B52D0" w:rsidP="001B52D0" w:rsidRDefault="001B52D0" w14:paraId="7FDC2C81" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
@@ -22638,51 +24224,51 @@
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="001B52D0" w:rsidP="001B52D0" w:rsidRDefault="001B52D0" w14:paraId="05487C34" w14:textId="39872890">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>A brief text description of the specific type or category of item seized.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="001B52D0" w:rsidTr="00C9A718" w14:paraId="6296742D" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="007F2E4B" w:rsidTr="00C9A718" w14:paraId="6296742D" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="001B52D0" w:rsidP="001B52D0" w:rsidRDefault="0D4B5AB9" w14:paraId="27A241BF" w14:textId="6E6E3487">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C9A718">
               <w:rPr>
@@ -22733,51 +24319,51 @@
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="001B52D0" w:rsidP="001B52D0" w:rsidRDefault="001B52D0" w14:paraId="07B269EE" w14:textId="300B0DF9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Item Unit Type </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="001B52D0" w:rsidTr="00C9A718" w14:paraId="681E08F1" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="007F2E4B" w:rsidTr="00C9A718" w14:paraId="681E08F1" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="001B52D0" w:rsidP="001B52D0" w:rsidRDefault="0D4B5AB9" w14:paraId="40F3BC56" w14:textId="54DD1C9F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C9A718">
               <w:rPr>
@@ -22837,51 +24423,51 @@
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="001B52D0" w:rsidP="001B52D0" w:rsidRDefault="001B52D0" w14:paraId="7B7F9257" w14:textId="19AC9900">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>The quantity or volume of the item seized, in terms of the units specified in the “Item Unit Type” column.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="001B52D0" w:rsidTr="00C9A718" w14:paraId="072412C6" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="007F2E4B" w:rsidTr="00C9A718" w14:paraId="072412C6" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="001B52D0" w:rsidP="001B52D0" w:rsidRDefault="6FB67688" w14:paraId="68C818F1" w14:textId="7722DAD4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="585B72A5">
               <w:rPr>
@@ -22941,51 +24527,51 @@
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="001B52D0" w:rsidP="001B52D0" w:rsidRDefault="001B52D0" w14:paraId="2D4D3CD9" w14:textId="0D765644">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>The estimated monetary value of the seized items, reported in U.S. dollars.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="001B52D0" w:rsidTr="00C9A718" w14:paraId="0B19FA7D" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="007F2E4B" w:rsidTr="00C9A718" w14:paraId="0B19FA7D" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="001B52D0" w:rsidP="001B52D0" w:rsidRDefault="001B52D0" w14:paraId="0DF0E36A" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
@@ -23117,51 +24703,51 @@
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Seizure Location Type</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
           <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
           <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
           <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
           <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2949"/>
         <w:gridCol w:w="6395"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="006E22DE" w:rsidTr="00C62F1A" w14:paraId="1DF24614" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="00EF37F7" w:rsidTr="00C62F1A" w14:paraId="1DF24614" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1578" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="006E22DE" w:rsidRDefault="006E22DE" w14:paraId="4E4A2BF3" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
@@ -23186,51 +24772,51 @@
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="006E22DE" w:rsidRDefault="006E22DE" w14:paraId="0E84F687" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Option Definition</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="006E22DE" w:rsidTr="00C62F1A" w14:paraId="69ACB0D5" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="00EF37F7" w:rsidTr="00C62F1A" w14:paraId="69ACB0D5" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1578" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="006E22DE" w:rsidRDefault="006E22DE" w14:paraId="7277271C" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
@@ -23249,51 +24835,51 @@
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="006E22DE" w:rsidRDefault="006E22DE" w14:paraId="60243FB3" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>A customs-controlled area at an international or domestic airport where inspections are conducted on passengers, baggage, or cargo.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="006E22DE" w:rsidTr="00C62F1A" w14:paraId="5E155427" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="00EF37F7" w:rsidTr="00C62F1A" w14:paraId="5E155427" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1578" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="006E22DE" w:rsidRDefault="006E22DE" w14:paraId="2108D06B" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
@@ -23312,51 +24898,51 @@
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="006E22DE" w:rsidRDefault="006E22DE" w14:paraId="6A306811" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>A customs-controlled facility at a seaport where ships dock and cargo or passengers are processed.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="006E22DE" w:rsidTr="00C62F1A" w14:paraId="6491B909" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="00EF37F7" w:rsidTr="00C62F1A" w14:paraId="6491B909" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1578" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="006E22DE" w:rsidRDefault="006E22DE" w14:paraId="734A3F4C" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
@@ -23375,51 +24961,51 @@
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="006E22DE" w:rsidRDefault="006E22DE" w14:paraId="026B2C5E" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>A location at sea (outside port facilities) where vessels are stopped and inspected, and seizures are made during maritime patrols or interdiction operations.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="006E22DE" w:rsidTr="00C62F1A" w14:paraId="6BA8EDF4" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="00EF37F7" w:rsidTr="00C62F1A" w14:paraId="6BA8EDF4" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1578" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="006E22DE" w:rsidRDefault="006E22DE" w14:paraId="45747287" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
@@ -23438,51 +25024,51 @@
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="006E22DE" w:rsidRDefault="006E22DE" w14:paraId="1F5A70DF" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>A designated point of entry/exit along a land border where customs officers inspect travelers, vehicles, and cargo.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="006E22DE" w:rsidTr="00C62F1A" w14:paraId="480B40F2" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="00EF37F7" w:rsidTr="00C62F1A" w14:paraId="480B40F2" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1578" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="006E22DE" w:rsidRDefault="006E22DE" w14:paraId="4ABDACC4" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
@@ -23501,51 +25087,51 @@
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="006E22DE" w:rsidRDefault="006E22DE" w14:paraId="6999B03F" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>An inland site, away from the physical border, where cargo is inspected and cleared by customs (sometimes called an inland container depot or dry port).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="006E22DE" w:rsidTr="00C62F1A" w14:paraId="3552B210" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="00EF37F7" w:rsidTr="00C62F1A" w14:paraId="3552B210" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1578" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="006E22DE" w:rsidRDefault="006E22DE" w14:paraId="72C75881" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
@@ -23564,80 +25150,79 @@
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="006E22DE" w:rsidRDefault="006E22DE" w14:paraId="649B4FD6" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>A location where mail and parcels are inspected by customs officials, including postal hubs and courier service facilities.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="006E22DE" w:rsidTr="00C62F1A" w14:paraId="76FF313A" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="00EF37F7" w:rsidTr="00C62F1A" w14:paraId="76FF313A" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1578" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="006E22DE" w:rsidRDefault="006E22DE" w14:paraId="4085EA2D" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>In-Country Mobile / Inland Operations</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3422" w:type="pct"/>
             <w:tcBorders>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="006E22DE" w:rsidRDefault="006E22DE" w14:paraId="6C759C6F" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
@@ -23646,51 +25231,51 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">An interior location (other than a fixed customs facility) </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>where</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> customs officers conduct inspections, such as roadside checks, mobile patrols, or ad hoc enforcement operations.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="006E22DE" w:rsidTr="00C62F1A" w14:paraId="223C9CD4" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="00EF37F7" w:rsidTr="00C62F1A" w14:paraId="223C9CD4" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1578" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="006E22DE" w:rsidRDefault="006E22DE" w14:paraId="37107548" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
@@ -23709,51 +25294,51 @@
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="006E22DE" w:rsidRDefault="006E22DE" w14:paraId="0D7024B3" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>A known seizure location type that does not fit into the categories above</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="006E22DE" w:rsidTr="00C62F1A" w14:paraId="24A1BE68" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="00EF37F7" w:rsidTr="00C62F1A" w14:paraId="24A1BE68" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1578" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="006E22DE" w:rsidRDefault="006E22DE" w14:paraId="0A593488" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
@@ -23849,51 +25434,51 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(How the seizure was initiated)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2965"/>
         <w:gridCol w:w="6385"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="00BF5580" w:rsidTr="00BF5580" w14:paraId="65566D83" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="00D96A46" w:rsidTr="00BF5580" w14:paraId="65566D83" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2965" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00BF5580" w:rsidP="00CB2434" w:rsidRDefault="00BF5580" w14:paraId="59F8826D" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Option Name</w:t>
             </w:r>
           </w:p>
@@ -23903,51 +25488,51 @@
             <w:tcW w:w="6385" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00BF5580" w:rsidP="00CB2434" w:rsidRDefault="00BF5580" w14:paraId="2DB073C7" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Option Definition</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="009253D2" w:rsidTr="00CB2434" w14:paraId="607A8C0E" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="00D96A46" w:rsidTr="00CB2434" w14:paraId="607A8C0E" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2965" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="009253D2" w:rsidP="009253D2" w:rsidRDefault="009253D2" w14:paraId="3FB41AB9" w14:textId="322B33FA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Non-Intrusive Imaging</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -23973,101 +25558,101 @@
               <w:t xml:space="preserve">E.g., X-ray / Gamma / </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>CT Scan</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>. Use of fixed or mobile scanners to image container or vehicle contents without opening.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="009253D2" w:rsidTr="00CB2434" w14:paraId="16AC04E0" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="00D96A46" w:rsidTr="00CB2434" w14:paraId="16AC04E0" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2965" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="009253D2" w:rsidP="009253D2" w:rsidRDefault="009253D2" w14:paraId="585BE2DB" w14:textId="2B3D011C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Manual Physical Inspection</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6385" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="009253D2" w:rsidP="009253D2" w:rsidRDefault="009253D2" w14:paraId="581AC95E" w14:textId="314DC4EC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Container or cargo opened and contents examined, including partial or full deconsolidation.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="009253D2" w:rsidTr="00CB2434" w14:paraId="22A81788" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="00D96A46" w:rsidTr="00CB2434" w14:paraId="22A81788" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2965" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="009253D2" w:rsidP="009253D2" w:rsidRDefault="009253D2" w14:paraId="6043C42A" w14:textId="7CF8D613">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Canine Search</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24093,401 +25678,401 @@
               <w:t xml:space="preserve">Detection </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>dog</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> deployed to identify narcotics, explosives, wildlife products, or currency odors.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="009253D2" w:rsidTr="00CB2434" w14:paraId="6A4BA5B2" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="00D96A46" w:rsidTr="00CB2434" w14:paraId="6A4BA5B2" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2965" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="009253D2" w:rsidP="009253D2" w:rsidRDefault="009253D2" w14:paraId="259B767A" w14:textId="302E2790">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Visual / Mirror / Undercarriage Inspection</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6385" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="009253D2" w:rsidP="009253D2" w:rsidRDefault="009253D2" w14:paraId="581CF764" w14:textId="118BCEE1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>External or internal visual examination, often with mirrors or under-vehicle cameras, without opening cargo.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="009253D2" w:rsidTr="00CB2434" w14:paraId="252F8113" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="00D96A46" w:rsidTr="00CB2434" w14:paraId="252F8113" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2965" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="009253D2" w:rsidP="009253D2" w:rsidRDefault="009253D2" w14:paraId="73208CDB" w14:textId="107A97F7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Body / Personal Search</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6385" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="009253D2" w:rsidP="009253D2" w:rsidRDefault="009253D2" w14:paraId="42C89CAD" w14:textId="76E49A1D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Frisk, pat-down, or more intrusive searches of individuals (per legal authority).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="009253D2" w:rsidTr="00CB2434" w14:paraId="62001FF8" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="00D96A46" w:rsidTr="00CB2434" w14:paraId="62001FF8" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2965" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="009253D2" w:rsidP="009253D2" w:rsidRDefault="009253D2" w14:paraId="2A7782C8" w14:textId="08648A08">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Borescope / Fiber-Optic Inspection</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6385" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="009253D2" w:rsidP="009253D2" w:rsidRDefault="009253D2" w14:paraId="45E0F412" w14:textId="4723FD81">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Visual probe inserted through small openings to inspect concealed spaces or false compartments.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="009253D2" w:rsidTr="00CB2434" w14:paraId="7FA45916" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="00D96A46" w:rsidTr="00CB2434" w14:paraId="7FA45916" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2965" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="009253D2" w:rsidP="009253D2" w:rsidRDefault="009253D2" w14:paraId="39D7473C" w14:textId="6DF077F7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Chemical / Trace Detection</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6385" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="009253D2" w:rsidP="009253D2" w:rsidRDefault="009253D2" w14:paraId="12D48FFB" w14:textId="0751785F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Swabs or vapor samples analyzed with handheld detection devices or field test kits.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="009253D2" w:rsidTr="00CB2434" w14:paraId="08CB2FE5" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="00D96A46" w:rsidTr="00CB2434" w14:paraId="08CB2FE5" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2965" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="009253D2" w:rsidP="009253D2" w:rsidRDefault="009253D2" w14:paraId="5EFA9714" w14:textId="5FF6673A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Density / Anomaly Detection</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6385" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="009253D2" w:rsidP="009253D2" w:rsidRDefault="009253D2" w14:paraId="4E82BE4B" w14:textId="4305FA87">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>E.g., Muon / Neutron / 3D Imaging. Advanced passive or active scanning methods to identify hidden compartments or shielded materials.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="009253D2" w:rsidTr="00CB2434" w14:paraId="24DCA3AF" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="00D96A46" w:rsidTr="00CB2434" w14:paraId="24DCA3AF" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2965" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="009253D2" w:rsidP="009253D2" w:rsidRDefault="009253D2" w14:paraId="2652259B" w14:textId="45ACDA41">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Other</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6385" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="009253D2" w:rsidP="009253D2" w:rsidRDefault="009253D2" w14:paraId="387969CD" w14:textId="133DD3F2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Inspection method is known but not covered above.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="009253D2" w:rsidTr="00CB2434" w14:paraId="25546A44" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="00D96A46" w:rsidTr="00CB2434" w14:paraId="25546A44" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2965" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="009253D2" w:rsidP="009253D2" w:rsidRDefault="009253D2" w14:paraId="573DB7FE" w14:textId="45F8A6B5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Mixed / Combination</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6385" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="009253D2" w:rsidP="009253D2" w:rsidRDefault="009253D2" w14:paraId="75C86EED" w14:textId="6F2045A4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>For aggregate inspection reports involving more than one of the above methods</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="009253D2" w:rsidTr="00CB2434" w14:paraId="6A8F2631" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="00D96A46" w:rsidTr="00CB2434" w14:paraId="6A8F2631" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2965" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="009253D2" w:rsidP="009253D2" w:rsidRDefault="009253D2" w14:paraId="016D0538" w14:textId="441CA741">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Unknown</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -24545,51 +26130,51 @@
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Inspections Target Type</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2965"/>
         <w:gridCol w:w="6385"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="004E6217" w:rsidTr="004E6217" w14:paraId="21FF0EDA" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="00D96A46" w:rsidTr="004E6217" w14:paraId="21FF0EDA" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2965" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="004E6217" w:rsidP="00CB2434" w:rsidRDefault="004E6217" w14:paraId="12A4053C" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Option Name</w:t>
             </w:r>
           </w:p>
@@ -24599,189 +26184,189 @@
             <w:tcW w:w="6385" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="004E6217" w:rsidP="00CB2434" w:rsidRDefault="004E6217" w14:paraId="3969917C" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Option Definition</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="004E6217" w:rsidTr="004E6217" w14:paraId="302C9BC1" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="00D96A46" w:rsidTr="004E6217" w14:paraId="302C9BC1" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2965" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="004E6217" w:rsidP="00CB2434" w:rsidRDefault="004E6217" w14:paraId="50E97BA4" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Person / Passenger  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6385" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="004E6217" w:rsidP="00CB2434" w:rsidRDefault="004E6217" w14:paraId="28391021" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>An individual subject to inspection, such as a traveler crossing a border or a person selected for screening.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="004E6217" w:rsidTr="004E6217" w14:paraId="7D399689" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="00D96A46" w:rsidTr="004E6217" w14:paraId="7D399689" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2965" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="004E6217" w:rsidP="00CB2434" w:rsidRDefault="004E6217" w14:paraId="3A6005D1" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Baggage</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6385" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="004E6217" w:rsidP="00CB2434" w:rsidRDefault="004E6217" w14:paraId="10CC0071" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Personal luggage, suitcases, or carry-on items inspected separately from the traveler.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="004E6217" w:rsidTr="004E6217" w14:paraId="08DF7F8A" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="00D96A46" w:rsidTr="004E6217" w14:paraId="08DF7F8A" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2965" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="004E6217" w:rsidP="00CB2434" w:rsidRDefault="004E6217" w14:paraId="2550FB69" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Vehicle</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6385" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="004E6217" w:rsidP="00CB2434" w:rsidRDefault="004E6217" w14:paraId="2EC9A584" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>A car, truck, bus, or other motorized ground transport subject to inspection (including its compartments).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="004E6217" w:rsidTr="004E6217" w14:paraId="5EEE2D74" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="00D96A46" w:rsidTr="004E6217" w14:paraId="5EEE2D74" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2965" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="004E6217" w:rsidP="00CB2434" w:rsidRDefault="004E6217" w14:paraId="012C88A9" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Cargo consignment</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6385" w:type="dxa"/>
@@ -24801,236 +26386,235 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Commercial goods or shipments transported as freight, typically documented with a bill of </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>lading</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>, airway bill, or cargo manifest.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="004E6217" w:rsidTr="004E6217" w14:paraId="47C674A8" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="00D96A46" w:rsidTr="004E6217" w14:paraId="47C674A8" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2965" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="004E6217" w:rsidP="00CB2434" w:rsidRDefault="004E6217" w14:paraId="7252A918" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Postal or express courier shipment</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6385" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="004E6217" w:rsidP="00CB2434" w:rsidRDefault="004E6217" w14:paraId="682E0018" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>A package, parcel, or envelope sent through postal services or private courier companies (e.g., FedEx, DHL).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="004E6217" w:rsidTr="004E6217" w14:paraId="42C2F612" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="00D96A46" w:rsidTr="004E6217" w14:paraId="42C2F612" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2965" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="004E6217" w:rsidP="00CB2434" w:rsidRDefault="004E6217" w14:paraId="23762601" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Vessel</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6385" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="004E6217" w:rsidP="00CB2434" w:rsidRDefault="004E6217" w14:paraId="069CA718" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>A watercraft subject to inspection, such as a fishing boat, cargo ship, yacht, or tanker.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="004E6217" w:rsidTr="004E6217" w14:paraId="59D86C89" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="00D96A46" w:rsidTr="004E6217" w14:paraId="59D86C89" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2965" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="004E6217" w:rsidP="00CB2434" w:rsidRDefault="004E6217" w14:paraId="4C66ECC6" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Aircraft</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6385" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="004E6217" w:rsidP="00CB2434" w:rsidRDefault="004E6217" w14:paraId="239658C6" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>An airplane or helicopter inspected as a whole (excluding passenger baggage or cargo, which are recorded separately).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="004E6217" w:rsidTr="004E6217" w14:paraId="287889D0" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="00D96A46" w:rsidTr="004E6217" w14:paraId="287889D0" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2965" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="004E6217" w:rsidP="00CB2434" w:rsidRDefault="004E6217" w14:paraId="5EC89DFB" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Premises/Facility</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6385" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="004E6217" w:rsidP="00CB2434" w:rsidRDefault="004E6217" w14:paraId="51619AB2" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>A fixed location subject to inspection, such as a warehouse, storage site, or customs-controlled building.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="004E6217" w:rsidTr="004E6217" w14:paraId="16DBBCF6" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="00D96A46" w:rsidTr="004E6217" w14:paraId="16DBBCF6" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2965" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="004E6217" w:rsidP="00CB2434" w:rsidRDefault="004E6217" w14:paraId="334BC0A9" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Other</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6385" w:type="dxa"/>
@@ -25050,51 +26634,51 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">A known </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>inspection target</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> type not covered by the categories above</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="004E6217" w:rsidTr="004E6217" w14:paraId="66846A69" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="00D96A46" w:rsidTr="004E6217" w14:paraId="66846A69" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2965" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="004E6217" w:rsidP="00CB2434" w:rsidRDefault="004E6217" w14:paraId="06ECED55" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Unknown</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6385" w:type="dxa"/>
@@ -25148,51 +26732,51 @@
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Type of Item Seized</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
           <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
           <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
           <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
           <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2949"/>
         <w:gridCol w:w="6395"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="006E22DE" w:rsidTr="376A2EFD" w14:paraId="4FE4052D" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="00EF37F7" w:rsidTr="1E541EF7" w14:paraId="4FE4052D" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1578" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="006E22DE" w:rsidRDefault="006E22DE" w14:paraId="39CF33B5" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
@@ -25217,132 +26801,185 @@
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="006E22DE" w:rsidRDefault="006E22DE" w14:paraId="5CFF7979" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Option Definition</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="006E22DE" w:rsidTr="376A2EFD" w14:paraId="02F986D1" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="004C1E68" w:rsidTr="1E541EF7" w14:paraId="02F986D1" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1578" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="0087102D" w:rsidR="006E22DE" w:rsidRDefault="006E22DE" w14:paraId="79A7709A" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:p w:rsidR="390291AB" w:rsidP="390291AB" w:rsidRDefault="390291AB" w14:paraId="5ACEFC12" w14:textId="6BBD517B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="390291AB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Cocaine powder</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3422" w:type="pct"/>
             <w:tcBorders>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="0087102D" w:rsidR="006E22DE" w:rsidRDefault="006E22DE" w14:paraId="2797BB4F" w14:textId="77777777">
-[...31 lines deleted...]
-              <w:t xml:space="preserve"> in any form (e.g., powder, paste, base, crack rock).</w:t>
+          <w:p w:rsidR="390291AB" w:rsidP="390291AB" w:rsidRDefault="390291AB" w14:paraId="096D0E90" w14:textId="66B838CD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="390291AB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Powder cocaine (presumed or confirmed cocaine hydrochloride)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="006E22DE" w:rsidTr="376A2EFD" w14:paraId="200FDD63" w14:textId="77777777">
+      <w:tr w:rsidR="390291AB" w:rsidTr="1E541EF7" w14:paraId="743346EF" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2949" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="390291AB" w:rsidP="390291AB" w:rsidRDefault="390291AB" w14:paraId="7C5B136B" w14:textId="6667CF91">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="390291AB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Other coca products (paste, base, liquid, crack, other)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6395" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="390291AB" w:rsidP="390291AB" w:rsidRDefault="390291AB" w14:paraId="2CB63760" w14:textId="65516724">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="390291AB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>All other coca-related products (paste, base, liquid, crack, other)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="0087102D" w:rsidR="004C1E68" w:rsidTr="1E541EF7" w14:paraId="200FDD63" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1578" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="006E22DE" w:rsidRDefault="006E22DE" w14:paraId="39B5AD7C" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
@@ -25361,51 +26998,51 @@
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="006E22DE" w:rsidRDefault="006E22DE" w14:paraId="09CD3250" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Fentanyl seized in bulk or powdered form.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="006E22DE" w:rsidTr="376A2EFD" w14:paraId="6E4A3800" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="004C1E68" w:rsidTr="1E541EF7" w14:paraId="6E4A3800" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1578" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="006E22DE" w:rsidRDefault="006E22DE" w14:paraId="1BACECE5" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
@@ -25424,51 +27061,51 @@
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="006E22DE" w:rsidRDefault="006E22DE" w14:paraId="5408BD12" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Fentanyl seized in pill, tablet, or capsule form.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="006E22DE" w:rsidTr="376A2EFD" w14:paraId="75B8E576" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="004C1E68" w:rsidTr="1E541EF7" w14:paraId="75B8E576" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1578" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="006E22DE" w:rsidRDefault="006E22DE" w14:paraId="30533763" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
@@ -25487,51 +27124,51 @@
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="006E22DE" w:rsidRDefault="006E22DE" w14:paraId="03808D49" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Fentanyl seized in any form not listed above (e.g., liquid, patch).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="006E22DE" w:rsidTr="376A2EFD" w14:paraId="1E500B5E" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="004C1E68" w:rsidTr="1E541EF7" w14:paraId="1E500B5E" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1578" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="006E22DE" w:rsidRDefault="006E22DE" w14:paraId="5147C5B2" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
@@ -25568,51 +27205,51 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Methamphetamine </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>seized</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> in any form (e.g., powder, crystals, tablets).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="006E22DE" w:rsidTr="376A2EFD" w14:paraId="3DB475F9" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="004C1E68" w:rsidTr="1E541EF7" w14:paraId="3DB475F9" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1578" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="006E22DE" w:rsidRDefault="006E22DE" w14:paraId="7FD0CE77" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
@@ -25631,51 +27268,51 @@
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="006E22DE" w:rsidRDefault="006E22DE" w14:paraId="088DA9B7" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>A chemical substance used in the production of synthetic drugs, requiring specification in the Description field (e.g., pseudoephedrine, safrole).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="006E22DE" w:rsidTr="376A2EFD" w14:paraId="10E393D6" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="004C1E68" w:rsidTr="1E541EF7" w14:paraId="10E393D6" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1578" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="006E22DE" w:rsidRDefault="006E22DE" w14:paraId="4F1E968A" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
@@ -25704,51 +27341,107 @@
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="006E22DE" w:rsidRDefault="006E22DE" w14:paraId="6382181A" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Any other synthetic drug not separately listed, requiring specification in the Description field (e.g., MDMA/ecstasy, synthetic cannabinoids).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="006E22DE" w:rsidTr="376A2EFD" w14:paraId="058DF549" w14:textId="77777777">
+      <w:tr w:rsidR="1E541EF7" w:rsidTr="1E541EF7" w14:paraId="020E12F5" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2949" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="74E6EE04" w:rsidP="1E541EF7" w:rsidRDefault="74E6EE04" w14:paraId="1D950204" w14:textId="48C86C95">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="1E541EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Marijuana</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6395" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="74E6EE04" w:rsidP="1E541EF7" w:rsidRDefault="74E6EE04" w14:paraId="4F9CFD78" w14:textId="1B8C4199">
+            <w:r w:rsidRPr="1E541EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Marijuana, also known as cannabis, is a psychoactive drug derived from the Cannabis plant, primarily containing the chemical compounds tetrahydrocannabinol (THC) and cannabidiol (CBD).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="0087102D" w:rsidR="004C1E68" w:rsidTr="1E541EF7" w14:paraId="058DF549" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1578" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="006E22DE" w:rsidRDefault="006E22DE" w14:paraId="05AB2BEC" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
@@ -25777,51 +27470,51 @@
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="006E22DE" w:rsidRDefault="006E22DE" w14:paraId="12C0B289" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Any other plant-derived controlled substance or precursor not separately listed, requiring specification in the Description field (e.g., heroin, opium poppy, khat).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="006E22DE" w:rsidTr="376A2EFD" w14:paraId="75C3F938" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="004C1E68" w:rsidTr="1E541EF7" w14:paraId="75C3F938" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1578" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="006E22DE" w:rsidRDefault="006E22DE" w14:paraId="320797E2" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
@@ -25840,51 +27533,51 @@
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="006E22DE" w:rsidRDefault="006E22DE" w14:paraId="685A92F0" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Any vehicle, vessel, aircraft, or other conveyance seized due to involvement in criminal activity, requiring specification in the Description field (e.g., fishing vessel, pickup truck, private aircraft).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="006E22DE" w:rsidTr="376A2EFD" w14:paraId="32081C66" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="004C1E68" w:rsidTr="1E541EF7" w14:paraId="32081C66" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1578" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="006E22DE" w:rsidRDefault="006E22DE" w14:paraId="7A3CD918" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
@@ -25903,51 +27596,51 @@
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="006E22DE" w:rsidRDefault="006E22DE" w14:paraId="0B616263" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Seized guns or other projectile-firing weapons, requiring specification in the Description field (e.g., handgun, rifle, shotgun).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="006E22DE" w:rsidTr="376A2EFD" w14:paraId="7823C1D2" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="004C1E68" w:rsidTr="1E541EF7" w14:paraId="7823C1D2" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1578" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="006E22DE" w:rsidRDefault="006E22DE" w14:paraId="7C3643E0" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
@@ -25966,51 +27659,51 @@
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="006E22DE" w:rsidRDefault="006E22DE" w14:paraId="48D6EBE0" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Seized bullets, cartridges, or other munitions for firearms, requiring specification in the Description field (e.g., 9mm rounds, shotgun shells).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="006E22DE" w:rsidTr="376A2EFD" w14:paraId="72D2CFB4" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="004C1E68" w:rsidTr="1E541EF7" w14:paraId="72D2CFB4" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1578" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="006E22DE" w:rsidRDefault="006E22DE" w14:paraId="0ECF8024" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
@@ -26029,51 +27722,51 @@
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="006E22DE" w:rsidRDefault="006E22DE" w14:paraId="49739974" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Seized explosive materials or devices, requiring specification in the Description field (e.g., TNT, homemade IED, detonators).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="006E22DE" w:rsidTr="376A2EFD" w14:paraId="1261F4EE" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="004C1E68" w:rsidTr="1E541EF7" w14:paraId="1261F4EE" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1578" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="006E22DE" w:rsidRDefault="006E22DE" w14:paraId="1C77210E" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
@@ -26092,51 +27785,51 @@
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="006E22DE" w:rsidRDefault="006E22DE" w14:paraId="213BE8E2" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Seized goods produced or sold under a false brand or trademark, requiring specification in the Description field (e.g., fake electronics, counterfeit luxury goods).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="006E22DE" w:rsidTr="376A2EFD" w14:paraId="1CDC7581" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="004C1E68" w:rsidTr="1E541EF7" w14:paraId="1CDC7581" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1578" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="006E22DE" w:rsidRDefault="006E22DE" w14:paraId="52FE053C" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
@@ -26155,51 +27848,51 @@
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="006E22DE" w:rsidRDefault="006E22DE" w14:paraId="761BA02B" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Seized animal or wildlife products traded illegally, requiring specification in the Description field (e.g., ivory, rhino horn, pangolin scales).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="006E22DE" w:rsidTr="376A2EFD" w14:paraId="5CE9E9F7" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="004C1E68" w:rsidTr="1E541EF7" w14:paraId="5CE9E9F7" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1578" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="006E22DE" w:rsidRDefault="006E22DE" w14:paraId="50948E49" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
@@ -26218,51 +27911,51 @@
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="006E22DE" w:rsidRDefault="006E22DE" w14:paraId="6E2357BD" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Seized plants or plant products traded illegally, requiring specification in the Description field (e.g., rosewood, sandalwood, endangered orchids).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="376A2EFD" w:rsidTr="376A2EFD" w14:paraId="21E40317" w14:textId="77777777">
+      <w:tr w:rsidR="004C1E68" w:rsidTr="1E541EF7" w14:paraId="21E40317" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2949" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="376A2EFD" w:rsidP="376A2EFD" w:rsidRDefault="376A2EFD" w14:paraId="0C00EEB9" w14:textId="524E1835">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="376A2EFD">
               <w:rPr>
@@ -26285,51 +27978,51 @@
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="376A2EFD" w:rsidP="376A2EFD" w:rsidRDefault="376A2EFD" w14:paraId="55AFAD2A" w14:textId="2D728E86">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="376A2EFD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Seized minerals from illicit mining.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="006E22DE" w:rsidTr="376A2EFD" w14:paraId="1480A844" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="004C1E68" w:rsidTr="1E541EF7" w14:paraId="1480A844" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1578" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="006E22DE" w:rsidRDefault="006E22DE" w14:paraId="14C18FC3" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
@@ -26348,51 +28041,51 @@
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="006E22DE" w:rsidRDefault="006E22DE" w14:paraId="60B4D5F3" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Any non-drug prohibited item not listed elsewhere, requiring specification in the Description field (e.g., stolen cultural property, counterfeit documents).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="006E22DE" w:rsidTr="376A2EFD" w14:paraId="47EF0DB4" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="004C1E68" w:rsidTr="1E541EF7" w14:paraId="47EF0DB4" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1578" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="006E22DE" w:rsidRDefault="006E22DE" w14:paraId="26C3FC24" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
@@ -26411,115 +28104,114 @@
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="006E22DE" w:rsidRDefault="006E22DE" w14:paraId="47ACB6D6" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Seized physical currency, requiring specification of the type in the Description field (e.g., USD, EUR, local currency).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="006E22DE" w:rsidTr="376A2EFD" w14:paraId="14890EAA" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="004C1E68" w:rsidTr="1E541EF7" w14:paraId="14890EAA" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1578" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="006E22DE" w:rsidRDefault="006E22DE" w14:paraId="38ED83B0" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Criminal assets</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3422" w:type="pct"/>
             <w:tcBorders>
               <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="006E22DE" w:rsidRDefault="006E22DE" w14:paraId="0AE1D3DA" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Seized tangible property or goods obtained through or used for criminal activity, requiring specification in the Description field (e.g., real estate, luxury vehicles, jewelry).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="006E22DE" w:rsidTr="376A2EFD" w14:paraId="11D2504B" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="004C1E68" w:rsidTr="1E541EF7" w14:paraId="11D2504B" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1578" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="006E22DE" w:rsidRDefault="006E22DE" w14:paraId="690459A3" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
@@ -26538,51 +28230,51 @@
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="006E22DE" w:rsidRDefault="006E22DE" w14:paraId="66EF9FCC" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Seized negotiable instruments or financial documents linked to criminal activity, requiring specification in the Description field (e.g., checks, bearer bonds, prepaid cards).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="006E22DE" w:rsidTr="376A2EFD" w14:paraId="35E66894" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="004C1E68" w:rsidTr="1E541EF7" w14:paraId="35E66894" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1578" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="006E22DE" w:rsidRDefault="006E22DE" w14:paraId="4C5F1866" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
@@ -26601,51 +28293,51 @@
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="006E22DE" w:rsidRDefault="00141F6D" w14:paraId="7737E202" w14:textId="4C47E1BA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Fraudulent travel documents include any forged, altered, or counterfeit passport or visa used to deceive and circumvent immigration laws.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="006E22DE" w:rsidTr="376A2EFD" w14:paraId="19167C9A" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="00EF37F7" w:rsidTr="1E541EF7" w14:paraId="19167C9A" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1578" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="006E22DE" w:rsidRDefault="006E22DE" w14:paraId="6346C75C" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
@@ -26736,51 +28428,51 @@
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Item Unit Type</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
           <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
           <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
           <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
           <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2949"/>
         <w:gridCol w:w="6395"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="006E22DE" w:rsidTr="00C62F1A" w14:paraId="3893BC95" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="00EF37F7" w:rsidTr="00C62F1A" w14:paraId="3893BC95" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1578" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="006E22DE" w:rsidRDefault="006E22DE" w14:paraId="20C93BCB" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
@@ -26805,51 +28497,51 @@
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="006E22DE" w:rsidRDefault="006E22DE" w14:paraId="6307AD64" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Option Definition</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="006E22DE" w:rsidTr="00C62F1A" w14:paraId="04B653BD" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="004C1E68" w:rsidTr="00C62F1A" w14:paraId="04B653BD" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1578" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="006E22DE" w:rsidRDefault="006E22DE" w14:paraId="16B65F25" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
@@ -26868,51 +28560,51 @@
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="006E22DE" w:rsidRDefault="006E22DE" w14:paraId="6D6CDF10" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>A unit of weight used to record the mass of seized solid or bulk materials (e.g., cocaine powder, precursor chemicals, wildlife products, timber).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="006E22DE" w:rsidTr="00C62F1A" w14:paraId="73B1D8FB" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="004C1E68" w:rsidTr="00C62F1A" w14:paraId="73B1D8FB" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1578" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="006E22DE" w:rsidRDefault="006E22DE" w14:paraId="61B734ED" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
@@ -26931,51 +28623,51 @@
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="006E22DE" w:rsidRDefault="006E22DE" w14:paraId="4C765BF0" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>A unit of volume used to record the amount of seized liquid substances (e.g., liquid drugs, chemical precursors, plant oils).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="006E22DE" w:rsidTr="00C62F1A" w14:paraId="536BA0AD" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="004C1E68" w:rsidTr="00C62F1A" w14:paraId="536BA0AD" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1578" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="006E22DE" w:rsidRDefault="006E22DE" w14:paraId="08DE0A60" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
@@ -27012,51 +28704,51 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">A unit count </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>used</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> to record the number of seized tablets, capsules, or pills containing controlled substances.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="006E22DE" w:rsidTr="00C62F1A" w14:paraId="443C0A69" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="004C1E68" w:rsidTr="00C62F1A" w14:paraId="443C0A69" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1578" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="006E22DE" w:rsidRDefault="006E22DE" w14:paraId="62FFF0BA" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
@@ -27075,51 +28767,51 @@
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="006E22DE" w:rsidRDefault="006E22DE" w14:paraId="0FC2EE48" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>A unit count used to record individual, packaged amounts of a liquid or injectable substance (e.g., vials of fentanyl, ampoules of steroids).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="006E22DE" w:rsidTr="00C62F1A" w14:paraId="52D4CB68" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="004C1E68" w:rsidTr="00C62F1A" w14:paraId="52D4CB68" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1578" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="006E22DE" w:rsidRDefault="006E22DE" w14:paraId="4E683835" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
@@ -27156,51 +28848,51 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">A unit count </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>used</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> when seized items are wrapped, bagged, or bundled into discrete packages (e.g., wrapped cocaine bricks, packets of cigarettes, parcels).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="006E22DE" w:rsidTr="00C62F1A" w14:paraId="5F6FA205" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="004C1E68" w:rsidTr="00C62F1A" w14:paraId="5F6FA205" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1578" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="006E22DE" w:rsidRDefault="006E22DE" w14:paraId="488C2421" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
@@ -27237,51 +28929,51 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">A unit count </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>used</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> to record individual seized items that are not better measured by weight, volume, or other specific units (e.g., firearms, vehicles, ivory carvings, counterfeit handbags).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="006E22DE" w:rsidTr="00C62F1A" w14:paraId="70854B4D" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="00EF37F7" w:rsidTr="00C62F1A" w14:paraId="70854B4D" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1578" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="006E22DE" w:rsidRDefault="006E22DE" w14:paraId="58A78051" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
@@ -27381,505 +29073,794 @@
       </w:r>
     </w:p>
     <w:p w:rsidRPr="0087102D" w:rsidR="006E22DE" w:rsidP="006E22DE" w:rsidRDefault="006E22DE" w14:paraId="224FAC28" w14:textId="0A1E4FBD">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="1B704A96">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Amount of fentanyl seized (pills)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0087102D" w:rsidR="006E22DE" w:rsidP="006E22DE" w:rsidRDefault="006E22DE" w14:paraId="658C36D9" w14:textId="4E83DA9B">
+    <w:p w:rsidRPr="00444F94" w:rsidR="00CE2512" w:rsidP="00CE2512" w:rsidRDefault="00CE2512" w14:paraId="31D9C4C3" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="1B704A96">
-[...5 lines deleted...]
-        <w:t>Amount of cocaine seized (kg)</w:t>
+      <w:r w:rsidRPr="668D7D67">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Amount of cocaine </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">powder </w:t>
+      </w:r>
+      <w:r w:rsidRPr="668D7D67">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>seized (kg)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0087102D" w:rsidR="006E22DE" w:rsidP="006E22DE" w:rsidRDefault="006E22DE" w14:paraId="4F210523" w14:textId="58FD772B">
+    <w:p w:rsidR="00CE2512" w:rsidP="00CE2512" w:rsidRDefault="00CE2512" w14:paraId="0A5E476F" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="1B704A96">
-[...5 lines deleted...]
-        <w:t>Amount of cocaine seized (packets)</w:t>
+      <w:r w:rsidRPr="668D7D67">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Amount of cocaine </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">powder </w:t>
+      </w:r>
+      <w:r w:rsidRPr="668D7D67">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>seized (packets)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0087102D" w:rsidR="006E22DE" w:rsidP="006E22DE" w:rsidRDefault="006E22DE" w14:paraId="40CEF58B" w14:textId="08D7F6AF">
+    <w:p w:rsidRPr="00444F94" w:rsidR="00CE2512" w:rsidP="00CE2512" w:rsidRDefault="00CE2512" w14:paraId="5DE71197" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="1B704A96">
-[...5 lines deleted...]
-        <w:t>Amount of meth seized (kg)</w:t>
+      <w:r w:rsidRPr="00BC754E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Amount of other coca products seized (paste, base, liquid, crack, other) (kg)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0087102D" w:rsidR="006E22DE" w:rsidP="006E22DE" w:rsidRDefault="006E22DE" w14:paraId="5EAEA990" w14:textId="03E64610">
+    <w:p w:rsidRPr="0087102D" w:rsidR="006E22DE" w:rsidP="006E22DE" w:rsidRDefault="006E22DE" w14:paraId="40CEF58B" w14:textId="08D7F6AF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="1B704A96">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Amount of meth seized (pills)</w:t>
+        <w:t>Amount of meth seized (kg)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0087102D" w:rsidR="006E22DE" w:rsidP="006E22DE" w:rsidRDefault="006E22DE" w14:paraId="6DABF1DF" w14:textId="77777777">
+    <w:p w:rsidRPr="0087102D" w:rsidR="006E22DE" w:rsidP="006E22DE" w:rsidRDefault="006E22DE" w14:paraId="5EAEA990" w14:textId="03E64610">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0087102D">
-[...5 lines deleted...]
-        <w:t>Amount of precursor chemicals for US-destined drugs seized (kg)</w:t>
+      <w:r w:rsidRPr="1B704A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Amount of meth seized (pills)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006E22DE" w:rsidP="006E22DE" w:rsidRDefault="006E22DE" w14:paraId="786ADBD0" w14:textId="77777777">
+    <w:p w:rsidRPr="0087102D" w:rsidR="006E22DE" w:rsidP="006E22DE" w:rsidRDefault="006E22DE" w14:paraId="6DABF1DF" w14:textId="7972D3F3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0087102D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Amount of precursor chemicals for US-destined drugs seized (liters)</w:t>
+        <w:t xml:space="preserve">Amount of precursor chemicals </w:t>
+      </w:r>
+      <w:r w:rsidR="00C723ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">seized </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0087102D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(kg)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00141F51" w:rsidP="00141F51" w:rsidRDefault="00141F51" w14:paraId="0AD87954" w14:textId="77777777">
+    <w:p w:rsidR="006E22DE" w:rsidP="006E22DE" w:rsidRDefault="006E22DE" w14:paraId="786ADBD0" w14:textId="7F351140">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...5 lines deleted...]
-        <w:t>Amount of illicit fauna and flora product seizures (kg)</w:t>
+      <w:r w:rsidRPr="0087102D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Amount of precursor chemicals seized (liters)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0087416C" w:rsidR="00141F51" w:rsidP="0087416C" w:rsidRDefault="00141F51" w14:paraId="18122314" w14:textId="643A39F8">
+    <w:p w:rsidR="00581668" w:rsidP="00581668" w:rsidRDefault="00581668" w14:paraId="3A031940" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Amount of illicit fauna and flora product seizures (units)</w:t>
+        <w:t>Amount of other synthetic drugs seized (kg)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0087102D" w:rsidR="006E22DE" w:rsidP="006E22DE" w:rsidRDefault="006E22DE" w14:paraId="367FB8AB" w14:textId="77777777">
+    <w:p w:rsidRPr="00C723ED" w:rsidR="00581668" w:rsidP="00C723ED" w:rsidRDefault="00581668" w14:paraId="1E3A34AA" w14:textId="3B4A92B5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0087102D">
-[...5 lines deleted...]
-        <w:t>Value of illegal drugs and precursors seized (USD)</w:t>
+      <w:r w:rsidRPr="1E541EF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Amount of other synthetic drugs seized (pills)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0087102D" w:rsidR="006E22DE" w:rsidP="006E22DE" w:rsidRDefault="006E22DE" w14:paraId="5CDC4692" w14:textId="77777777">
+    <w:p w:rsidR="07D2FA18" w:rsidP="1E541EF7" w:rsidRDefault="07D2FA18" w14:paraId="6D5E48E3" w14:textId="1E52545B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0087102D">
-[...5 lines deleted...]
-        <w:t>Value of non-drug contraband seized (USD)</w:t>
+      <w:r w:rsidRPr="1E541EF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Amount of marijuana seized (kg)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0087102D" w:rsidR="006E22DE" w:rsidP="20753FAF" w:rsidRDefault="006E22DE" w14:paraId="17BDAFA0" w14:textId="3222DE21">
+    <w:p w:rsidR="00141F51" w:rsidP="00141F51" w:rsidRDefault="00141F51" w14:paraId="0AD87954" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="1B704A96">
-[...5 lines deleted...]
-        <w:t>Value of cash and criminal assets seized (USD)</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Amount of illicit fauna and flora product seizures (kg)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="71A4A1A0" w:rsidP="193B34D2" w:rsidRDefault="00A63F88" w14:paraId="45B0A6C7" w14:textId="156DDCC6">
+    <w:p w:rsidRPr="0087416C" w:rsidR="00141F51" w:rsidP="0087416C" w:rsidRDefault="00141F51" w14:paraId="18122314" w14:textId="643A39F8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Amount of illicit fauna and flora product seizures (units)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0087102D" w:rsidR="006E22DE" w:rsidP="006E22DE" w:rsidRDefault="006E22DE" w14:paraId="367FB8AB" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0087102D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Value of illegal drugs and precursors seized (USD)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0087102D" w:rsidR="006E22DE" w:rsidP="006E22DE" w:rsidRDefault="006E22DE" w14:paraId="5CDC4692" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0087102D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Value of non-drug contraband seized (USD)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0087102D" w:rsidR="006E22DE" w:rsidP="20753FAF" w:rsidRDefault="006E22DE" w14:paraId="17BDAFA0" w14:textId="3222DE21">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1B704A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Value of cash and criminal assets seized (USD)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="71A4A1A0" w:rsidP="193B34D2" w:rsidRDefault="00A63F88" w14:paraId="45B0A6C7" w14:textId="4A1B51AC">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"># </w:t>
       </w:r>
       <w:r w:rsidRPr="193B34D2" w:rsidR="582D0B74">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Seizure events from customs inspections by INL-supported units</w:t>
+        <w:t>Seizure events from inspections by INL-supported units</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="0087102D" w:rsidR="00E07485" w:rsidP="20753FAF" w:rsidRDefault="00E07485" w14:paraId="74394220" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="0087102D" w:rsidR="000D3F9B" w:rsidP="000D3F9B" w:rsidRDefault="1F777C06" w14:paraId="0F0F89A9" w14:textId="191A78C5">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:name="_Table:__Seizures_2" w:id="62"/>
       <w:bookmarkEnd w:id="62"/>
       <w:r w:rsidRPr="193B34D2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t>Table:  Seizures from Operations (Event-level)</w:t>
+        <w:t>Table</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="193B34D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:  Seizures</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="193B34D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> from Operations (Event-level)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="0087102D" w:rsidR="00794311" w:rsidP="00794311" w:rsidRDefault="00794311" w14:paraId="7BA42DF7" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0087102D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Definitions:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="0087102D" w:rsidR="00352FA3" w:rsidP="00352FA3" w:rsidRDefault="00352FA3" w14:paraId="1774FD03" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0087102D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Targeted Enforcement Operation:  </w:t>
-      </w:r>
+        <w:t>Targeted Enforcement Operation</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="0087102D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="22"/>
-[...2 lines deleted...]
-        <w:t>A planned law enforcement action directed at specific individuals, groups, locations, or conveyances (on land, air, or at sea), identified through intelligence, investigation, or risk assessment, with the goal of disrupting, deterring, or apprehending criminal actors or seizing illegal goods.</w:t>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0087102D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0087102D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> planned law enforcement action directed at specific individuals, groups, locations, or conveyances (on land, air, or at sea), identified through intelligence, investigation, or risk assessment, with the goal of disrupting, deterring, or apprehending criminal actors or seizing illegal goods.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="0087102D" w:rsidR="00794311" w:rsidP="00794311" w:rsidRDefault="00794311" w14:paraId="43CBBBB5" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0087102D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Seizure Event:</w:t>
-      </w:r>
+        <w:t>Seizure Event</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="0087102D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="22"/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">  An occurrence during or </w:t>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0087102D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  An</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0087102D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> occurrence during or </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="0087102D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>as a result of</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="0087102D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> an inspection in which customs or border officials take possession of items because they are prohibited, restricted, undeclared, or otherwise in violation of laws or regulations.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="0087102D" w:rsidR="00794311" w:rsidP="00794311" w:rsidRDefault="00794311" w14:paraId="79ECF04F" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0087102D">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="14B981BA" w:rsidR="00794311">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Seized Item</w:t>
       </w:r>
-      <w:r w:rsidRPr="0087102D">
-[...5 lines deleted...]
-        <w:t>:  A specific type or category of good, substance, or material taken into custody during a seizure event (e.g., cocaine, counterfeit currency, ivory, undeclared electronics).</w:t>
+      <w:r w:rsidRPr="14B981BA" w:rsidR="00794311">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:  A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="14B981BA" w:rsidR="00794311">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> specific type or category of good, substance, or material taken into custody during a seizure event (e.g., cocaine, counterfeit currency, ivory, undeclared electronics).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="567D3D01" w:rsidP="14B981BA" w:rsidRDefault="567D3D01" w14:paraId="11279B66" w14:textId="7F061C89">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="14B981BA" w:rsidR="567D3D01">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">INL-supported unit:  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="14B981BA" w:rsidR="567D3D01">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A law enforcement unit that has received INL-funded training, technical </w:t>
+      </w:r>
+      <w:r w:rsidRPr="14B981BA" w:rsidR="567D3D01">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>assistance</w:t>
+      </w:r>
+      <w:r w:rsidRPr="14B981BA" w:rsidR="567D3D01">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>, mentoring, equipment, or operational support.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="0087102D" w:rsidR="00794311" w:rsidP="00794311" w:rsidRDefault="00794311" w14:paraId="11CBF393" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="0087102D" w:rsidR="00794311" w:rsidP="00794311" w:rsidRDefault="00794311" w14:paraId="584BFF08" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
@@ -27904,51 +29885,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>One row per type of seized item from a given seizure event (potential for multiple rows per seizure event)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
           <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
           <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
           <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
           <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2873"/>
         <w:gridCol w:w="2160"/>
         <w:gridCol w:w="4311"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="00E664D1" w:rsidTr="00C9A718" w14:paraId="32418D07" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="007F2E4B" w:rsidTr="00C9A718" w14:paraId="32418D07" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00E664D1" w:rsidP="00CB2434" w:rsidRDefault="00E664D1" w14:paraId="604C0A24" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
@@ -28010,51 +29991,51 @@
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00E664D1" w:rsidP="00CB2434" w:rsidRDefault="00E664D1" w14:paraId="5F253A7C" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Definition or Selection List Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="00BA6487" w:rsidTr="00C9A718" w14:paraId="0A5226CE" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="007F2E4B" w:rsidTr="00C9A718" w14:paraId="0A5226CE" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00BA6487" w:rsidP="00BA6487" w:rsidRDefault="65BCBF98" w14:paraId="17CC0130" w14:textId="4B8445D4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E15EA8">
               <w:rPr>
@@ -28110,110 +30091,121 @@
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00BA6487" w:rsidP="00BA6487" w:rsidRDefault="65BCBF98" w14:paraId="7389D8E1" w14:textId="4339CFD6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E15EA8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>The official name or unique identifier assigned to the targeted enforcement operation in which the seizure was made.  May be unofficial or randomly assigned for security reasons.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="00E664D1" w:rsidTr="00C9A718" w14:paraId="07FD16A4" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="007F2E4B" w:rsidTr="00C9A718" w14:paraId="07FD16A4" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00E664D1" w:rsidP="00CB2434" w:rsidRDefault="56C500CB" w14:paraId="0CA75214" w14:textId="5F95680D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="585B72A5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Lead Unit</w:t>
             </w:r>
             <w:r w:rsidRPr="585B72A5" w:rsidR="678661A6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>/Office</w:t>
             </w:r>
             <w:r w:rsidRPr="585B72A5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Name (Host Country)</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="585B72A5" w:rsidR="4C40FF13">
+              <w:t xml:space="preserve"> Name (Host </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="585B72A5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:t>Country)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="585B72A5" w:rsidR="4C40FF13">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>*</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1156" w:type="pct"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00E664D1" w:rsidP="00CB2434" w:rsidRDefault="00E664D1" w14:paraId="0A04874F" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -28231,51 +30223,51 @@
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00E664D1" w:rsidP="00CB2434" w:rsidRDefault="00E664D1" w14:paraId="6AC7A475" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>The host country unit or office that is primarily responsible for the seizure.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="00E664D1" w:rsidTr="00C9A718" w14:paraId="535A0CFC" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="007F2E4B" w:rsidTr="00C9A718" w14:paraId="535A0CFC" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00E664D1" w:rsidP="00CB2434" w:rsidRDefault="00E664D1" w14:paraId="135A480E" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
@@ -28325,51 +30317,51 @@
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00E664D1" w:rsidP="00CB2434" w:rsidRDefault="0088462F" w14:paraId="3322A67E" w14:textId="3CE03A01">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>The agencies that participated in or supported the operation, aside from the lead agency.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="00E664D1" w:rsidTr="00C9A718" w14:paraId="4B1A2E7A" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="007F2E4B" w:rsidTr="00C9A718" w14:paraId="4B1A2E7A" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00E664D1" w:rsidP="00CB2434" w:rsidRDefault="56C500CB" w14:paraId="40B0F7E3" w14:textId="62668BDB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="585B72A5">
               <w:rPr>
@@ -28429,51 +30421,51 @@
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00E664D1" w:rsidP="00CB2434" w:rsidRDefault="00E664D1" w14:paraId="2B432CCB" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>The calendar date on which the seizure event occurred</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="00E664D1" w:rsidTr="00C9A718" w14:paraId="74B0AD10" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="007F2E4B" w:rsidTr="00C9A718" w14:paraId="74B0AD10" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00E664D1" w:rsidP="00CB2434" w:rsidRDefault="56C500CB" w14:paraId="4675EA24" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="585B72A5">
               <w:rPr>
@@ -28524,51 +30516,51 @@
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00E664D1" w:rsidP="00CB2434" w:rsidRDefault="56C500CB" w14:paraId="1E8BCFD4" w14:textId="4FBA77D2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="585B72A5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Seizure Location Type</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="00E664D1" w:rsidTr="00C9A718" w14:paraId="71C81734" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="007F2E4B" w:rsidTr="00C9A718" w14:paraId="71C81734" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00E664D1" w:rsidP="00CB2434" w:rsidRDefault="56C500CB" w14:paraId="38EC2FBB" w14:textId="1C529DD5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="585B72A5">
               <w:rPr>
@@ -28645,51 +30637,51 @@
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00E664D1" w:rsidP="00CB2434" w:rsidRDefault="21F5213F" w14:paraId="29BA7931" w14:textId="41525F84">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="585B72A5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Subnational 1 (first administrative geographic division)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="00E664D1" w:rsidTr="00C9A718" w14:paraId="559BF3D3" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="007F2E4B" w:rsidTr="00C9A718" w14:paraId="559BF3D3" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00E664D1" w:rsidP="00CB2434" w:rsidRDefault="6940B87D" w14:paraId="0A0439C8" w14:textId="1BA8FCCB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C9A718">
               <w:rPr>
@@ -28740,51 +30732,51 @@
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00E664D1" w:rsidP="00CB2434" w:rsidRDefault="00E664D1" w14:paraId="53D60C1F" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Type of Item Seized </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="00E664D1" w:rsidTr="00C9A718" w14:paraId="254F44B2" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="007F2E4B" w:rsidTr="00C9A718" w14:paraId="254F44B2" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00E664D1" w:rsidP="00CB2434" w:rsidRDefault="00E664D1" w14:paraId="5AE5DB70" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
@@ -28835,51 +30827,51 @@
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00E664D1" w:rsidP="00CB2434" w:rsidRDefault="00E664D1" w14:paraId="54323605" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>A brief text description of the specific type or category of item seized.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="00E664D1" w:rsidTr="00C9A718" w14:paraId="7FBA98ED" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="007F2E4B" w:rsidTr="00C9A718" w14:paraId="7FBA98ED" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00E664D1" w:rsidP="00CB2434" w:rsidRDefault="6940B87D" w14:paraId="6D0B2333" w14:textId="56CBED18">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C9A718">
               <w:rPr>
@@ -28930,51 +30922,51 @@
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00E664D1" w:rsidP="00CB2434" w:rsidRDefault="00E664D1" w14:paraId="718B153C" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Item Unit Type </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="00E664D1" w:rsidTr="00C9A718" w14:paraId="39A4031B" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="007F2E4B" w:rsidTr="00C9A718" w14:paraId="39A4031B" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00E664D1" w:rsidP="00CB2434" w:rsidRDefault="6940B87D" w14:paraId="3489BF4C" w14:textId="0FD000EA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C9A718">
               <w:rPr>
@@ -29025,51 +31017,51 @@
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00E664D1" w:rsidP="00CB2434" w:rsidRDefault="00E664D1" w14:paraId="7F74A9D3" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>The quantity or volume of the item seized, in terms of the units specified in the “Item Unit Type” column.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="00E664D1" w:rsidTr="00C9A718" w14:paraId="5EAC7801" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="007F2E4B" w:rsidTr="00C9A718" w14:paraId="5EAC7801" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00E664D1" w:rsidP="00CB2434" w:rsidRDefault="56C500CB" w14:paraId="6417FB99" w14:textId="606AAE37">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="585B72A5">
               <w:rPr>
@@ -29129,51 +31121,51 @@
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00E664D1" w:rsidP="00CB2434" w:rsidRDefault="00E664D1" w14:paraId="5830AEBD" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>The estimated monetary value of the seized items, reported in U.S. dollars.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="00E664D1" w:rsidTr="00C9A718" w14:paraId="4503AC19" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="007F2E4B" w:rsidTr="00C9A718" w14:paraId="4503AC19" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00E664D1" w:rsidP="00CB2434" w:rsidRDefault="00E664D1" w14:paraId="1984950F" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
@@ -29361,431 +31353,646 @@
       </w:r>
     </w:p>
     <w:p w:rsidRPr="0087102D" w:rsidR="000B7405" w:rsidP="000B7405" w:rsidRDefault="000B7405" w14:paraId="1BDEB25F" w14:textId="0DFC1EBF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="1B704A96">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Amount of fentanyl seized (pills)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0087102D" w:rsidR="000B7405" w:rsidP="000B7405" w:rsidRDefault="000B7405" w14:paraId="496DA9DF" w14:textId="70D8B5DD">
+    <w:p w:rsidRPr="00444F94" w:rsidR="002E1ED0" w:rsidP="002E1ED0" w:rsidRDefault="002E1ED0" w14:paraId="6F34819E" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="1B704A96">
-[...5 lines deleted...]
-        <w:t>Amount of cocaine seized (kg)</w:t>
+      <w:r w:rsidRPr="668D7D67">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Amount of cocaine </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">powder </w:t>
+      </w:r>
+      <w:r w:rsidRPr="668D7D67">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>seized (kg)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0087102D" w:rsidR="000B7405" w:rsidP="000B7405" w:rsidRDefault="000B7405" w14:paraId="0F1AB52B" w14:textId="03A29BD9">
+    <w:p w:rsidR="002E1ED0" w:rsidP="002E1ED0" w:rsidRDefault="002E1ED0" w14:paraId="4C5D80EF" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="1B704A96">
-[...5 lines deleted...]
-        <w:t>Amount of cocaine seized (packets)</w:t>
+      <w:r w:rsidRPr="668D7D67">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Amount of cocaine </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">powder </w:t>
+      </w:r>
+      <w:r w:rsidRPr="668D7D67">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>seized (packets)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0087102D" w:rsidR="000B7405" w:rsidP="000B7405" w:rsidRDefault="000B7405" w14:paraId="0EA4EE58" w14:textId="48A302B2">
+    <w:p w:rsidRPr="00444F94" w:rsidR="002E1ED0" w:rsidP="002E1ED0" w:rsidRDefault="002E1ED0" w14:paraId="3A283873" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="1B704A96">
-[...5 lines deleted...]
-        <w:t>Amount of meth seized (kg)</w:t>
+      <w:r w:rsidRPr="00BC754E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Amount of other coca products seized (paste, base, liquid, crack, other) (kg)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0087102D" w:rsidR="000B7405" w:rsidP="000B7405" w:rsidRDefault="000B7405" w14:paraId="68585087" w14:textId="6027CBBE">
+    <w:p w:rsidRPr="0087102D" w:rsidR="000B7405" w:rsidP="000B7405" w:rsidRDefault="000B7405" w14:paraId="0EA4EE58" w14:textId="48A302B2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="1B704A96">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...16 lines deleted...]
-        <w:t xml:space="preserve"> seized (pills)</w:t>
+        <w:t>Amount of meth seized (kg)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0087102D" w:rsidR="000B7405" w:rsidP="000B7405" w:rsidRDefault="000B7405" w14:paraId="1F162B7A" w14:textId="0471CA0A">
+    <w:p w:rsidRPr="0087102D" w:rsidR="000B7405" w:rsidP="000B7405" w:rsidRDefault="000B7405" w14:paraId="68585087" w14:textId="6027CBBE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="1B704A96">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Amount of precursor chemicals seized (kg)</w:t>
+        <w:t xml:space="preserve">Amount of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1B704A96" w:rsidR="7D11C047">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>meth</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1B704A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> seized (pills)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000B7405" w:rsidP="000B7405" w:rsidRDefault="000B7405" w14:paraId="308EB865" w14:textId="0FE38327">
+    <w:p w:rsidRPr="0087102D" w:rsidR="000B7405" w:rsidP="000B7405" w:rsidRDefault="000B7405" w14:paraId="1F162B7A" w14:textId="0471CA0A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="1B704A96">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Amount of precursor chemicals seized (liters)</w:t>
+        <w:t>Amount of precursor chemicals seized (kg)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F54807" w:rsidP="000B7405" w:rsidRDefault="00F54807" w14:paraId="206A8F3D" w14:textId="1DC3A8DB">
+    <w:p w:rsidR="000B7405" w:rsidP="000B7405" w:rsidRDefault="000B7405" w14:paraId="308EB865" w14:textId="0FE38327">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...5 lines deleted...]
-        <w:t>Amount of illicit fauna and flora product seizures (kg)</w:t>
+      <w:r w:rsidRPr="1E541EF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Amount of precursor chemicals seized (liters)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0087102D" w:rsidR="00F54807" w:rsidP="000B7405" w:rsidRDefault="00F54807" w14:paraId="6804AC88" w14:textId="16828594">
+    <w:p w:rsidR="543D4A46" w:rsidP="1E541EF7" w:rsidRDefault="543D4A46" w14:paraId="2FD458E8" w14:textId="6479BBEC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...5 lines deleted...]
-        <w:t>Amount of illicit fauna and flora product seizures (units)</w:t>
+      <w:r w:rsidRPr="1E541EF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Amount of other synthetic drugs seized (kg)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0087102D" w:rsidR="000B7405" w:rsidP="000B7405" w:rsidRDefault="000B7405" w14:paraId="6E44C2B2" w14:textId="77777777">
+    <w:p w:rsidR="543D4A46" w:rsidP="1E541EF7" w:rsidRDefault="543D4A46" w14:paraId="18FB9C63" w14:textId="3B4A92B5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0087102D">
-[...5 lines deleted...]
-        <w:t>Value of illegal drugs and precursors seized (USD)</w:t>
+      <w:r w:rsidRPr="1E541EF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Amount of other synthetic drugs seized (pills)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0087102D" w:rsidR="000B7405" w:rsidP="000B7405" w:rsidRDefault="000B7405" w14:paraId="5EEE15DB" w14:textId="77777777">
+    <w:p w:rsidR="543D4A46" w:rsidP="1E541EF7" w:rsidRDefault="543D4A46" w14:paraId="51AEEBE7" w14:textId="3EABA0B7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0087102D">
-[...5 lines deleted...]
-        <w:t>Value of non-drug contraband seized (USD)</w:t>
+      <w:r w:rsidRPr="1E541EF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Amount of marijuana seized (kg)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000B7405" w:rsidP="000B7405" w:rsidRDefault="000B7405" w14:paraId="6EC961AD" w14:textId="77777777">
+    <w:p w:rsidR="00F54807" w:rsidP="000B7405" w:rsidRDefault="00F54807" w14:paraId="206A8F3D" w14:textId="1DC3A8DB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0087102D">
-[...5 lines deleted...]
-        <w:t>Value of cash and criminal assets seized (USD)</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Amount of illicit fauna and flora product seizures (kg)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0087102D" w:rsidR="00E93541" w:rsidP="000B7405" w:rsidRDefault="00E93541" w14:paraId="2A904817" w14:textId="62B8B446">
+    <w:p w:rsidRPr="0087102D" w:rsidR="00F54807" w:rsidP="000B7405" w:rsidRDefault="00F54807" w14:paraId="6804AC88" w14:textId="16828594">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Amount of illicit fauna and flora product seizures (units)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0087102D" w:rsidR="000B7405" w:rsidP="000B7405" w:rsidRDefault="000B7405" w14:paraId="6E44C2B2" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0087102D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Value of illegal drugs and precursors seized (USD)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0087102D" w:rsidR="000B7405" w:rsidP="000B7405" w:rsidRDefault="000B7405" w14:paraId="5EEE15DB" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0087102D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Value of non-drug contraband seized (USD)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000B7405" w:rsidP="000B7405" w:rsidRDefault="000B7405" w14:paraId="6EC961AD" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0087102D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Value of cash and criminal assets seized (USD)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0087102D" w:rsidR="00E93541" w:rsidP="000B7405" w:rsidRDefault="00E93541" w14:paraId="2A904817" w14:textId="62B8B446">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00E93541">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t># Seizure events from targeted law enforcement operations by INL-supported units</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="0087102D" w:rsidR="00F80029" w:rsidP="005402E4" w:rsidRDefault="00F80029" w14:paraId="556A4484" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0087102D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Table:  Targeted Enforcement Operations</w:t>
+        <w:t>Table</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0087102D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:  Targeted</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0087102D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Enforcement Operations</w:t>
       </w:r>
       <w:bookmarkEnd w:id="64"/>
       <w:bookmarkEnd w:id="65"/>
       <w:bookmarkEnd w:id="66"/>
       <w:bookmarkEnd w:id="67"/>
       <w:bookmarkEnd w:id="68"/>
       <w:bookmarkEnd w:id="69"/>
     </w:p>
     <w:p w:rsidRPr="0087102D" w:rsidR="00F80029" w:rsidP="00830115" w:rsidRDefault="00F80029" w14:paraId="68D36633" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="0087102D" w:rsidR="00F80029" w:rsidP="00830115" w:rsidRDefault="00F80029" w14:paraId="1104A219" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0087102D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Definitions:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0087102D" w:rsidR="00F80029" w:rsidP="00830115" w:rsidRDefault="00F80029" w14:paraId="79CB5E50" w14:textId="77777777">
-      <w:pPr>
+    <w:p w:rsidRPr="0087102D" w:rsidR="00F80029" w:rsidP="14B981BA" w:rsidRDefault="00F80029" w14:paraId="79CB5E50" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="40"/>
+        </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0087102D">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="14B981BA" w:rsidR="00F80029">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Targeted Enforcement Operation</w:t>
       </w:r>
-      <w:r w:rsidRPr="0087102D">
-[...6 lines deleted...]
-      </w:r>
+      <w:r w:rsidRPr="14B981BA" w:rsidR="00F80029">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:  A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="14B981BA" w:rsidR="00F80029">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> planned law enforcement action directed at specific individuals, groups, locations, or conveyances (on land, air, or at sea), identified through intelligence, investigation, or risk assessment, with the goal of disrupting, deterring, or apprehending criminal actors or seizing illegal goods.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0EBEB164" w:rsidP="14B981BA" w:rsidRDefault="0EBEB164" w14:paraId="793FA97E" w14:textId="20A71EBB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="40"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="14B981BA" w:rsidR="0EBEB164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">INL-supported unit:  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="14B981BA" w:rsidR="0EBEB164">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>A law enforcement unit that has received INL-funded training, technical assistance, mentoring, equipment, or operational support.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="14B981BA" w:rsidP="14B981BA" w:rsidRDefault="14B981BA" w14:paraId="0571F55F" w14:textId="41B55B46">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w:rsidRPr="0087102D" w:rsidR="00F80029" w:rsidP="00830115" w:rsidRDefault="00F80029" w14:paraId="09EE1CF9" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="0087102D" w:rsidR="00F80029" w:rsidP="00830115" w:rsidRDefault="00F80029" w14:paraId="0EDA4451" w14:textId="2AB81BFA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0087102D">
@@ -29818,51 +32025,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>One row per operation</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9445" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2605"/>
         <w:gridCol w:w="2250"/>
         <w:gridCol w:w="4590"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="0084683E" w:rsidTr="585B72A5" w14:paraId="5848C935" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="007F2E4B" w:rsidTr="585B72A5" w14:paraId="5848C935" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2605" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="0084683E" w:rsidP="00CB2434" w:rsidRDefault="0084683E" w14:paraId="65D4A334" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Column Name</w:t>
             </w:r>
           </w:p>
@@ -29898,51 +32105,51 @@
             <w:tcW w:w="4590" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="0084683E" w:rsidP="00CB2434" w:rsidRDefault="0084683E" w14:paraId="11CF49A4" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Definition or Selection List Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="0084683E" w:rsidTr="585B72A5" w14:paraId="5ABF6FFA" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="007F2E4B" w:rsidTr="585B72A5" w14:paraId="5ABF6FFA" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2605" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="0084683E" w:rsidP="00CB2434" w:rsidRDefault="12322525" w14:paraId="7B5BCBAB" w14:textId="68F83744">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="585B72A5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Operation Name or ID</w:t>
             </w:r>
             <w:r w:rsidRPr="585B72A5" w:rsidR="1821F983">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -29974,51 +32181,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4590" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="0084683E" w:rsidP="00CB2434" w:rsidRDefault="0084683E" w14:paraId="493A403E" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>The official name or unique identifier assigned to the targeted enforcement operation.  May be unofficial or randomly assigned for security reasons.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="0084683E" w:rsidTr="585B72A5" w14:paraId="2D790FD2" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="007F2E4B" w:rsidTr="585B72A5" w14:paraId="2D790FD2" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2605" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="0084683E" w:rsidP="00CB2434" w:rsidRDefault="12322525" w14:paraId="7D37A168" w14:textId="667EE361">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="585B72A5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Operation Start Date</w:t>
             </w:r>
             <w:r w:rsidRPr="585B72A5" w:rsidR="70E3C449">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -30050,51 +32257,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4590" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="0084683E" w:rsidP="00CB2434" w:rsidRDefault="0084683E" w14:paraId="362E68D9" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>The calendar date on which the operation began.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="0084683E" w:rsidTr="585B72A5" w14:paraId="64AB7D93" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="007F2E4B" w:rsidTr="585B72A5" w14:paraId="64AB7D93" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2605" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="0084683E" w:rsidP="00CB2434" w:rsidRDefault="0084683E" w14:paraId="1860AD9A" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Multi-day operation?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
@@ -30118,79 +32325,89 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4590" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="0084683E" w:rsidP="00CB2434" w:rsidRDefault="0084683E" w14:paraId="6199CF1D" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Indicates whether the operation extended beyond a single calendar day (Yes/No).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="0084683E" w:rsidTr="585B72A5" w14:paraId="7EFB6E41" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="007F2E4B" w:rsidTr="585B72A5" w14:paraId="7EFB6E41" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2605" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="0084683E" w:rsidP="00CB2434" w:rsidRDefault="33FC64EB" w14:paraId="21FD5BC7" w14:textId="2E50F6CF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="585B72A5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Lead Unit/Office Name (Host Country)</w:t>
+              <w:t xml:space="preserve">Lead Unit/Office Name (Host </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="585B72A5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Country)</w:t>
             </w:r>
             <w:r w:rsidRPr="585B72A5" w:rsidR="3E57AE25">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="0084683E" w:rsidP="00CB2434" w:rsidRDefault="0084683E" w14:paraId="0FB69FF0" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Free text</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -30212,51 +32429,51 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">The agency </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>primarily</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> responsible for executing the operation.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="0084683E" w:rsidTr="585B72A5" w14:paraId="6BD380CB" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="007F2E4B" w:rsidTr="585B72A5" w14:paraId="6BD380CB" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2605" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="0084683E" w:rsidP="00CB2434" w:rsidRDefault="0084683E" w14:paraId="0EC1B9D0" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Names of Other Agencies Involved</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
@@ -30280,51 +32497,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4590" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="0084683E" w:rsidP="00CB2434" w:rsidRDefault="0084683E" w14:paraId="219F0019" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>The agencies that participated in or supported the operation, aside from the lead agency.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="0084683E" w:rsidTr="585B72A5" w14:paraId="27CC368E" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="007F2E4B" w:rsidTr="585B72A5" w14:paraId="27CC368E" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2605" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="0084683E" w:rsidP="00CB2434" w:rsidRDefault="12322525" w14:paraId="2C00D10D" w14:textId="3889533B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="585B72A5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Operation Location</w:t>
             </w:r>
             <w:r w:rsidRPr="585B72A5" w:rsidR="3FB91BDA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -30356,51 +32573,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4590" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="0084683E" w:rsidP="00CB2434" w:rsidRDefault="0084683E" w14:paraId="354EB6EB" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Subnational 1 (first administrative geographic division)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="0084683E" w:rsidTr="585B72A5" w14:paraId="605805F2" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="007F2E4B" w:rsidTr="585B72A5" w14:paraId="605805F2" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2605" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="0084683E" w:rsidP="00CB2434" w:rsidRDefault="0084683E" w14:paraId="6055AF9D" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Operation Initiation Method</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
@@ -30424,51 +32641,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4590" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="0084683E" w:rsidP="00CB2434" w:rsidRDefault="12322525" w14:paraId="56C50B86" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="585B72A5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Operation Initiation Method</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="0084683E" w:rsidTr="585B72A5" w14:paraId="049FFD94" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="007F2E4B" w:rsidTr="585B72A5" w14:paraId="049FFD94" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2605" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="0084683E" w:rsidP="00CB2434" w:rsidRDefault="0084683E" w14:paraId="2BE8EED4" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Operational Context</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
@@ -30492,51 +32709,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4590" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="0084683E" w:rsidP="00CB2434" w:rsidRDefault="0084683E" w14:paraId="1D41E94D" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Operational Context</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="0084683E" w:rsidTr="585B72A5" w14:paraId="6A48FF29" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="007F2E4B" w:rsidTr="585B72A5" w14:paraId="6A48FF29" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2605" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="0084683E" w:rsidP="00CB2434" w:rsidRDefault="0084683E" w14:paraId="08CFB8A3" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Primary Target Type</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
@@ -30560,51 +32777,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4590" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="0084683E" w:rsidP="00CB2434" w:rsidRDefault="0084683E" w14:paraId="08E8E940" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Primary Target Type</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="0084683E" w:rsidTr="585B72A5" w14:paraId="58012990" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="007F2E4B" w:rsidTr="585B72A5" w14:paraId="58012990" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2605" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="0084683E" w:rsidP="00CB2434" w:rsidRDefault="12322525" w14:paraId="0D71A99B" w14:textId="25B58EF1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="585B72A5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Operation </w:t>
             </w:r>
             <w:r w:rsidRPr="585B72A5" w:rsidR="1C23B632">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -30660,51 +32877,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4590" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="0084683E" w:rsidP="00CB2434" w:rsidRDefault="0084683E" w14:paraId="5A99C400" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Operation Objectives Achieved</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="0084683E" w:rsidTr="585B72A5" w14:paraId="489962C1" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="007F2E4B" w:rsidTr="585B72A5" w14:paraId="489962C1" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2605" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="0084683E" w:rsidP="00CB2434" w:rsidRDefault="0084683E" w14:paraId="3FA452ED" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Arrests made?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
@@ -30728,51 +32945,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4590" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="0084683E" w:rsidP="00CB2434" w:rsidRDefault="0084683E" w14:paraId="218363D3" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Indicates whether one or more individuals were arrested during the operation (Yes/No).  If “yes,” fill out Arrests table.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="0084683E" w:rsidTr="585B72A5" w14:paraId="396501D6" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="007F2E4B" w:rsidTr="585B72A5" w14:paraId="396501D6" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2605" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="0084683E" w:rsidP="00CB2434" w:rsidRDefault="0084683E" w14:paraId="3F6E5C6E" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Seizures made?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
@@ -30796,51 +33013,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4590" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="0084683E" w:rsidP="00CB2434" w:rsidRDefault="0084683E" w14:paraId="3C739697" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Indicates whether contraband, assets, or other items were seized during the operation (Yes/No).  If “yes”, fill out Seizures from Operations table.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="0084683E" w:rsidTr="585B72A5" w14:paraId="63BC78E8" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="007F2E4B" w:rsidTr="585B72A5" w14:paraId="63BC78E8" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2605" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="0084683E" w:rsidP="00CB2434" w:rsidRDefault="0084683E" w14:paraId="7304468E" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Evidence collected and documented at operation site?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
@@ -30864,73 +33081,72 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4590" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="0084683E" w:rsidP="00CB2434" w:rsidRDefault="0084683E" w14:paraId="3C855FE4" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Indicates whether physical, digital, or other forms of evidence were collected and properly documented at the site of the operation (Yes/No/Unknown).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="585B72A5" w:rsidTr="585B72A5" w14:paraId="24A4AFFE" w14:textId="77777777">
+      <w:tr w:rsidR="007F2E4B" w:rsidTr="585B72A5" w14:paraId="24A4AFFE" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2605" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="1E3C8416" w:rsidP="585B72A5" w:rsidRDefault="1E3C8416" w14:paraId="6C8D2869" w14:textId="7B1134D4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="585B72A5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t># of Law Enforcement Officers Killed During Operation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="1E3C8416" w:rsidP="585B72A5" w:rsidRDefault="1E3C8416" w14:paraId="51230A1E" w14:textId="39C7C75B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="585B72A5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Whole number</w:t>
             </w:r>
           </w:p>
@@ -30944,51 +33160,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Counts number of law enforcement officers (host country and/or </w:t>
             </w:r>
             <w:r w:rsidR="00F30090">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>American) killed during the targeted enforcement operation.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="585B72A5" w:rsidTr="585B72A5" w14:paraId="2D48C28D" w14:textId="77777777">
+      <w:tr w:rsidR="007F2E4B" w:rsidTr="585B72A5" w14:paraId="2D48C28D" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2605" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="1E3C8416" w:rsidP="585B72A5" w:rsidRDefault="1E3C8416" w14:paraId="55724796" w14:textId="7F63FFC5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="585B72A5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t># of Non-Law Enforcement Killed During Operation</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -31023,51 +33239,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Counts number of non-law enforcement individuals</w:t>
             </w:r>
             <w:r w:rsidR="00A20BBD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> killed during the targeted enforcement operation.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="0084683E" w:rsidTr="585B72A5" w14:paraId="20EF229D" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="007F2E4B" w:rsidTr="585B72A5" w14:paraId="20EF229D" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2605" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="0084683E" w:rsidP="00CB2434" w:rsidRDefault="0084683E" w14:paraId="50773645" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Notes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
@@ -31172,51 +33388,51 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(What triggered the operation)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2965"/>
         <w:gridCol w:w="6385"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="00590594" w:rsidTr="585B72A5" w14:paraId="09C0F205" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="00D96A46" w:rsidTr="585B72A5" w14:paraId="09C0F205" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2965" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00590594" w:rsidP="00CB2434" w:rsidRDefault="00590594" w14:paraId="27A0E2A5" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="585B72A5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Option Name</w:t>
             </w:r>
           </w:p>
@@ -31226,51 +33442,51 @@
             <w:tcW w:w="6385" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00590594" w:rsidP="00CB2434" w:rsidRDefault="00590594" w14:paraId="622392BB" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="585B72A5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Option Definition</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="00590594" w:rsidTr="585B72A5" w14:paraId="1E90F2C6" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="00D96A46" w:rsidTr="585B72A5" w14:paraId="1E90F2C6" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2965" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00590594" w:rsidP="00CB2434" w:rsidRDefault="00590594" w14:paraId="4A115460" w14:textId="21F0B1BD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Intelligence</w:t>
             </w:r>
             <w:r w:rsidRPr="0087102D" w:rsidR="004E4ABC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -31291,368 +33507,350 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> - led</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6385" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00590594" w:rsidP="00CB2434" w:rsidRDefault="004E4ABC" w14:paraId="15DEC750" w14:textId="1E9D03DB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Triggered by analyzed information or systematic monitoring—such as intelligence reports, informant tips, data analysis, or surveillance (human or </w:t>
+              <w:t>Triggered by analyzed information or systematic monitoring—such as intelligence reports, informant tips, data analysis, or surveillance (human or technical)—that identify a specific target, route, or activity before direct contact occurs</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="0087102D" w:rsidR="00D96A46" w:rsidTr="585B72A5" w14:paraId="7C634D92" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2965" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0087102D" w:rsidR="00590594" w:rsidP="00CB2434" w:rsidRDefault="00590594" w14:paraId="39BE5DF0" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0087102D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Investigation-led </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6385" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0087102D" w:rsidR="00590594" w:rsidP="00CB2434" w:rsidRDefault="004E4ABC" w14:paraId="57268904" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0087102D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Triggered as part of an existing, active criminal investigation based on established probable cause</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="0087102D" w:rsidR="00D96A46" w:rsidTr="585B72A5" w14:paraId="0A7E522D" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2965" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0087102D" w:rsidR="00590594" w:rsidP="00CB2434" w:rsidRDefault="00590594" w14:paraId="06D73182" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0087102D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tip/complaint-led </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6385" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0087102D" w:rsidR="00590594" w:rsidP="00CB2434" w:rsidRDefault="004E4ABC" w14:paraId="08930047" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0087102D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Triggered by a citizen report, hotline call, or formal complaint from a non-agency source</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="0087102D" w:rsidR="00D96A46" w:rsidTr="585B72A5" w14:paraId="086C8A2A" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2965" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0087102D" w:rsidR="00590594" w:rsidP="00CB2434" w:rsidRDefault="00590594" w14:paraId="2B234C89" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0087102D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Checkpoint/screening-led </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6385" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0087102D" w:rsidR="00590594" w:rsidP="00CB2434" w:rsidRDefault="004E4ABC" w14:paraId="043BE27D" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0087102D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Triggered when illegal items or suspects are detected during routine or targeted screening at fixed points (border crossings, roadblocks, ports)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="0087102D" w:rsidR="00D96A46" w:rsidTr="585B72A5" w14:paraId="7A67937A" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2965" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0087102D" w:rsidR="00590594" w:rsidP="00CB2434" w:rsidRDefault="00590594" w14:paraId="46FD1BF0" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0087102D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Patrol/Field encounter-led </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6385" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0087102D" w:rsidR="00590594" w:rsidP="00CB2434" w:rsidRDefault="00590594" w14:paraId="7725A63E" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0087102D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Triggered by suspicious activity observed during routine or directed patrols, without prior intel or case link</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="0087102D" w:rsidR="00D96A46" w:rsidTr="585B72A5" w14:paraId="4A3DE2E0" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2965" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0087102D" w:rsidR="00590594" w:rsidP="00CB2434" w:rsidRDefault="00590594" w14:paraId="7291B25E" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0087102D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Interagency request-led </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6385" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0087102D" w:rsidR="00590594" w:rsidP="00CB2434" w:rsidRDefault="00590594" w14:paraId="5A74B483" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0087102D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Triggered by a formal request from another domestic or foreign agency to take </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>technical)—</w:t>
+              <w:t>a specific</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>that identify a specific target, route, or activity before direct contact occurs</w:t>
+              <w:t xml:space="preserve"> enforcement action</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="00590594" w:rsidTr="585B72A5" w14:paraId="7C634D92" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="00D96A46" w:rsidTr="585B72A5" w14:paraId="0750F214" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2965" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="0087102D" w:rsidR="00590594" w:rsidP="00CB2434" w:rsidRDefault="00590594" w14:paraId="39BE5DF0" w14:textId="77777777">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Investigation-led </w:t>
+          <w:p w:rsidRPr="0087102D" w:rsidR="00590594" w:rsidP="00CB2434" w:rsidRDefault="00590594" w14:paraId="43358AAF" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0087102D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Other</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6385" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="0087102D" w:rsidR="00590594" w:rsidP="00CB2434" w:rsidRDefault="004E4ABC" w14:paraId="57268904" w14:textId="77777777">
-[...13 lines deleted...]
-              <w:t>Triggered as part of an existing, active criminal investigation based on established probable cause</w:t>
+          <w:p w:rsidRPr="0087102D" w:rsidR="00590594" w:rsidP="00CB2434" w:rsidRDefault="00590594" w14:paraId="78163735" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0087102D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Trigger is known but not included in any of the above categories</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="00590594" w:rsidTr="585B72A5" w14:paraId="0A7E522D" w14:textId="77777777">
-[...247 lines deleted...]
-      <w:tr w:rsidRPr="0087102D" w:rsidR="00590594" w:rsidTr="585B72A5" w14:paraId="67D494DF" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="00D96A46" w:rsidTr="585B72A5" w14:paraId="67D494DF" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2965" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00590594" w:rsidP="00CB2434" w:rsidRDefault="00590594" w14:paraId="4763ACA0" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Unknown</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6385" w:type="dxa"/>
@@ -31703,51 +33901,51 @@
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Operational Context</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2965"/>
         <w:gridCol w:w="6385"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="00590594" w:rsidTr="00EA34B6" w14:paraId="6875DEB0" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="00D96A46" w:rsidTr="00EA34B6" w14:paraId="6875DEB0" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2965" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00590594" w:rsidP="00CB2434" w:rsidRDefault="00590594" w14:paraId="57830111" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Option Name</w:t>
             </w:r>
           </w:p>
@@ -31757,51 +33955,51 @@
             <w:tcW w:w="6385" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00590594" w:rsidP="00CB2434" w:rsidRDefault="00590594" w14:paraId="57CCD78B" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Option Definition</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="00590594" w:rsidTr="00EA34B6" w14:paraId="0B9CA412" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="00D96A46" w:rsidTr="00EA34B6" w14:paraId="0B9CA412" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2965" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00590594" w:rsidP="00CB2434" w:rsidRDefault="00590594" w14:paraId="0CECF50F" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Land</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6385" w:type="dxa"/>
@@ -31821,235 +34019,235 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">The operation was carried out on land, including borders, roads, buildings, </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>or</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> inland areas.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="00590594" w:rsidTr="00EA34B6" w14:paraId="28F7E78F" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="00D96A46" w:rsidTr="00EA34B6" w14:paraId="28F7E78F" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2965" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00590594" w:rsidP="00CB2434" w:rsidRDefault="00590594" w14:paraId="134F0C27" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Maritime</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6385" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00590594" w:rsidP="00CB2434" w:rsidRDefault="00590594" w14:paraId="5A91DDD4" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>The operation was carried out at sea or in other navigable waters (e.g., rivers, lakes), including interdictions, boardings, or patrols.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="00590594" w:rsidTr="00EA34B6" w14:paraId="20779A12" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="00D96A46" w:rsidTr="00EA34B6" w14:paraId="20779A12" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2965" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00590594" w:rsidP="00CB2434" w:rsidRDefault="00590594" w14:paraId="497B0EBF" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Air</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6385" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00590594" w:rsidP="00CB2434" w:rsidRDefault="00590594" w14:paraId="10F19F43" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>The operation was carried out in the air domain or at aviation facilities (e.g., interception of aircraft, operations on airstrips or airports).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="00590594" w:rsidTr="00EA34B6" w14:paraId="24DE9C04" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="00D96A46" w:rsidTr="00EA34B6" w14:paraId="24DE9C04" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2965" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00590594" w:rsidP="00CB2434" w:rsidRDefault="00590594" w14:paraId="275E5804" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Mixed</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6385" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00590594" w:rsidP="00CB2434" w:rsidRDefault="00590594" w14:paraId="6963631F" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>The operation deliberately involved more than one environment (e.g., air surveillance supporting a maritime interdiction; land and maritime components executed together).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="00590594" w:rsidTr="00EA34B6" w14:paraId="6F0E60B5" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="00D96A46" w:rsidTr="00EA34B6" w14:paraId="6F0E60B5" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2965" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00590594" w:rsidP="00CB2434" w:rsidRDefault="00590594" w14:paraId="0B1413AF" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Other</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6385" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00590594" w:rsidP="00CB2434" w:rsidRDefault="00590594" w14:paraId="1C43C5F7" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>The operational environment does not fit into land, maritime, air, or mixed categories</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="00590594" w:rsidTr="00EA34B6" w14:paraId="600A5ECF" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="00D96A46" w:rsidTr="00EA34B6" w14:paraId="600A5ECF" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2965" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00590594" w:rsidP="00CB2434" w:rsidRDefault="00590594" w14:paraId="15A0E0A4" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Unknown</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6385" w:type="dxa"/>
@@ -32081,73 +34279,72 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00A12366" w:rsidR="00590594" w:rsidP="585B72A5" w:rsidRDefault="00590594" w14:paraId="318D80AE" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A12366">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Primary Target Type</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2965"/>
         <w:gridCol w:w="6385"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="00590594" w:rsidTr="00590594" w14:paraId="721E2DCC" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="00D96A46" w:rsidTr="00590594" w14:paraId="721E2DCC" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2965" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00590594" w:rsidP="00CB2434" w:rsidRDefault="00590594" w14:paraId="1C8E6F4D" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Option Name</w:t>
             </w:r>
           </w:p>
@@ -32157,189 +34354,189 @@
             <w:tcW w:w="6385" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00590594" w:rsidP="00CB2434" w:rsidRDefault="00590594" w14:paraId="1F509984" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Option Definition</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="00590594" w:rsidTr="00590594" w14:paraId="4D240CF9" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="00D96A46" w:rsidTr="00590594" w14:paraId="4D240CF9" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2965" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00590594" w:rsidP="00CB2434" w:rsidRDefault="00590594" w14:paraId="0ACFEAF1" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Clandestine production site</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6385" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00590594" w:rsidP="00CB2434" w:rsidRDefault="00590594" w14:paraId="6574CE87" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>A location where illicit goods are manufactured, refined, or otherwise produced (e.g., drug labs, counterfeit workshops).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="00590594" w:rsidTr="00590594" w14:paraId="7449EE45" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="00D96A46" w:rsidTr="00590594" w14:paraId="7449EE45" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2965" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00590594" w:rsidP="00CB2434" w:rsidRDefault="00590594" w14:paraId="7B1296ED" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Storage facility</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6385" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00590594" w:rsidP="00CB2434" w:rsidRDefault="00590594" w14:paraId="13350693" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>A location used primarily to store illicit goods or materials (e.g., warehouses, stash houses, concealed storage units).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="00590594" w:rsidTr="00590594" w14:paraId="447DDE56" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="00D96A46" w:rsidTr="00590594" w14:paraId="447DDE56" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2965" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00590594" w:rsidP="00CB2434" w:rsidRDefault="00590594" w14:paraId="5346C819" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Logistics or transport site</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6385" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00590594" w:rsidP="00CB2434" w:rsidRDefault="00590594" w14:paraId="5D774ACF" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>A location used to move, transit, or transfer illicit goods, people, or equipment, including border crossings, ports of entry, cargo terminals, and transport depots.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="00590594" w:rsidTr="00590594" w14:paraId="083E5015" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="00D96A46" w:rsidTr="00590594" w14:paraId="083E5015" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2965" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00590594" w:rsidP="00CB2434" w:rsidRDefault="00590594" w14:paraId="2BC75BBD" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Vehicles and conveyances</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6385" w:type="dxa"/>
@@ -32359,281 +34556,281 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">A mobile platform </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>directly</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> used in illicit activity, targeted during the operation (e.g., cargo trucks, buses, private cars, fishing vessels, cargo ships, small boats, aircraft).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="00590594" w:rsidTr="00590594" w14:paraId="47D67E9D" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="00D96A46" w:rsidTr="00590594" w14:paraId="47D67E9D" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2965" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00590594" w:rsidP="00CB2434" w:rsidRDefault="00590594" w14:paraId="5992DF23" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Financial facilitation site</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6385" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00590594" w:rsidP="00CB2434" w:rsidRDefault="00590594" w14:paraId="728733AE" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>A location used to move, store, or manage funds or assets linked to criminal activity (e.g., front companies, money service businesses, informal financial centers).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="00590594" w:rsidTr="00590594" w14:paraId="5BC6D471" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="00D96A46" w:rsidTr="00590594" w14:paraId="5BC6D471" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2965" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00590594" w:rsidP="00CB2434" w:rsidRDefault="00590594" w14:paraId="0AC4362A" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Command/control location</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6385" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00590594" w:rsidP="00CB2434" w:rsidRDefault="00590594" w14:paraId="245E96AB" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>A site where leaders or organizers direct, coordinate, or oversee criminal operations (e.g., safehouses serving as headquarters, offices of front organizations).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="00590594" w:rsidTr="00590594" w14:paraId="5F3DC35E" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="00D96A46" w:rsidTr="00590594" w14:paraId="5F3DC35E" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2965" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00590594" w:rsidP="00CB2434" w:rsidRDefault="00590594" w14:paraId="75D0E756" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Distribution point or retail site</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6385" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00590594" w:rsidP="00CB2434" w:rsidRDefault="00590594" w14:paraId="6A47CAD8" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>A location where illicit goods are sold, transferred, or otherwise distributed to end-users, including open-air markets, street-level selling points, and maritime offload sites.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="00590594" w:rsidTr="00590594" w14:paraId="4567A642" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="00D96A46" w:rsidTr="00590594" w14:paraId="4567A642" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2965" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00590594" w:rsidP="00CB2434" w:rsidRDefault="00590594" w14:paraId="5F7CD380" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Cyber or communications node</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6385" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00590594" w:rsidP="00CB2434" w:rsidRDefault="00590594" w14:paraId="52CAB3FC" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>A digital or physical site used to enable criminal communications, coordination, or cyber activity (e.g., servers, communications hubs, illicit online marketplaces).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="00590594" w:rsidTr="00590594" w14:paraId="1DAD9E9B" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="00D96A46" w:rsidTr="00590594" w14:paraId="1DAD9E9B" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2965" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00590594" w:rsidP="00CB2434" w:rsidRDefault="00590594" w14:paraId="34621868" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Other</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6385" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00590594" w:rsidP="00CB2434" w:rsidRDefault="00590594" w14:paraId="324F0CDF" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>A target type that does not fit into the categories above</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="00590594" w:rsidTr="00590594" w14:paraId="78F849C6" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="00D96A46" w:rsidTr="00590594" w14:paraId="78F849C6" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2965" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00590594" w:rsidP="00CB2434" w:rsidRDefault="00590594" w14:paraId="28AA60C0" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Unknown</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6385" w:type="dxa"/>
@@ -32686,51 +34883,51 @@
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Operation Objectives Achieved</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2965"/>
         <w:gridCol w:w="6385"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="00590594" w:rsidTr="585B72A5" w14:paraId="12283FCC" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="00D96A46" w:rsidTr="585B72A5" w14:paraId="12283FCC" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2965" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00590594" w:rsidP="00CB2434" w:rsidRDefault="00590594" w14:paraId="014F38C7" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="585B72A5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Option Name</w:t>
             </w:r>
           </w:p>
@@ -32740,51 +34937,51 @@
             <w:tcW w:w="6385" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00590594" w:rsidP="00CB2434" w:rsidRDefault="00590594" w14:paraId="5741CB7C" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="585B72A5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Option Definition</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="00590594" w:rsidTr="585B72A5" w14:paraId="073CA2C5" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="00D96A46" w:rsidTr="585B72A5" w14:paraId="073CA2C5" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2965" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00590594" w:rsidP="00CB2434" w:rsidRDefault="00590594" w14:paraId="2D243BB1" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>All objectives accomplished</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6385" w:type="dxa"/>
@@ -32804,97 +35001,97 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">The operation achieved </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>all of</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> its stated objectives (e.g., targeted arrests made, seizures completed, evidence collected as planned).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="00590594" w:rsidTr="585B72A5" w14:paraId="7F745503" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="00D96A46" w:rsidTr="585B72A5" w14:paraId="7F745503" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2965" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00590594" w:rsidP="00CB2434" w:rsidRDefault="00590594" w14:paraId="3C3D1A3C" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Some objectives accomplished</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6385" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00590594" w:rsidP="00CB2434" w:rsidRDefault="00590594" w14:paraId="0F245242" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>The operation achieved one or more of its stated objectives, but not all (e.g., seizures were made but key suspects were not apprehended).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="00590594" w:rsidTr="585B72A5" w14:paraId="5EB5C134" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="00D96A46" w:rsidTr="585B72A5" w14:paraId="5EB5C134" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2965" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="00590594" w:rsidP="00CB2434" w:rsidRDefault="00590594" w14:paraId="2CEE4648" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>No objectives accomplished</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6385" w:type="dxa"/>
@@ -32985,51 +35182,69 @@
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:name="_Table:__Seizures" w:id="76"/>
       <w:bookmarkStart w:name="_Toc207287136" w:id="77"/>
       <w:bookmarkStart w:name="_Toc208415686" w:id="78"/>
       <w:bookmarkStart w:name="_Toc208417118" w:id="79"/>
       <w:bookmarkStart w:name="_Toc565854171" w:id="80"/>
       <w:bookmarkStart w:name="_Toc213847475" w:id="81"/>
       <w:bookmarkStart w:name="_Toc213847495" w:id="82"/>
       <w:bookmarkEnd w:id="76"/>
       <w:r w:rsidRPr="00C9A718">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Table:  Training Events</w:t>
+        <w:t>Table</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C9A718">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:  Training</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C9A718">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Events</w:t>
       </w:r>
       <w:bookmarkEnd w:id="77"/>
       <w:bookmarkEnd w:id="78"/>
       <w:bookmarkEnd w:id="79"/>
       <w:bookmarkEnd w:id="80"/>
       <w:bookmarkEnd w:id="81"/>
       <w:bookmarkEnd w:id="82"/>
     </w:p>
     <w:p w:rsidRPr="0087102D" w:rsidR="006E22DE" w:rsidP="006E22DE" w:rsidRDefault="006E22DE" w14:paraId="1BA1F47F" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0087102D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
@@ -33040,147 +35255,166 @@
     </w:p>
     <w:p w:rsidRPr="0087102D" w:rsidR="006E22DE" w:rsidP="006E22DE" w:rsidRDefault="006E22DE" w14:paraId="2F2D781E" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0087102D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Formal Training</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="0087102D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>:  An event or series of events designed to increase participant knowledge or skills, or to encourage changes in behavior.  To be "formal" it must have a course curriculum with defined learning objectives and include some measures of the effectiveness of the course.  Workshops can be included in this table if they meet the above criteria.</w:t>
+        <w:t>:  An</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0087102D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> event or series of events designed to increase participant knowledge or skills, or to encourage changes in behavior.  To be "formal" it must have a course curriculum with defined learning objectives and include some measures of the effectiveness of the course.  Workshops can be included in this table if they meet the above criteria.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="0087102D" w:rsidR="006E22DE" w:rsidP="006E22DE" w:rsidRDefault="006E22DE" w14:paraId="7E65D16A" w14:textId="333C95E1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0087102D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Training participants</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="0087102D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>:  Individuals who directly take part in the events by receiving instruction, engaging in activities, or contributing to discussions (not including trainers, facilitators, observers)</w:t>
+        <w:t>:  Individuals</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0087102D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> who directly take part in the events by receiving instruction, engaging in activities, or contributing to discussions (not including trainers, facilitators, observers)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="0087102D" w:rsidR="006E22DE" w:rsidP="006E22DE" w:rsidRDefault="006E22DE" w14:paraId="231FCA64" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="0087102D" w:rsidR="006E22DE" w:rsidP="006E22DE" w:rsidRDefault="006E22DE" w14:paraId="15A433F9" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0087102D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Table Design – One row per formal training event</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9445" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2605"/>
         <w:gridCol w:w="2250"/>
         <w:gridCol w:w="4590"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="006E22DE" w:rsidTr="00C9A718" w14:paraId="0DB05A25" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="007F2E4B" w:rsidTr="00C9A718" w14:paraId="0DB05A25" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2605" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="006E22DE" w:rsidRDefault="006E22DE" w14:paraId="576AA289" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -33219,51 +35453,51 @@
             <w:tcW w:w="4590" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="006E22DE" w:rsidRDefault="006E22DE" w14:paraId="25036116" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Definition or Selection List Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="006E22DE" w:rsidTr="00C9A718" w14:paraId="01571ACB" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="007F2E4B" w:rsidTr="00C9A718" w14:paraId="01571ACB" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2605" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="006E22DE" w:rsidRDefault="006E22DE" w14:paraId="417EE60E" w14:textId="679C96AB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C9A718">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Event Descriptor</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -33290,51 +35524,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4590" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="006E22DE" w:rsidRDefault="006E22DE" w14:paraId="5AD03A3D" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Selection options defined by events listed in the Events table</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="006E22DE" w:rsidTr="00C9A718" w14:paraId="7C0A91F9" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="007F2E4B" w:rsidTr="00C9A718" w14:paraId="7C0A91F9" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2605" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="006E22DE" w:rsidRDefault="006E22DE" w14:paraId="05AB8F0E" w14:textId="28FA3988">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C9A718">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t># of Male Participants</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -33361,51 +35595,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4590" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="006E22DE" w:rsidRDefault="006E22DE" w14:paraId="6C4DB44B" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Number of participants self-reported as male</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="006E22DE" w:rsidTr="00C9A718" w14:paraId="36528B15" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="007F2E4B" w:rsidTr="00C9A718" w14:paraId="36528B15" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2605" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="006E22DE" w:rsidRDefault="006E22DE" w14:paraId="3C8EF545" w14:textId="08474063">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C9A718">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t># of Female Participants</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -33432,51 +35666,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4590" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="006E22DE" w:rsidRDefault="006E22DE" w14:paraId="42AB07AF" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Number of participants self-reported as female</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="006E22DE" w:rsidTr="00C9A718" w14:paraId="7BAB3C08" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="007F2E4B" w:rsidTr="00C9A718" w14:paraId="7BAB3C08" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2605" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="006E22DE" w:rsidRDefault="006E22DE" w14:paraId="17AE7B8C" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t># of Unknown Sex Participants</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -33503,51 +35737,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4590" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="006E22DE" w:rsidRDefault="006E22DE" w14:paraId="28024F5C" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Number of participants whose sex was not reported</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="0087102D" w:rsidR="006E22DE" w:rsidTr="00C9A718" w14:paraId="28E71D1F" w14:textId="77777777">
+      <w:tr w:rsidRPr="0087102D" w:rsidR="007F2E4B" w:rsidTr="00C9A718" w14:paraId="28E71D1F" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2605" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="0087102D" w:rsidR="006E22DE" w:rsidRDefault="006E22DE" w14:paraId="732B0746" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0087102D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Notes about the Event</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -33783,51 +36017,50 @@
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:name="_Table:__Equipment" w:id="83"/>
       <w:bookmarkStart w:name="_Toc227468765" w:id="84"/>
       <w:bookmarkStart w:name="_Toc213847483" w:id="85"/>
       <w:bookmarkStart w:name="_Toc213847503" w:id="86"/>
       <w:bookmarkEnd w:id="70"/>
       <w:bookmarkEnd w:id="71"/>
       <w:bookmarkEnd w:id="72"/>
       <w:bookmarkEnd w:id="73"/>
       <w:bookmarkEnd w:id="74"/>
       <w:bookmarkEnd w:id="75"/>
       <w:bookmarkEnd w:id="83"/>
       <w:r w:rsidRPr="0087102D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorHAnsi"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Standard Direct Entry Indicators Sorted </w:t>
       </w:r>
       <w:r w:rsidRPr="0087102D" w:rsidR="00B06133">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorHAnsi"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>by Topic</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="0087102D" w:rsidR="005402E4" w:rsidP="005402E4" w:rsidRDefault="4A94BED5" w14:paraId="7543D331" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -34489,51 +36722,50 @@
       </w:r>
     </w:p>
     <w:p w:rsidRPr="0087102D" w:rsidR="00402F9C" w:rsidP="00505C55" w:rsidRDefault="4A94BED5" w14:paraId="2362223A" w14:textId="07912DDD">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:name="_Toc530656579" w:id="93"/>
       <w:bookmarkStart w:name="_Toc213847484" w:id="94"/>
       <w:bookmarkStart w:name="_Toc213847507" w:id="95"/>
       <w:r w:rsidRPr="0087102D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Construction</w:t>
       </w:r>
       <w:bookmarkEnd w:id="93"/>
       <w:bookmarkEnd w:id="94"/>
       <w:bookmarkEnd w:id="95"/>
     </w:p>
     <w:p w:rsidRPr="0087102D" w:rsidR="00402F9C" w:rsidP="008B7412" w:rsidRDefault="00402F9C" w14:paraId="34F71EE9" w14:textId="0DE5E056">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:name="_Percent_of_construction" w:id="96"/>
       <w:bookmarkStart w:name="_Toc213847508" w:id="97"/>
       <w:bookmarkEnd w:id="96"/>
       <w:r w:rsidRPr="0087102D">
@@ -34559,70 +36791,91 @@
       <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w:rsidRPr="0087102D" w:rsidR="00402F9C" w:rsidP="00830115" w:rsidRDefault="001B7892" w14:paraId="5A9F867C" w14:textId="7D3E2607">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="720"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0087102D">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Definition:</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0087102D" w:rsidR="00E61A13">
+        <w:t>Definition</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0087102D">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">  </w:t>
+        <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="0087102D" w:rsidR="00E61A13">
         <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>The proportion of the total planned construction work that has been finished at a given point in time, expressed as a percentage of the overall scope of work defined in the construction plan or contract.</w:t>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0087102D" w:rsidR="00E61A13">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>The</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0087102D" w:rsidR="00E61A13">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> proportion of the total planned construction work that has been finished at a given point in time, expressed as a percentage of the overall scope of work defined in the construction plan or contract.</w:t>
       </w:r>
       <w:r w:rsidRPr="0087102D" w:rsidR="00AE1004">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="0087102D" w:rsidR="00402F9C" w:rsidP="008B7412" w:rsidRDefault="4A94BED5" w14:paraId="23331E4A" w14:textId="08677115">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -34705,96 +36958,116 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Definition</w:t>
       </w:r>
       <w:r w:rsidRPr="0087102D" w:rsidR="002C4054">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="0087102D">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0087102D" w:rsidR="001F5DAA" w:rsidP="00830115" w:rsidRDefault="002C4054" w14:paraId="7497A517" w14:textId="6E41A3ED">
+    <w:p w:rsidRPr="0087102D" w:rsidR="001F5DAA" w:rsidP="00830115" w:rsidRDefault="002C4054" w14:paraId="7497A517" w14:textId="7717393E">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1080"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0087102D">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The indicator </w:t>
       </w:r>
       <w:r w:rsidRPr="0087102D">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>provides a count</w:t>
       </w:r>
       <w:r w:rsidRPr="0087102D" w:rsidR="001F5DAA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> of travelers, shipments, or conveyances that are identified by a screening or targeting system as requiring additional customs inspection during the reporting period.</w:t>
+        <w:t xml:space="preserve"> of travelers, shipments, or conveyances that are identified by a screening or targeting </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0087102D" w:rsidR="001F5DAA">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>system as</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0087102D" w:rsidR="001F5DAA">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> requiring additional inspection during the reporting period.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="0087102D" w:rsidR="002C4054" w:rsidP="00830115" w:rsidRDefault="001E0722" w14:paraId="4FB812C1" w14:textId="45455245">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1080"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0087102D">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -34806,60 +37079,80 @@
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="720"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0087102D">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Verification:  </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0087102D" w:rsidR="00E64943">
+        <w:t>Verification</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0087102D">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Should be documented through system logs, inspection referral forms, or border management databases.</w:t>
+        <w:t xml:space="preserve">:  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0087102D" w:rsidR="00E64943">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Should</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0087102D" w:rsidR="00E64943">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> be documented through system logs, inspection referral forms, or border management databases.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="0087102D" w:rsidR="00E64943" w:rsidP="00830115" w:rsidRDefault="00E64943" w14:paraId="190E84AD" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="720"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0087102D">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:color w:val="000000"/>
@@ -35063,228 +37356,300 @@
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>% Flags resulting in a seizure</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="0087102D" w:rsidR="00E64943" w:rsidP="00830115" w:rsidRDefault="00E64943" w14:paraId="630E916D" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="360"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="0087102D" w:rsidR="00402F9C" w:rsidP="008B7412" w:rsidRDefault="00402F9C" w14:paraId="41FA908B" w14:textId="711D09D6">
+    <w:p w:rsidRPr="0087102D" w:rsidR="00402F9C" w:rsidP="008B7412" w:rsidRDefault="00402F9C" w14:paraId="41FA908B" w14:textId="388A713E">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:name="_Number_of_customs" w:id="103"/>
       <w:bookmarkStart w:name="_Toc213847511" w:id="104"/>
       <w:bookmarkEnd w:id="103"/>
       <w:r w:rsidRPr="0087102D">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Number of</w:t>
       </w:r>
       <w:r w:rsidRPr="0087102D" w:rsidR="00023654">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> customs</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001B338E">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">physical </w:t>
       </w:r>
       <w:r w:rsidRPr="0087102D">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> inspections</w:t>
+        <w:t>inspections</w:t>
       </w:r>
       <w:r w:rsidRPr="0087102D" w:rsidR="00023654">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> events</w:t>
       </w:r>
       <w:bookmarkEnd w:id="104"/>
     </w:p>
     <w:p w:rsidRPr="0087102D" w:rsidR="001E0722" w:rsidP="00830115" w:rsidRDefault="00E56432" w14:paraId="2932FF81" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="720"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0087102D">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Definitions: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0087102D" w:rsidR="00E56432" w:rsidP="00830115" w:rsidRDefault="001E0722" w14:paraId="00AA667C" w14:textId="26251641">
+    <w:p w:rsidRPr="0087102D" w:rsidR="00E56432" w:rsidP="00830115" w:rsidRDefault="001E0722" w14:paraId="00AA667C" w14:textId="3DB6672E">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1080"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0087102D">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The indicator provides a </w:t>
       </w:r>
       <w:r w:rsidRPr="0087102D" w:rsidR="00E56432">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>count of travelers, shipments, or conveyances that undergo a physical or documentary customs inspection during the reporting period, regardless of whether they were flagged in advance.</w:t>
+        <w:t>count of travelers, shipments,</w:t>
+      </w:r>
+      <w:r w:rsidR="00897706">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vehicles,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0087102D" w:rsidR="00E56432">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or conveyances that undergo a physical or documentary inspection during the reporting period, regardless of whether they were flagged in advance.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0087102D" w:rsidR="001E0722" w:rsidP="00830115" w:rsidRDefault="00165956" w14:paraId="09DD230B" w14:textId="677A0101">
+    <w:p w:rsidRPr="00444F94" w:rsidR="007F2E4B" w:rsidP="007F2E4B" w:rsidRDefault="007F2E4B" w14:paraId="4EA96973" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1080"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0087102D">
+      <w:r w:rsidRPr="00444F94">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>“Inspection”: Any secondary or detailed check beyond routine primary processing. This can include physical examination (e.g., baggage search, container unloading), use of non-intrusive inspection equipment (e.g., x-ray, scanners), canine searches, or in-depth review of documents/manifests.</w:t>
+        <w:t>“Inspection”: Any secondary or detailed check beyond routine primary processing. This can include physical examination (e.g., baggage search, container unloading</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, vehicle inspection</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00444F94">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">), </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">or </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00444F94">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>canine searches</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0087102D" w:rsidR="00165956" w:rsidP="00830115" w:rsidRDefault="00165956" w14:paraId="203D42EE" w14:textId="70B61AC9">
+    <w:p w:rsidRPr="0087102D" w:rsidR="00165956" w:rsidP="00830115" w:rsidRDefault="00165956" w14:paraId="203D42EE" w14:textId="53993C5D">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="720"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0087102D">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Verification: Should be documented through customs inspection logs, electronic border systems, or manual inspection reports.</w:t>
+        <w:t>Verification: Should be documented through inspection logs, electronic border systems, or manual inspection reports.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="0087102D" w:rsidR="00E127B9" w:rsidP="00830115" w:rsidRDefault="00E127B9" w14:paraId="648F2018" w14:textId="365F94E6">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="720"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0087102D">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -35525,51 +37890,50 @@
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="0087102D" w:rsidR="00402F9C" w:rsidP="008B7412" w:rsidRDefault="3457E7A7" w14:paraId="2CAC2DC3" w14:textId="41A1285B">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:name="_Toc810523233" w:id="105"/>
       <w:bookmarkStart w:name="_Toc213847486" w:id="106"/>
       <w:bookmarkStart w:name="_Toc213847512" w:id="107"/>
       <w:r w:rsidRPr="42459AFF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Enforcement Operations</w:t>
       </w:r>
       <w:bookmarkEnd w:id="105"/>
       <w:bookmarkEnd w:id="106"/>
       <w:bookmarkEnd w:id="107"/>
       <w:r w:rsidR="0089779D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and Arrests</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="0087102D" w:rsidR="008B696D" w:rsidP="00830115" w:rsidRDefault="00505C55" w14:paraId="5A427ADC" w14:textId="5091090D">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:name="_4.2_Number_of" w:id="108"/>
@@ -35809,51 +38173,69 @@
         </w:numPr>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0087102D">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>E</w:t>
       </w:r>
       <w:r w:rsidRPr="0087102D">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>xtradition:  Extradition is the formal process by which one governing authority, such as a state or nation, surrenders an individual accused or convicted of a crime to another authority having jurisdiction over the offense.</w:t>
+        <w:t>xtradition</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0087102D">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:  Extradition</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0087102D">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is the formal process by which one governing authority, such as a state or nation, surrenders an individual accused or convicted of a crime to another authority having jurisdiction over the offense.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="0087102D" w:rsidR="00402F9C" w:rsidP="008B7412" w:rsidRDefault="007A1AED" w14:paraId="67081F1D" w14:textId="690B0D18">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Investigations and Prosecutions</w:t>
       </w:r>
     </w:p>
@@ -36381,62 +38763,62 @@
         <w:t xml:space="preserve">This indicator provides </w:t>
       </w:r>
       <w:r w:rsidRPr="0087102D" w:rsidR="00733A30">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>a count of individual travelers whose identity and/or travel documents were checked against relevant watchlists, databases, or screening systems at INL-supported border crossing points during the reporting period.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="0087102D" w:rsidR="003C5A5F" w:rsidP="00830115" w:rsidRDefault="003C5A5F" w14:paraId="2CAD1021" w14:textId="3D164E90">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="63AE3A9B" w:rsidR="003C5A5F">
+      <w:r w:rsidRPr="63AE3A9B">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
-          <w:rFonts w:eastAsia="游ゴシック Light" w:eastAsiaTheme="majorEastAsia"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Traveler</w:t>
       </w:r>
-      <w:r w:rsidRPr="63AE3A9B" w:rsidR="003C5A5F">
+      <w:r w:rsidRPr="63AE3A9B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>: Any person (citizen, resident, or foreign national) passing through a border control point. Each crossing counts as one screening event, even if the same person crosses multiple times.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="0087102D" w:rsidR="003C5A5F" w:rsidP="00830115" w:rsidRDefault="003C5A5F" w14:paraId="06507F0F" w14:textId="4613B950">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0087102D">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:b w:val="0"/>
@@ -36456,51 +38838,50 @@
     </w:p>
     <w:p w:rsidRPr="0087102D" w:rsidR="00F5384F" w:rsidP="00830115" w:rsidRDefault="003C5A5F" w14:paraId="1496CFC0" w14:textId="56207837">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0087102D">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>INL-supported</w:t>
       </w:r>
       <w:r w:rsidRPr="0087102D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="0087102D">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> The border crossing point uses infrastructure, systems, training, or equipment provided or funded </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="0087102D">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>in whole</w:t>
@@ -36616,130 +38997,130 @@
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This indicator provides a count of </w:t>
       </w:r>
       <w:r w:rsidRPr="0087102D">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>individual travelers who enter or exit a country through official border crossing points that receive INL assistance during the reporting period, regardless of whether they are screened.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="0087102D" w:rsidR="005F1296" w:rsidP="63AE3A9B" w:rsidRDefault="005F1296" w14:paraId="6B200A1D" w14:textId="5B9C0B06">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="12"/>
         </w:numPr>
-        <w:spacing w:after="0" w:afterAutospacing="off"/>
+        <w:spacing w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="63AE3A9B" w:rsidR="005F1296">
+      <w:r w:rsidRPr="63AE3A9B">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
-          <w:rFonts w:eastAsia="游ゴシック Light" w:eastAsiaTheme="majorEastAsia"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Traveler</w:t>
       </w:r>
-      <w:r w:rsidRPr="63AE3A9B" w:rsidR="005F1296">
+      <w:r w:rsidRPr="63AE3A9B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>: Any person (citizen, resident, or foreign national) passing through a</w:t>
       </w:r>
       <w:r w:rsidRPr="63AE3A9B" w:rsidR="4FC0F11C">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="63AE3A9B" w:rsidR="005F1296">
+      <w:r w:rsidRPr="63AE3A9B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>border control point. Each crossing counts as one screening event, even if the same person crosses multiple times.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="0087102D" w:rsidR="005F1296" w:rsidP="63AE3A9B" w:rsidRDefault="005F1296" w14:paraId="512099C5" w14:textId="2EE962F9">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
-        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="63AE3A9B" w:rsidR="005F1296">
+      <w:r w:rsidRPr="63AE3A9B">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
-          <w:rFonts w:eastAsia="游ゴシック Light" w:eastAsiaTheme="majorEastAsia"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Crossing</w:t>
       </w:r>
-      <w:r w:rsidRPr="63AE3A9B" w:rsidR="005F1296">
+      <w:r w:rsidRPr="63AE3A9B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>: The act of entering or exiting a country through a</w:t>
       </w:r>
       <w:r w:rsidRPr="63AE3A9B" w:rsidR="596F74D7">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="63AE3A9B" w:rsidR="005F1296">
+      <w:r w:rsidRPr="63AE3A9B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>border control point.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="0087102D" w:rsidR="008D0308" w:rsidP="00830115" w:rsidRDefault="005F1296" w14:paraId="4FC4D6CF" w14:textId="325191F4">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0087102D">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
@@ -36956,81 +39337,74 @@
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This indicator provides </w:t>
       </w:r>
       <w:r w:rsidRPr="0087102D">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>a count of individual travelers identified during the screening process at border crossing points or through traveler-vetting systems as having derogatory information that warrants further review or action during the reporting period.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="0087102D" w:rsidR="00366940" w:rsidP="63AE3A9B" w:rsidRDefault="00366940" w14:paraId="2B11F2A4" w14:textId="3BC44163">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="12"/>
         </w:numPr>
-        <w:spacing w:after="0" w:afterAutospacing="off"/>
+        <w:spacing w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="63AE3A9B" w:rsidR="00366940">
+      <w:r w:rsidRPr="63AE3A9B">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
-          <w:rFonts w:eastAsia="游ゴシック Light" w:eastAsiaTheme="majorEastAsia"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Traveler</w:t>
       </w:r>
-      <w:r w:rsidRPr="63AE3A9B" w:rsidR="00366940">
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> border control point. Each crossing counts as one screening event, even if the same person crosses multiple times.</w:t>
+      <w:r w:rsidRPr="63AE3A9B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>: Any person (citizen, resident, or foreign national) passing through a border control point. Each crossing counts as one screening event, even if the same person crosses multiple times.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="0087102D" w:rsidR="00366940" w:rsidP="00830115" w:rsidRDefault="00366940" w14:paraId="3DA62CD0" w14:textId="095DC503">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1080"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0087102D">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -37461,51 +39835,50 @@
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1080"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0087102D">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Administrative Action</w:t>
       </w:r>
       <w:r w:rsidRPr="0087102D">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="0087102D">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0087102D" w:rsidR="00CE4454">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:color w:val="000000"/>
@@ -37978,176 +40351,1136 @@
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1080"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0087102D">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>“Mechanisms” are interventions or actions taken by parliaments, audit agencies, ombudsman, anti-corruption agencies, and non-governmental actors.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0087102D" w:rsidR="00402F9C" w:rsidP="00830115" w:rsidRDefault="00C80F19" w14:paraId="3563DBD9" w14:textId="160E625E">
+    <w:p w:rsidRPr="00921DFD" w:rsidR="00402F9C" w:rsidP="00830115" w:rsidRDefault="00C80F19" w14:paraId="3563DBD9" w14:textId="160E625E">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1080"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0087102D">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>“External oversight” refers to actions taken by those actors to monitor, disclose, highlight, discipline, investigate, or otherwise bring attention to public resource use in a particular country.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidRPr="0087102D" w:rsidR="00402F9C">
+    <w:p w:rsidRPr="00444F94" w:rsidR="00921DFD" w:rsidP="00921DFD" w:rsidRDefault="00921DFD" w14:paraId="10D0EFE2" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_7.4_Number_of" w:id="136"/>
+      <w:bookmarkEnd w:id="136"/>
+      <w:r w:rsidRPr="00444F94">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>7.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00444F94">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Number of </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Vetted Unit personnel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00921DFD" w:rsidP="00921DFD" w:rsidRDefault="00921DFD" w14:paraId="3A8F76A3" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="810"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00444F94">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Definitions:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00451962" w:rsidR="00921DFD" w:rsidP="00921DFD" w:rsidRDefault="00921DFD" w14:paraId="2CC71445" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006664F2">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vetted Unit” </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B44645">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>is defined as a law enforcement unit that receives background checks and screening by U.S. law enforcement to ensure they meet standards of integrity, human rights compliance, and reliability before receiving specialized training, equipment, or operational support.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006664F2" w:rsidR="00921DFD" w:rsidP="00921DFD" w:rsidRDefault="00921DFD" w14:paraId="6C6178B9" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="5C101A58" w:rsidR="00921DFD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="游ゴシック Light" w:eastAsiaTheme="majorEastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>“Personnel” active members of the vetted unit.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0087102D" w:rsidR="00921DFD" w:rsidP="5C101A58" w:rsidRDefault="00921DFD" w14:paraId="53C19EA8" w14:textId="5A6E83EF">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:keepNext w:val="1"/>
+        <w:keepLines w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:before="160" w:beforeAutospacing="off" w:after="80" w:afterAutospacing="off" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_7.5_Number_of" w:id="1468294471"/>
+      <w:r w:rsidRPr="5C101A58" w:rsidR="7A732B10">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>7.5 Number of ransomware disruptions or takedowns conducted by INL-supported units</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1468294471"/>
+    </w:p>
+    <w:p w:rsidRPr="0087102D" w:rsidR="00921DFD" w:rsidP="5C101A58" w:rsidRDefault="00921DFD" w14:paraId="1E9A5C9D" w14:textId="1ADA4DE8">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="39"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="810"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="5C101A58" w:rsidR="7A732B10">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Definitions:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0087102D" w:rsidR="00921DFD" w:rsidP="5C101A58" w:rsidRDefault="00921DFD" w14:paraId="6C286DDF" w14:textId="037610BC">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="39"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="240" w:lineRule="auto"/>
+        <w:ind/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="5C101A58" w:rsidR="7A732B10">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>"Ransomware disruption or takedown" is defined as a law enforcement operation that significantly impairs or dismantles the ability of a ransomware actor or criminal organization to conduct ransomware attacks. Qualifying actions include the seizure or shutdown of servers, command-and-control infrastructure, leak sites, malware distribution systems, cryptocurrency payment infrastructure, or other operational assets. Joint international operations may be counted if an INL-supported unit played a substantive operational role.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0087102D" w:rsidR="00921DFD" w:rsidP="5C101A58" w:rsidRDefault="00921DFD" w14:paraId="6748564A" w14:textId="46E37BDA">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:keepNext w:val="1"/>
+        <w:keepLines w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:before="160" w:beforeAutospacing="off" w:after="80" w:afterAutospacing="off" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_7.6 Number_of scam centers_dismantled" w:id="1814999959"/>
+      <w:r w:rsidRPr="5C101A58" w:rsidR="7A732B10">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>7.6 Number of scam centers dismantled by INL-supported units</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1814999959"/>
+    </w:p>
+    <w:p w:rsidRPr="0087102D" w:rsidR="00921DFD" w:rsidP="5C101A58" w:rsidRDefault="00921DFD" w14:paraId="70CA8CA0" w14:textId="54F45AAF">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="39"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="810"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="5C101A58" w:rsidR="7A732B10">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Definitions:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0087102D" w:rsidR="00921DFD" w:rsidP="5C101A58" w:rsidRDefault="00921DFD" w14:paraId="79133D11" w14:textId="72011D7F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="39"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="240" w:lineRule="auto"/>
+        <w:ind/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="5C101A58" w:rsidR="7A732B10">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>"Scam center" is defined as a physical or virtual facility, organization, or coordinated operation used to conduct cyber-enabled fraud schemes, including romance scams, investment fraud, cryptocurrency fraud, impersonation fraud, business email compromise, sextortion for financial gain, or similar fraudulent activities.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0087102D" w:rsidR="00921DFD" w:rsidP="5C101A58" w:rsidRDefault="00921DFD" w14:paraId="127550FA" w14:textId="6CBB5616">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="39"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
+        <w:ind/>
+        <w:contextualSpacing w:val="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="5C101A58" w:rsidR="7A732B10">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5C101A58" w:rsidR="7A732B10">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Dismantled" is defined as a law enforcement action that permanently or substantially disrupts the scam center's operations through arrests, closure of facilities, seizure of equipment, or disruption of online infrastructure.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0087102D" w:rsidR="00921DFD" w:rsidP="5C101A58" w:rsidRDefault="00921DFD" w14:paraId="03107E07" w14:textId="7BFB1320">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:keepNext w:val="1"/>
+        <w:keepLines w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:before="160" w:beforeAutospacing="off" w:after="80" w:afterAutospacing="off" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_7.7_Number_of" w:id="1358520714"/>
+      <w:r w:rsidRPr="5C101A58" w:rsidR="7A732B10">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>7.7 Number of ransomware arrests by INL-supported units</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1358520714"/>
+    </w:p>
+    <w:p w:rsidRPr="0087102D" w:rsidR="00921DFD" w:rsidP="5C101A58" w:rsidRDefault="00921DFD" w14:paraId="4B269A0E" w14:textId="5F29FCC3">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="39"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="810"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="5C101A58" w:rsidR="7A732B10">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Definitions:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0087102D" w:rsidR="00921DFD" w:rsidP="5C101A58" w:rsidRDefault="00921DFD" w14:paraId="533CAD6F" w14:textId="1DFCE7B2">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="39"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="240" w:lineRule="auto"/>
+        <w:ind/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="5C101A58" w:rsidR="7A732B10">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>"Ransomware arrest" is defined as the lawful detention of an individual suspected of participating in ransomware-related criminal activity, including ransomware deployment, malware development, initial access brokerage, extortion, laundering of ransomware proceeds, or operation of supporting criminal infrastructure.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0087102D" w:rsidR="00921DFD" w:rsidP="5C101A58" w:rsidRDefault="00921DFD" w14:paraId="212213EE" w14:textId="54FAA553">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:keepNext w:val="1"/>
+        <w:keepLines w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:before="160" w:beforeAutospacing="off" w:after="80" w:afterAutospacing="off" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_7.8_Number_of ransomware defendants con" w:id="862097421"/>
+      <w:r w:rsidRPr="5C101A58" w:rsidR="7A732B10">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>7.8 Number of ransomware defendants convicted</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="862097421"/>
+    </w:p>
+    <w:p w:rsidRPr="0087102D" w:rsidR="00921DFD" w:rsidP="5C101A58" w:rsidRDefault="00921DFD" w14:paraId="22AC7AC1" w14:textId="672E05C5">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="39"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="810"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="5C101A58" w:rsidR="7A732B10">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Definitions:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0087102D" w:rsidR="00921DFD" w:rsidP="5C101A58" w:rsidRDefault="00921DFD" w14:paraId="32530285" w14:textId="45DA7FEB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="39"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="240" w:lineRule="auto"/>
+        <w:ind/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="5C101A58" w:rsidR="7A732B10">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>A "ransomware conviction" is defined as an individual found guilty by a court of law or who has entered a guilty plea accepted by the court, for one or more ransomware-related criminal offenses.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0087102D" w:rsidR="00921DFD" w:rsidP="5C101A58" w:rsidRDefault="00921DFD" w14:paraId="5104709A" w14:textId="4312A74C">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:keepNext w:val="1"/>
+        <w:keepLines w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:before="160" w:beforeAutospacing="off" w:after="80" w:afterAutospacing="off" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_7.9_Number_of" w:id="525010898"/>
+      <w:r w:rsidRPr="5C101A58" w:rsidR="7A732B10">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>7.9 Number of cyber-enabled fraud arrests by INL-supported units</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="525010898"/>
+    </w:p>
+    <w:p w:rsidRPr="0087102D" w:rsidR="00921DFD" w:rsidP="5C101A58" w:rsidRDefault="00921DFD" w14:paraId="3EC17663" w14:textId="1A5C57A4">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="39"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="810"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="5C101A58" w:rsidR="7A732B10">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Definitions:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0087102D" w:rsidR="00921DFD" w:rsidP="5C101A58" w:rsidRDefault="00921DFD" w14:paraId="087DED82" w14:textId="45B77F99">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="39"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="240" w:lineRule="auto"/>
+        <w:ind/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="5C101A58" w:rsidR="7A732B10">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>"Cyber-enabled fraud arrest" is defined as the lawful detention of an individual suspected of committing or facilitating fraud through the use of information and communications technologies. This includes offenses such as romance scams, sextortion, investment fraud, cryptocurrency fraud, impersonation fraud, business email compromise, and similar schemes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0087102D" w:rsidR="00921DFD" w:rsidP="5C101A58" w:rsidRDefault="00921DFD" w14:paraId="224DE054" w14:textId="135CE0E4">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:keepNext w:val="1"/>
+        <w:keepLines w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:before="160" w:beforeAutospacing="off" w:after="80" w:afterAutospacing="off" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_7.10_Number_of" w:id="1447395940"/>
+      <w:r w:rsidRPr="5C101A58" w:rsidR="7A732B10">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>7.10 Number of cyber-enabled fraud defendants convicted</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1447395940"/>
+    </w:p>
+    <w:p w:rsidRPr="0087102D" w:rsidR="00921DFD" w:rsidP="5C101A58" w:rsidRDefault="00921DFD" w14:paraId="2D815933" w14:textId="22E6F538">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="39"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="810"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="5C101A58" w:rsidR="7A732B10">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Definitions:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0087102D" w:rsidR="00921DFD" w:rsidP="5C101A58" w:rsidRDefault="00921DFD" w14:paraId="6BD66D16" w14:textId="68ABCCE9">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="39"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="240" w:lineRule="auto"/>
+        <w:ind/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="5C101A58" w:rsidR="7A732B10">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>A “cyber-enabled fraud conviction" is defined as an individual found guilty by a court of law, or who has entered a guilty plea accepted by the court, for one or more cyber-enabled fraud offenses.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0087102D" w:rsidR="00921DFD" w:rsidP="5C101A58" w:rsidRDefault="00921DFD" w14:paraId="2BD1204D" w14:textId="4B292939">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
+        <w:ind w:left="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="游ゴシック Light" w:eastAsiaTheme="majorEastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="0087102D" w:rsidR="00921DFD">
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:w="12240" w:h="15840" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00F77716" w:rsidP="00A763A3" w:rsidRDefault="00F77716" w14:paraId="362A838C" w14:textId="77777777">
+    <w:p w:rsidR="008F384A" w:rsidP="00A763A3" w:rsidRDefault="008F384A" w14:paraId="25199B42" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00F77716" w:rsidP="00A763A3" w:rsidRDefault="00F77716" w14:paraId="2396FCFA" w14:textId="77777777">
+    <w:p w:rsidR="008F384A" w:rsidP="00A763A3" w:rsidRDefault="008F384A" w14:paraId="7EF84BC0" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
+    <w:altName w:val="Calibri"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
-    <w:family w:val="swiss"/>
-[...1 lines deleted...]
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
     <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
-    <w:family w:val="swiss"/>
-[...1 lines deleted...]
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Yu Gothic">
     <w:altName w:val="游ゴシック"/>
     <w:panose1 w:val="020B0400000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-1424940743"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -38201,74 +41534,298 @@
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidRPr="006D5CED">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:noProof/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w:rsidR="00A763A3" w:rsidRDefault="00A763A3" w14:paraId="2CC2D5DE" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00F77716" w:rsidP="00A763A3" w:rsidRDefault="00F77716" w14:paraId="5F3BCF9E" w14:textId="77777777">
+    <w:p w:rsidR="008F384A" w:rsidP="00A763A3" w:rsidRDefault="008F384A" w14:paraId="048A7F8B" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00F77716" w:rsidP="00A763A3" w:rsidRDefault="00F77716" w14:paraId="41FF89E7" w14:textId="77777777">
+    <w:p w:rsidR="008F384A" w:rsidP="00A763A3" w:rsidRDefault="008F384A" w14:paraId="01134DD5" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:abstractNumId="39">
+    <w:nsid w:val="35c6ede2"/>
+    <w:multiLevelType xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="hybridMultilevel"/>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:abstractNumId="38">
+    <w:nsid w:val="393d8085"/>
+    <w:multiLevelType xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="hybridMultilevel"/>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="01A24248"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="237E2380"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -42347,50 +45904,56 @@
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
   <w:num w:numId="1" w16cid:durableId="1717654426">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="2094281295">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="997533887">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1491020561">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="306014868">
     <w:abstractNumId w:val="33"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="433407466">
     <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1773935254">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="15424417">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="505293806">
@@ -42515,88 +46078,91 @@
     <w:rsid w:val="00002B3E"/>
     <w:rsid w:val="00003C8E"/>
     <w:rsid w:val="00004D31"/>
     <w:rsid w:val="00005665"/>
     <w:rsid w:val="000104DB"/>
     <w:rsid w:val="00010E39"/>
     <w:rsid w:val="00010E3F"/>
     <w:rsid w:val="0001189E"/>
     <w:rsid w:val="000124E8"/>
     <w:rsid w:val="00012BE0"/>
     <w:rsid w:val="00012EE3"/>
     <w:rsid w:val="00013528"/>
     <w:rsid w:val="000154CA"/>
     <w:rsid w:val="00016BC2"/>
     <w:rsid w:val="00022F84"/>
     <w:rsid w:val="00023654"/>
     <w:rsid w:val="0002365A"/>
     <w:rsid w:val="00023D93"/>
     <w:rsid w:val="000245C1"/>
     <w:rsid w:val="000253FF"/>
     <w:rsid w:val="00026BF1"/>
     <w:rsid w:val="00027E98"/>
     <w:rsid w:val="00030A6C"/>
     <w:rsid w:val="000318E0"/>
     <w:rsid w:val="00032015"/>
+    <w:rsid w:val="00032685"/>
     <w:rsid w:val="000330C0"/>
     <w:rsid w:val="0003446D"/>
     <w:rsid w:val="000349D5"/>
     <w:rsid w:val="00034F41"/>
     <w:rsid w:val="00034FCC"/>
     <w:rsid w:val="00037D3F"/>
     <w:rsid w:val="00037EA2"/>
     <w:rsid w:val="00043972"/>
     <w:rsid w:val="0004447C"/>
     <w:rsid w:val="00044648"/>
     <w:rsid w:val="0004745C"/>
     <w:rsid w:val="00047B68"/>
     <w:rsid w:val="000509C8"/>
     <w:rsid w:val="00052E31"/>
     <w:rsid w:val="0005425C"/>
     <w:rsid w:val="00055732"/>
     <w:rsid w:val="00057E88"/>
     <w:rsid w:val="00060A33"/>
     <w:rsid w:val="000619B1"/>
     <w:rsid w:val="00066B89"/>
     <w:rsid w:val="0007058F"/>
     <w:rsid w:val="00070614"/>
     <w:rsid w:val="00073A47"/>
     <w:rsid w:val="00074012"/>
     <w:rsid w:val="0007501A"/>
     <w:rsid w:val="0008237A"/>
     <w:rsid w:val="000829D8"/>
     <w:rsid w:val="00083EFF"/>
     <w:rsid w:val="000860C9"/>
+    <w:rsid w:val="000871A7"/>
     <w:rsid w:val="00087B35"/>
     <w:rsid w:val="00091EC5"/>
     <w:rsid w:val="00093D78"/>
     <w:rsid w:val="00093FDC"/>
     <w:rsid w:val="00094AE8"/>
     <w:rsid w:val="000951B3"/>
     <w:rsid w:val="0009524A"/>
     <w:rsid w:val="00095AA4"/>
     <w:rsid w:val="00097848"/>
+    <w:rsid w:val="00097BE0"/>
     <w:rsid w:val="000A0396"/>
     <w:rsid w:val="000A1C49"/>
     <w:rsid w:val="000A2D18"/>
     <w:rsid w:val="000A659A"/>
     <w:rsid w:val="000A6EFB"/>
     <w:rsid w:val="000A6FC2"/>
     <w:rsid w:val="000A7B2E"/>
     <w:rsid w:val="000B1BAE"/>
     <w:rsid w:val="000B32BC"/>
     <w:rsid w:val="000B3E67"/>
     <w:rsid w:val="000B5B7C"/>
     <w:rsid w:val="000B5D0C"/>
     <w:rsid w:val="000B5F5A"/>
     <w:rsid w:val="000B6D66"/>
     <w:rsid w:val="000B7405"/>
     <w:rsid w:val="000B75AC"/>
     <w:rsid w:val="000C0959"/>
     <w:rsid w:val="000C0F00"/>
     <w:rsid w:val="000C2961"/>
     <w:rsid w:val="000C2F3D"/>
     <w:rsid w:val="000C3139"/>
     <w:rsid w:val="000C3532"/>
     <w:rsid w:val="000C39B5"/>
     <w:rsid w:val="000C6C86"/>
     <w:rsid w:val="000D09B0"/>
@@ -42621,473 +46187,493 @@
     <w:rsid w:val="00102490"/>
     <w:rsid w:val="001045E8"/>
     <w:rsid w:val="001048EE"/>
     <w:rsid w:val="0010695A"/>
     <w:rsid w:val="00116844"/>
     <w:rsid w:val="00117B4D"/>
     <w:rsid w:val="0012013A"/>
     <w:rsid w:val="00120954"/>
     <w:rsid w:val="0012161D"/>
     <w:rsid w:val="00124728"/>
     <w:rsid w:val="00124784"/>
     <w:rsid w:val="00124838"/>
     <w:rsid w:val="00124F40"/>
     <w:rsid w:val="00126725"/>
     <w:rsid w:val="00127843"/>
     <w:rsid w:val="001308D3"/>
     <w:rsid w:val="0013269C"/>
     <w:rsid w:val="00132D67"/>
     <w:rsid w:val="00135153"/>
     <w:rsid w:val="00137379"/>
     <w:rsid w:val="00141F51"/>
     <w:rsid w:val="00141F6D"/>
     <w:rsid w:val="00142FF3"/>
     <w:rsid w:val="0014307B"/>
     <w:rsid w:val="001439CB"/>
+    <w:rsid w:val="0014442F"/>
     <w:rsid w:val="001456DC"/>
     <w:rsid w:val="00147036"/>
     <w:rsid w:val="00147290"/>
     <w:rsid w:val="00151817"/>
     <w:rsid w:val="00151A9E"/>
     <w:rsid w:val="001523BE"/>
     <w:rsid w:val="00153735"/>
     <w:rsid w:val="001546B8"/>
     <w:rsid w:val="001554DD"/>
     <w:rsid w:val="00157FA2"/>
     <w:rsid w:val="00160BC7"/>
     <w:rsid w:val="0016329D"/>
     <w:rsid w:val="00163D2B"/>
     <w:rsid w:val="00165956"/>
     <w:rsid w:val="00167023"/>
     <w:rsid w:val="00167127"/>
     <w:rsid w:val="001710BA"/>
     <w:rsid w:val="001712E7"/>
     <w:rsid w:val="00172572"/>
     <w:rsid w:val="00176C58"/>
     <w:rsid w:val="00180A6E"/>
     <w:rsid w:val="0018115F"/>
     <w:rsid w:val="00182710"/>
+    <w:rsid w:val="00183F93"/>
     <w:rsid w:val="00184BED"/>
     <w:rsid w:val="001872D5"/>
     <w:rsid w:val="001878EB"/>
     <w:rsid w:val="00187C6F"/>
     <w:rsid w:val="00187EDC"/>
     <w:rsid w:val="00190118"/>
     <w:rsid w:val="00191A69"/>
     <w:rsid w:val="00192F02"/>
     <w:rsid w:val="00197D78"/>
     <w:rsid w:val="001A14D7"/>
     <w:rsid w:val="001A3DF8"/>
     <w:rsid w:val="001A5054"/>
     <w:rsid w:val="001A6A39"/>
     <w:rsid w:val="001A7487"/>
     <w:rsid w:val="001B0693"/>
     <w:rsid w:val="001B133A"/>
     <w:rsid w:val="001B3239"/>
+    <w:rsid w:val="001B338E"/>
     <w:rsid w:val="001B35AB"/>
     <w:rsid w:val="001B41F3"/>
     <w:rsid w:val="001B4993"/>
     <w:rsid w:val="001B4F15"/>
     <w:rsid w:val="001B52D0"/>
     <w:rsid w:val="001B7892"/>
     <w:rsid w:val="001C0950"/>
     <w:rsid w:val="001C1CAF"/>
     <w:rsid w:val="001C26E3"/>
     <w:rsid w:val="001C5BE9"/>
     <w:rsid w:val="001C6855"/>
     <w:rsid w:val="001D28A5"/>
     <w:rsid w:val="001D5DBC"/>
     <w:rsid w:val="001D6E3C"/>
     <w:rsid w:val="001D720B"/>
     <w:rsid w:val="001E0134"/>
     <w:rsid w:val="001E0722"/>
     <w:rsid w:val="001E172D"/>
     <w:rsid w:val="001E1752"/>
     <w:rsid w:val="001E2B44"/>
     <w:rsid w:val="001E4035"/>
     <w:rsid w:val="001E403A"/>
     <w:rsid w:val="001E73EA"/>
     <w:rsid w:val="001F09A8"/>
+    <w:rsid w:val="001F2078"/>
     <w:rsid w:val="001F3C58"/>
     <w:rsid w:val="001F58A0"/>
     <w:rsid w:val="001F5DAA"/>
     <w:rsid w:val="001F7DB7"/>
     <w:rsid w:val="002013CD"/>
     <w:rsid w:val="002028CD"/>
     <w:rsid w:val="00203E50"/>
     <w:rsid w:val="00204233"/>
     <w:rsid w:val="002048B2"/>
     <w:rsid w:val="00205E2A"/>
     <w:rsid w:val="002069A3"/>
     <w:rsid w:val="00207756"/>
     <w:rsid w:val="00207BC8"/>
     <w:rsid w:val="00210BAE"/>
     <w:rsid w:val="00211CD2"/>
     <w:rsid w:val="00213850"/>
     <w:rsid w:val="0021677B"/>
     <w:rsid w:val="00216C61"/>
     <w:rsid w:val="0022107F"/>
     <w:rsid w:val="00222D70"/>
     <w:rsid w:val="00223881"/>
     <w:rsid w:val="002247B9"/>
     <w:rsid w:val="00227519"/>
     <w:rsid w:val="00227AB8"/>
     <w:rsid w:val="002304C6"/>
     <w:rsid w:val="002311B0"/>
     <w:rsid w:val="00232902"/>
     <w:rsid w:val="00232E50"/>
     <w:rsid w:val="00232F63"/>
+    <w:rsid w:val="002339A4"/>
     <w:rsid w:val="00234225"/>
     <w:rsid w:val="00234EC2"/>
     <w:rsid w:val="002406CB"/>
     <w:rsid w:val="0024086E"/>
     <w:rsid w:val="00241F28"/>
     <w:rsid w:val="00243FA6"/>
     <w:rsid w:val="00246C80"/>
     <w:rsid w:val="002473A2"/>
     <w:rsid w:val="00247C2E"/>
     <w:rsid w:val="0025188A"/>
     <w:rsid w:val="00251E6E"/>
     <w:rsid w:val="00252581"/>
     <w:rsid w:val="00253BDD"/>
     <w:rsid w:val="0025654F"/>
     <w:rsid w:val="002575FA"/>
     <w:rsid w:val="00260B84"/>
     <w:rsid w:val="00261ACC"/>
     <w:rsid w:val="00266E9A"/>
     <w:rsid w:val="00267AE0"/>
     <w:rsid w:val="002703F1"/>
     <w:rsid w:val="0027068E"/>
     <w:rsid w:val="00270B44"/>
     <w:rsid w:val="00270F07"/>
     <w:rsid w:val="002727BD"/>
     <w:rsid w:val="00272D52"/>
     <w:rsid w:val="00274489"/>
     <w:rsid w:val="002746ED"/>
     <w:rsid w:val="002757DC"/>
     <w:rsid w:val="002759BB"/>
     <w:rsid w:val="002802D7"/>
     <w:rsid w:val="00282778"/>
     <w:rsid w:val="002846AA"/>
     <w:rsid w:val="0028554F"/>
     <w:rsid w:val="00285F8A"/>
     <w:rsid w:val="0028629D"/>
     <w:rsid w:val="0029256F"/>
     <w:rsid w:val="0029710E"/>
     <w:rsid w:val="0029719C"/>
     <w:rsid w:val="002A0E49"/>
+    <w:rsid w:val="002A15ED"/>
     <w:rsid w:val="002A21FE"/>
     <w:rsid w:val="002A367C"/>
     <w:rsid w:val="002A38B4"/>
     <w:rsid w:val="002A45A6"/>
     <w:rsid w:val="002A4AA2"/>
     <w:rsid w:val="002A6718"/>
     <w:rsid w:val="002B05F4"/>
     <w:rsid w:val="002B109D"/>
     <w:rsid w:val="002B3D28"/>
     <w:rsid w:val="002C0230"/>
     <w:rsid w:val="002C11E8"/>
     <w:rsid w:val="002C2163"/>
     <w:rsid w:val="002C229D"/>
     <w:rsid w:val="002C3ACB"/>
     <w:rsid w:val="002C4054"/>
     <w:rsid w:val="002D255D"/>
     <w:rsid w:val="002D276B"/>
     <w:rsid w:val="002D3485"/>
     <w:rsid w:val="002D471D"/>
     <w:rsid w:val="002D51CE"/>
+    <w:rsid w:val="002D7CD9"/>
     <w:rsid w:val="002E0160"/>
     <w:rsid w:val="002E12EB"/>
+    <w:rsid w:val="002E1ED0"/>
     <w:rsid w:val="002E5D8E"/>
     <w:rsid w:val="002F0CBD"/>
     <w:rsid w:val="002F1A47"/>
     <w:rsid w:val="002F1D77"/>
     <w:rsid w:val="002F283D"/>
     <w:rsid w:val="002F3A56"/>
     <w:rsid w:val="002F6C2C"/>
     <w:rsid w:val="002F704F"/>
     <w:rsid w:val="00300F3A"/>
     <w:rsid w:val="00302C1F"/>
     <w:rsid w:val="003039EB"/>
     <w:rsid w:val="00305D32"/>
     <w:rsid w:val="00306DFD"/>
     <w:rsid w:val="00306E45"/>
     <w:rsid w:val="00307035"/>
     <w:rsid w:val="00312D7F"/>
     <w:rsid w:val="00313E70"/>
     <w:rsid w:val="003155B3"/>
     <w:rsid w:val="00316817"/>
     <w:rsid w:val="003170F3"/>
     <w:rsid w:val="00317383"/>
     <w:rsid w:val="003176D0"/>
     <w:rsid w:val="003220E5"/>
     <w:rsid w:val="00325D0A"/>
     <w:rsid w:val="003263B6"/>
     <w:rsid w:val="0032681C"/>
     <w:rsid w:val="0032793D"/>
     <w:rsid w:val="003300B2"/>
     <w:rsid w:val="00330408"/>
     <w:rsid w:val="00330A14"/>
     <w:rsid w:val="00332834"/>
     <w:rsid w:val="0033457D"/>
     <w:rsid w:val="00334C12"/>
     <w:rsid w:val="00335278"/>
     <w:rsid w:val="003371C6"/>
     <w:rsid w:val="00337890"/>
     <w:rsid w:val="00337EBC"/>
     <w:rsid w:val="0034333B"/>
     <w:rsid w:val="00343D6F"/>
     <w:rsid w:val="00346079"/>
     <w:rsid w:val="0034751F"/>
+    <w:rsid w:val="003505C9"/>
     <w:rsid w:val="003513DB"/>
     <w:rsid w:val="003522EA"/>
     <w:rsid w:val="00352F7A"/>
     <w:rsid w:val="00352FA3"/>
+    <w:rsid w:val="0035341A"/>
     <w:rsid w:val="00354D39"/>
     <w:rsid w:val="00355995"/>
     <w:rsid w:val="00356CC4"/>
     <w:rsid w:val="0036284A"/>
     <w:rsid w:val="00363F03"/>
     <w:rsid w:val="003640C9"/>
     <w:rsid w:val="00364B6D"/>
     <w:rsid w:val="00365B2B"/>
     <w:rsid w:val="00366940"/>
     <w:rsid w:val="00367434"/>
     <w:rsid w:val="00370217"/>
     <w:rsid w:val="003703D7"/>
     <w:rsid w:val="003724CF"/>
     <w:rsid w:val="00372F28"/>
     <w:rsid w:val="003773F0"/>
     <w:rsid w:val="00377A75"/>
     <w:rsid w:val="00383639"/>
     <w:rsid w:val="0038368B"/>
     <w:rsid w:val="003838C9"/>
+    <w:rsid w:val="00384FAC"/>
     <w:rsid w:val="00385146"/>
     <w:rsid w:val="00385392"/>
     <w:rsid w:val="003856F9"/>
     <w:rsid w:val="00385EBF"/>
     <w:rsid w:val="00386D72"/>
     <w:rsid w:val="00393688"/>
     <w:rsid w:val="00394226"/>
     <w:rsid w:val="00396FCF"/>
     <w:rsid w:val="003975DC"/>
     <w:rsid w:val="003A078F"/>
     <w:rsid w:val="003A0B5F"/>
     <w:rsid w:val="003A2BB1"/>
     <w:rsid w:val="003A6C33"/>
     <w:rsid w:val="003A7173"/>
     <w:rsid w:val="003B024C"/>
+    <w:rsid w:val="003B082C"/>
     <w:rsid w:val="003B0E39"/>
     <w:rsid w:val="003B422F"/>
     <w:rsid w:val="003B4E8B"/>
     <w:rsid w:val="003B6F9A"/>
     <w:rsid w:val="003B734A"/>
     <w:rsid w:val="003B7AFC"/>
     <w:rsid w:val="003C3EA6"/>
     <w:rsid w:val="003C3EDA"/>
     <w:rsid w:val="003C4F79"/>
     <w:rsid w:val="003C51C8"/>
     <w:rsid w:val="003C56FD"/>
     <w:rsid w:val="003C5A5F"/>
     <w:rsid w:val="003C604D"/>
     <w:rsid w:val="003D0744"/>
     <w:rsid w:val="003D12FD"/>
     <w:rsid w:val="003D3B96"/>
     <w:rsid w:val="003D7491"/>
     <w:rsid w:val="003E3B87"/>
     <w:rsid w:val="003E43DE"/>
     <w:rsid w:val="003E44DB"/>
     <w:rsid w:val="003E4A78"/>
     <w:rsid w:val="003E5C4B"/>
     <w:rsid w:val="003E6B6C"/>
     <w:rsid w:val="003F08C8"/>
     <w:rsid w:val="003F1569"/>
     <w:rsid w:val="003F2C8F"/>
     <w:rsid w:val="003F6F81"/>
     <w:rsid w:val="003F725D"/>
     <w:rsid w:val="004004CD"/>
     <w:rsid w:val="00400E9E"/>
     <w:rsid w:val="00400EB8"/>
     <w:rsid w:val="004012A3"/>
     <w:rsid w:val="00402F9C"/>
     <w:rsid w:val="00402FAB"/>
     <w:rsid w:val="00404535"/>
     <w:rsid w:val="004046B3"/>
     <w:rsid w:val="00407FBC"/>
     <w:rsid w:val="00410B98"/>
     <w:rsid w:val="00411031"/>
     <w:rsid w:val="00413A1D"/>
     <w:rsid w:val="00413C38"/>
     <w:rsid w:val="00413E84"/>
+    <w:rsid w:val="004155FF"/>
     <w:rsid w:val="00415F6F"/>
     <w:rsid w:val="0041656A"/>
     <w:rsid w:val="00416937"/>
     <w:rsid w:val="00416C68"/>
     <w:rsid w:val="00425480"/>
     <w:rsid w:val="0042717B"/>
     <w:rsid w:val="0043076A"/>
     <w:rsid w:val="00431D9D"/>
     <w:rsid w:val="00435062"/>
     <w:rsid w:val="00437EAF"/>
     <w:rsid w:val="004458CC"/>
     <w:rsid w:val="00446E9C"/>
     <w:rsid w:val="00447F2A"/>
     <w:rsid w:val="0044EC2E"/>
     <w:rsid w:val="00450584"/>
     <w:rsid w:val="0045109B"/>
     <w:rsid w:val="0045176D"/>
     <w:rsid w:val="004517D2"/>
     <w:rsid w:val="00452A2C"/>
     <w:rsid w:val="00454099"/>
     <w:rsid w:val="004542FC"/>
     <w:rsid w:val="00455D7D"/>
     <w:rsid w:val="00456175"/>
     <w:rsid w:val="00456487"/>
     <w:rsid w:val="00457273"/>
     <w:rsid w:val="00457894"/>
     <w:rsid w:val="00460C4C"/>
     <w:rsid w:val="00462577"/>
     <w:rsid w:val="00462E0F"/>
     <w:rsid w:val="00462F2B"/>
     <w:rsid w:val="004645EC"/>
     <w:rsid w:val="00466928"/>
     <w:rsid w:val="00466B6F"/>
     <w:rsid w:val="00466D1E"/>
+    <w:rsid w:val="004717FF"/>
     <w:rsid w:val="00472BCB"/>
     <w:rsid w:val="004741EF"/>
     <w:rsid w:val="004746E8"/>
     <w:rsid w:val="00474B2A"/>
     <w:rsid w:val="00475698"/>
     <w:rsid w:val="00482895"/>
     <w:rsid w:val="004839A4"/>
     <w:rsid w:val="00483D3C"/>
     <w:rsid w:val="00484CC1"/>
     <w:rsid w:val="0048625A"/>
     <w:rsid w:val="00487B06"/>
     <w:rsid w:val="00490D11"/>
     <w:rsid w:val="0049100C"/>
     <w:rsid w:val="0049347F"/>
     <w:rsid w:val="004960EA"/>
     <w:rsid w:val="004A125F"/>
     <w:rsid w:val="004A1FE4"/>
     <w:rsid w:val="004A36DE"/>
     <w:rsid w:val="004B30FC"/>
     <w:rsid w:val="004B3473"/>
     <w:rsid w:val="004B78D8"/>
     <w:rsid w:val="004C0ABB"/>
     <w:rsid w:val="004C0FE3"/>
     <w:rsid w:val="004C11BC"/>
+    <w:rsid w:val="004C157A"/>
+    <w:rsid w:val="004C1E68"/>
     <w:rsid w:val="004C3306"/>
     <w:rsid w:val="004C3760"/>
     <w:rsid w:val="004C49D7"/>
     <w:rsid w:val="004C6D37"/>
     <w:rsid w:val="004D0662"/>
     <w:rsid w:val="004D11E0"/>
     <w:rsid w:val="004D1448"/>
     <w:rsid w:val="004D1720"/>
     <w:rsid w:val="004D3767"/>
     <w:rsid w:val="004D5EBE"/>
     <w:rsid w:val="004E0491"/>
     <w:rsid w:val="004E1B3E"/>
     <w:rsid w:val="004E2D88"/>
     <w:rsid w:val="004E3BC1"/>
     <w:rsid w:val="004E4ABC"/>
     <w:rsid w:val="004E4CE5"/>
     <w:rsid w:val="004E56A1"/>
     <w:rsid w:val="004E6217"/>
     <w:rsid w:val="004E7C0C"/>
     <w:rsid w:val="004E7C60"/>
     <w:rsid w:val="004F001A"/>
     <w:rsid w:val="004F0725"/>
     <w:rsid w:val="004F0FA5"/>
     <w:rsid w:val="004F1026"/>
     <w:rsid w:val="004F1892"/>
     <w:rsid w:val="004F2621"/>
     <w:rsid w:val="004F2C1E"/>
     <w:rsid w:val="004F3E53"/>
     <w:rsid w:val="004F4055"/>
     <w:rsid w:val="004F665E"/>
     <w:rsid w:val="004F6A1B"/>
     <w:rsid w:val="004F7B4D"/>
     <w:rsid w:val="0050004F"/>
     <w:rsid w:val="0050465C"/>
+    <w:rsid w:val="005046D5"/>
     <w:rsid w:val="00504786"/>
     <w:rsid w:val="00505C55"/>
     <w:rsid w:val="005073AF"/>
     <w:rsid w:val="00507A19"/>
     <w:rsid w:val="00512EA1"/>
     <w:rsid w:val="005130BB"/>
     <w:rsid w:val="00515FD2"/>
     <w:rsid w:val="005169B5"/>
     <w:rsid w:val="00517D9A"/>
     <w:rsid w:val="00521924"/>
     <w:rsid w:val="00523966"/>
     <w:rsid w:val="00523E04"/>
+    <w:rsid w:val="00524125"/>
     <w:rsid w:val="0052494E"/>
     <w:rsid w:val="00527869"/>
     <w:rsid w:val="005303EE"/>
     <w:rsid w:val="00530F48"/>
     <w:rsid w:val="005316CD"/>
     <w:rsid w:val="00531768"/>
     <w:rsid w:val="00532C63"/>
     <w:rsid w:val="00532EEE"/>
     <w:rsid w:val="00534B63"/>
     <w:rsid w:val="005359DA"/>
     <w:rsid w:val="00535EF9"/>
     <w:rsid w:val="00536A81"/>
     <w:rsid w:val="00536CD7"/>
     <w:rsid w:val="005402D9"/>
     <w:rsid w:val="005402E4"/>
     <w:rsid w:val="00541DF0"/>
     <w:rsid w:val="00542008"/>
+    <w:rsid w:val="00543CED"/>
     <w:rsid w:val="00543E66"/>
     <w:rsid w:val="00544769"/>
     <w:rsid w:val="00544820"/>
     <w:rsid w:val="00544FA4"/>
     <w:rsid w:val="005457C8"/>
     <w:rsid w:val="0054599E"/>
     <w:rsid w:val="0055305F"/>
     <w:rsid w:val="00554512"/>
     <w:rsid w:val="00561784"/>
     <w:rsid w:val="005620FA"/>
     <w:rsid w:val="0056313A"/>
     <w:rsid w:val="00563518"/>
     <w:rsid w:val="00563EE9"/>
     <w:rsid w:val="00565E74"/>
     <w:rsid w:val="00566161"/>
     <w:rsid w:val="00566BB5"/>
     <w:rsid w:val="00566C12"/>
     <w:rsid w:val="005672CD"/>
     <w:rsid w:val="00567315"/>
     <w:rsid w:val="00573707"/>
     <w:rsid w:val="00575106"/>
     <w:rsid w:val="00575DC2"/>
     <w:rsid w:val="00576B87"/>
     <w:rsid w:val="00576D3D"/>
     <w:rsid w:val="005776A8"/>
     <w:rsid w:val="00580D38"/>
     <w:rsid w:val="0058152C"/>
+    <w:rsid w:val="00581668"/>
     <w:rsid w:val="00582574"/>
     <w:rsid w:val="005826BE"/>
     <w:rsid w:val="00590594"/>
     <w:rsid w:val="00593476"/>
     <w:rsid w:val="00594786"/>
     <w:rsid w:val="005951A9"/>
     <w:rsid w:val="00596A54"/>
     <w:rsid w:val="005A04F5"/>
     <w:rsid w:val="005A10B8"/>
     <w:rsid w:val="005A1ECA"/>
     <w:rsid w:val="005A2615"/>
     <w:rsid w:val="005A440F"/>
     <w:rsid w:val="005A6541"/>
     <w:rsid w:val="005A7281"/>
     <w:rsid w:val="005A7698"/>
     <w:rsid w:val="005A7A9B"/>
     <w:rsid w:val="005B59B2"/>
     <w:rsid w:val="005B5E7D"/>
     <w:rsid w:val="005B77E0"/>
     <w:rsid w:val="005B7E4A"/>
     <w:rsid w:val="005C0231"/>
     <w:rsid w:val="005C0DC3"/>
     <w:rsid w:val="005C1B78"/>
     <w:rsid w:val="005C2126"/>
     <w:rsid w:val="005C30E0"/>
@@ -43147,458 +46733,474 @@
     <w:rsid w:val="006440B0"/>
     <w:rsid w:val="0064435D"/>
     <w:rsid w:val="00644FF4"/>
     <w:rsid w:val="00646002"/>
     <w:rsid w:val="0064693C"/>
     <w:rsid w:val="00646FD0"/>
     <w:rsid w:val="00647C16"/>
     <w:rsid w:val="00650076"/>
     <w:rsid w:val="00650217"/>
     <w:rsid w:val="00651891"/>
     <w:rsid w:val="00652895"/>
     <w:rsid w:val="00652E12"/>
     <w:rsid w:val="00653344"/>
     <w:rsid w:val="00653755"/>
     <w:rsid w:val="006544BB"/>
     <w:rsid w:val="006553E1"/>
     <w:rsid w:val="00655CA2"/>
     <w:rsid w:val="00656794"/>
     <w:rsid w:val="00661647"/>
     <w:rsid w:val="00663E67"/>
     <w:rsid w:val="00664B91"/>
     <w:rsid w:val="00665413"/>
     <w:rsid w:val="00672AC4"/>
     <w:rsid w:val="00674577"/>
     <w:rsid w:val="00677AC6"/>
+    <w:rsid w:val="00681E67"/>
     <w:rsid w:val="006853F7"/>
     <w:rsid w:val="0068603C"/>
     <w:rsid w:val="00691848"/>
     <w:rsid w:val="00691972"/>
     <w:rsid w:val="006927B3"/>
     <w:rsid w:val="00695176"/>
     <w:rsid w:val="0069570A"/>
     <w:rsid w:val="006963E8"/>
     <w:rsid w:val="00697873"/>
     <w:rsid w:val="00697CF1"/>
     <w:rsid w:val="006A0222"/>
     <w:rsid w:val="006A0953"/>
     <w:rsid w:val="006A18F2"/>
     <w:rsid w:val="006A2693"/>
     <w:rsid w:val="006A3224"/>
     <w:rsid w:val="006A3B8A"/>
     <w:rsid w:val="006A527B"/>
     <w:rsid w:val="006A7697"/>
     <w:rsid w:val="006A7C9A"/>
     <w:rsid w:val="006B1AE6"/>
     <w:rsid w:val="006B60C0"/>
     <w:rsid w:val="006B69B2"/>
     <w:rsid w:val="006C1411"/>
     <w:rsid w:val="006C1C8D"/>
     <w:rsid w:val="006C2B4C"/>
     <w:rsid w:val="006C5357"/>
     <w:rsid w:val="006C5A96"/>
     <w:rsid w:val="006C5ACD"/>
     <w:rsid w:val="006C621E"/>
     <w:rsid w:val="006C7299"/>
     <w:rsid w:val="006C7E95"/>
     <w:rsid w:val="006D0F3B"/>
     <w:rsid w:val="006D106A"/>
     <w:rsid w:val="006D264C"/>
+    <w:rsid w:val="006D2679"/>
     <w:rsid w:val="006D40A5"/>
     <w:rsid w:val="006D426C"/>
     <w:rsid w:val="006D4C9E"/>
     <w:rsid w:val="006D5CED"/>
     <w:rsid w:val="006D5D90"/>
     <w:rsid w:val="006D5EFE"/>
     <w:rsid w:val="006D6178"/>
+    <w:rsid w:val="006D6433"/>
     <w:rsid w:val="006D6E43"/>
     <w:rsid w:val="006E0778"/>
     <w:rsid w:val="006E0C96"/>
     <w:rsid w:val="006E1426"/>
     <w:rsid w:val="006E1989"/>
     <w:rsid w:val="006E22DE"/>
     <w:rsid w:val="006E55BC"/>
     <w:rsid w:val="006E6C5F"/>
     <w:rsid w:val="006EA65D"/>
     <w:rsid w:val="006F04DC"/>
     <w:rsid w:val="006F0A9E"/>
     <w:rsid w:val="006F1010"/>
     <w:rsid w:val="006F1599"/>
     <w:rsid w:val="006F2AF7"/>
     <w:rsid w:val="006F3C95"/>
+    <w:rsid w:val="006F6759"/>
     <w:rsid w:val="006F7697"/>
     <w:rsid w:val="007007BE"/>
     <w:rsid w:val="007012C4"/>
     <w:rsid w:val="00701D1F"/>
     <w:rsid w:val="007040EE"/>
     <w:rsid w:val="00705661"/>
     <w:rsid w:val="00705B03"/>
     <w:rsid w:val="00706020"/>
     <w:rsid w:val="0071021B"/>
     <w:rsid w:val="00711978"/>
     <w:rsid w:val="00712033"/>
     <w:rsid w:val="00712288"/>
     <w:rsid w:val="00713137"/>
     <w:rsid w:val="007178E8"/>
     <w:rsid w:val="00720EE9"/>
     <w:rsid w:val="00724CEF"/>
     <w:rsid w:val="007262EE"/>
     <w:rsid w:val="00726574"/>
     <w:rsid w:val="00727416"/>
     <w:rsid w:val="00727AB2"/>
     <w:rsid w:val="00730F5C"/>
     <w:rsid w:val="007314F8"/>
     <w:rsid w:val="00733A30"/>
     <w:rsid w:val="00734C6C"/>
     <w:rsid w:val="00736295"/>
     <w:rsid w:val="00736E7A"/>
     <w:rsid w:val="0073770F"/>
     <w:rsid w:val="00742910"/>
     <w:rsid w:val="007429D7"/>
     <w:rsid w:val="00743B1C"/>
+    <w:rsid w:val="00744153"/>
     <w:rsid w:val="00744D9A"/>
     <w:rsid w:val="00745378"/>
     <w:rsid w:val="00746093"/>
     <w:rsid w:val="00746D00"/>
     <w:rsid w:val="007509BE"/>
     <w:rsid w:val="00750B08"/>
     <w:rsid w:val="00755046"/>
     <w:rsid w:val="00755821"/>
     <w:rsid w:val="00756118"/>
     <w:rsid w:val="007565EA"/>
     <w:rsid w:val="00760221"/>
     <w:rsid w:val="00760337"/>
     <w:rsid w:val="007654AD"/>
     <w:rsid w:val="00765600"/>
     <w:rsid w:val="00765859"/>
     <w:rsid w:val="00765B96"/>
     <w:rsid w:val="00765C96"/>
     <w:rsid w:val="00766196"/>
     <w:rsid w:val="00766F5C"/>
     <w:rsid w:val="00767BEE"/>
     <w:rsid w:val="00767FCD"/>
     <w:rsid w:val="00773996"/>
     <w:rsid w:val="007741DA"/>
     <w:rsid w:val="00775011"/>
     <w:rsid w:val="007765CF"/>
     <w:rsid w:val="00777E6B"/>
     <w:rsid w:val="00777F14"/>
     <w:rsid w:val="0078108F"/>
     <w:rsid w:val="0078154E"/>
     <w:rsid w:val="007819CA"/>
     <w:rsid w:val="00782D32"/>
     <w:rsid w:val="00783232"/>
     <w:rsid w:val="00787355"/>
     <w:rsid w:val="00787711"/>
     <w:rsid w:val="00787DCD"/>
     <w:rsid w:val="00790005"/>
     <w:rsid w:val="007914C9"/>
     <w:rsid w:val="00791F37"/>
     <w:rsid w:val="00792D69"/>
     <w:rsid w:val="007933D1"/>
     <w:rsid w:val="00793CD0"/>
     <w:rsid w:val="00794311"/>
     <w:rsid w:val="00794FCE"/>
     <w:rsid w:val="0079571D"/>
     <w:rsid w:val="00795FE3"/>
     <w:rsid w:val="007974D5"/>
     <w:rsid w:val="007A1AED"/>
     <w:rsid w:val="007A4F62"/>
     <w:rsid w:val="007B0B63"/>
+    <w:rsid w:val="007B163C"/>
     <w:rsid w:val="007B1714"/>
     <w:rsid w:val="007B3227"/>
     <w:rsid w:val="007B3491"/>
     <w:rsid w:val="007B3748"/>
     <w:rsid w:val="007B4B90"/>
     <w:rsid w:val="007B5E77"/>
     <w:rsid w:val="007B79BE"/>
     <w:rsid w:val="007C0E77"/>
     <w:rsid w:val="007C118D"/>
     <w:rsid w:val="007C1793"/>
     <w:rsid w:val="007C2F4E"/>
     <w:rsid w:val="007C3A2C"/>
     <w:rsid w:val="007C5BA7"/>
     <w:rsid w:val="007C5F15"/>
     <w:rsid w:val="007C7A14"/>
     <w:rsid w:val="007D1ED0"/>
     <w:rsid w:val="007D230B"/>
     <w:rsid w:val="007D54AB"/>
     <w:rsid w:val="007D5BC4"/>
     <w:rsid w:val="007D61B8"/>
     <w:rsid w:val="007E0804"/>
     <w:rsid w:val="007E276E"/>
     <w:rsid w:val="007E3BF8"/>
     <w:rsid w:val="007E6715"/>
     <w:rsid w:val="007E7AF6"/>
+    <w:rsid w:val="007E7C39"/>
     <w:rsid w:val="007F027C"/>
     <w:rsid w:val="007F053F"/>
     <w:rsid w:val="007F24F0"/>
+    <w:rsid w:val="007F2E4B"/>
     <w:rsid w:val="007F3F98"/>
     <w:rsid w:val="007F3FF1"/>
     <w:rsid w:val="007F4E29"/>
     <w:rsid w:val="007F57AE"/>
     <w:rsid w:val="007F5DB5"/>
     <w:rsid w:val="007F657E"/>
     <w:rsid w:val="00800464"/>
     <w:rsid w:val="00802239"/>
     <w:rsid w:val="0080306C"/>
     <w:rsid w:val="00803B1C"/>
     <w:rsid w:val="0080437B"/>
     <w:rsid w:val="00805199"/>
     <w:rsid w:val="0080548E"/>
     <w:rsid w:val="00806B91"/>
     <w:rsid w:val="00810922"/>
     <w:rsid w:val="0081199E"/>
     <w:rsid w:val="00811BB3"/>
     <w:rsid w:val="00813077"/>
     <w:rsid w:val="008146E0"/>
     <w:rsid w:val="00816748"/>
     <w:rsid w:val="00816B5D"/>
     <w:rsid w:val="008246BA"/>
     <w:rsid w:val="008249D9"/>
     <w:rsid w:val="008265B8"/>
     <w:rsid w:val="00830115"/>
     <w:rsid w:val="008301F9"/>
     <w:rsid w:val="0083049C"/>
     <w:rsid w:val="00831F2B"/>
     <w:rsid w:val="00832A06"/>
     <w:rsid w:val="00834CAB"/>
     <w:rsid w:val="008363B0"/>
     <w:rsid w:val="00836757"/>
     <w:rsid w:val="00840537"/>
     <w:rsid w:val="00840DA2"/>
     <w:rsid w:val="00841A54"/>
     <w:rsid w:val="0084379D"/>
     <w:rsid w:val="00844460"/>
     <w:rsid w:val="0084533E"/>
     <w:rsid w:val="0084563A"/>
     <w:rsid w:val="0084683E"/>
     <w:rsid w:val="00847886"/>
     <w:rsid w:val="00851DC0"/>
     <w:rsid w:val="008524F6"/>
     <w:rsid w:val="0085351D"/>
     <w:rsid w:val="0085542D"/>
     <w:rsid w:val="00855C88"/>
     <w:rsid w:val="008576CE"/>
     <w:rsid w:val="0086169B"/>
     <w:rsid w:val="00861D06"/>
+    <w:rsid w:val="00862CD3"/>
     <w:rsid w:val="00864E11"/>
     <w:rsid w:val="008662DE"/>
     <w:rsid w:val="00866CB7"/>
     <w:rsid w:val="0087080A"/>
     <w:rsid w:val="0087102D"/>
     <w:rsid w:val="008720CF"/>
     <w:rsid w:val="00872980"/>
     <w:rsid w:val="00872D3F"/>
     <w:rsid w:val="00873F06"/>
     <w:rsid w:val="0087416C"/>
     <w:rsid w:val="008757B1"/>
     <w:rsid w:val="00875C80"/>
     <w:rsid w:val="0088462F"/>
     <w:rsid w:val="008846AA"/>
     <w:rsid w:val="00884D82"/>
     <w:rsid w:val="00884FAC"/>
     <w:rsid w:val="008861EB"/>
     <w:rsid w:val="00886493"/>
     <w:rsid w:val="00886EFE"/>
+    <w:rsid w:val="008900C1"/>
     <w:rsid w:val="00890F66"/>
     <w:rsid w:val="008918E8"/>
     <w:rsid w:val="0089455F"/>
     <w:rsid w:val="008966FA"/>
     <w:rsid w:val="008969C2"/>
     <w:rsid w:val="00896AE1"/>
+    <w:rsid w:val="00897706"/>
     <w:rsid w:val="0089779D"/>
     <w:rsid w:val="008979D3"/>
     <w:rsid w:val="008A1073"/>
     <w:rsid w:val="008A13EB"/>
     <w:rsid w:val="008A1F2B"/>
     <w:rsid w:val="008A3024"/>
     <w:rsid w:val="008A3FE7"/>
     <w:rsid w:val="008A6914"/>
     <w:rsid w:val="008A71AB"/>
     <w:rsid w:val="008B0CF2"/>
     <w:rsid w:val="008B2524"/>
     <w:rsid w:val="008B420E"/>
     <w:rsid w:val="008B4F15"/>
     <w:rsid w:val="008B4FA3"/>
     <w:rsid w:val="008B696D"/>
     <w:rsid w:val="008B7412"/>
     <w:rsid w:val="008B7828"/>
     <w:rsid w:val="008C027E"/>
     <w:rsid w:val="008C0824"/>
     <w:rsid w:val="008C1D37"/>
     <w:rsid w:val="008C2BEA"/>
     <w:rsid w:val="008C67FA"/>
     <w:rsid w:val="008C7D35"/>
     <w:rsid w:val="008D0308"/>
     <w:rsid w:val="008D2778"/>
     <w:rsid w:val="008D2EF3"/>
     <w:rsid w:val="008D41D2"/>
     <w:rsid w:val="008D6A85"/>
     <w:rsid w:val="008D6A9D"/>
     <w:rsid w:val="008E004E"/>
     <w:rsid w:val="008E060C"/>
     <w:rsid w:val="008E0924"/>
     <w:rsid w:val="008E3786"/>
     <w:rsid w:val="008E4280"/>
     <w:rsid w:val="008E5DFC"/>
     <w:rsid w:val="008E73FD"/>
     <w:rsid w:val="008F011D"/>
     <w:rsid w:val="008F1CA0"/>
     <w:rsid w:val="008F1F93"/>
     <w:rsid w:val="008F2C03"/>
     <w:rsid w:val="008F3115"/>
+    <w:rsid w:val="008F384A"/>
     <w:rsid w:val="008F490C"/>
     <w:rsid w:val="008F4935"/>
     <w:rsid w:val="008F5377"/>
     <w:rsid w:val="008F6A8D"/>
     <w:rsid w:val="0090228F"/>
     <w:rsid w:val="00902BCD"/>
     <w:rsid w:val="009033CF"/>
     <w:rsid w:val="00905F64"/>
     <w:rsid w:val="00905F90"/>
     <w:rsid w:val="009063A7"/>
     <w:rsid w:val="009073C5"/>
     <w:rsid w:val="009139D7"/>
     <w:rsid w:val="00915094"/>
     <w:rsid w:val="00917659"/>
     <w:rsid w:val="00917960"/>
     <w:rsid w:val="009205F8"/>
+    <w:rsid w:val="00921DFD"/>
     <w:rsid w:val="00922D63"/>
     <w:rsid w:val="00924C86"/>
     <w:rsid w:val="009253D2"/>
     <w:rsid w:val="00925737"/>
     <w:rsid w:val="00925F5F"/>
     <w:rsid w:val="00926520"/>
     <w:rsid w:val="0092741D"/>
     <w:rsid w:val="0093025E"/>
     <w:rsid w:val="009311CF"/>
     <w:rsid w:val="00932389"/>
     <w:rsid w:val="009327F8"/>
     <w:rsid w:val="00932F56"/>
     <w:rsid w:val="0093374C"/>
     <w:rsid w:val="00935A54"/>
     <w:rsid w:val="00935BF9"/>
     <w:rsid w:val="00936349"/>
     <w:rsid w:val="009366C4"/>
     <w:rsid w:val="009405CC"/>
     <w:rsid w:val="009410C1"/>
     <w:rsid w:val="0094137B"/>
     <w:rsid w:val="009414FF"/>
     <w:rsid w:val="0094238E"/>
     <w:rsid w:val="009441D3"/>
     <w:rsid w:val="00945A45"/>
     <w:rsid w:val="00946324"/>
     <w:rsid w:val="009479F7"/>
     <w:rsid w:val="009501A6"/>
     <w:rsid w:val="0095174B"/>
     <w:rsid w:val="00955D5F"/>
     <w:rsid w:val="00956076"/>
     <w:rsid w:val="009604E4"/>
     <w:rsid w:val="00962008"/>
     <w:rsid w:val="00963307"/>
     <w:rsid w:val="0096568A"/>
     <w:rsid w:val="00965D4D"/>
     <w:rsid w:val="0096713F"/>
     <w:rsid w:val="009703D5"/>
     <w:rsid w:val="0097238D"/>
     <w:rsid w:val="00973D12"/>
     <w:rsid w:val="00975730"/>
     <w:rsid w:val="00976675"/>
     <w:rsid w:val="00977529"/>
     <w:rsid w:val="00977D3F"/>
     <w:rsid w:val="00977FB5"/>
     <w:rsid w:val="009811CD"/>
     <w:rsid w:val="009821BD"/>
     <w:rsid w:val="00982434"/>
     <w:rsid w:val="0098294A"/>
+    <w:rsid w:val="009829F4"/>
     <w:rsid w:val="00983025"/>
     <w:rsid w:val="009839AF"/>
     <w:rsid w:val="00985D40"/>
     <w:rsid w:val="00986F53"/>
     <w:rsid w:val="00991491"/>
     <w:rsid w:val="0099228D"/>
     <w:rsid w:val="00996D8C"/>
     <w:rsid w:val="009A189C"/>
     <w:rsid w:val="009A18ED"/>
     <w:rsid w:val="009A2973"/>
     <w:rsid w:val="009A29F3"/>
     <w:rsid w:val="009A4B04"/>
     <w:rsid w:val="009A5E48"/>
     <w:rsid w:val="009A79E0"/>
     <w:rsid w:val="009B066E"/>
     <w:rsid w:val="009B15EE"/>
+    <w:rsid w:val="009B225A"/>
     <w:rsid w:val="009B4755"/>
     <w:rsid w:val="009B4FA8"/>
     <w:rsid w:val="009B5138"/>
     <w:rsid w:val="009B63C3"/>
     <w:rsid w:val="009B7E1D"/>
     <w:rsid w:val="009C1000"/>
     <w:rsid w:val="009C1FD2"/>
     <w:rsid w:val="009C2BC8"/>
     <w:rsid w:val="009C2EFB"/>
     <w:rsid w:val="009C2F05"/>
     <w:rsid w:val="009C4368"/>
     <w:rsid w:val="009C4537"/>
     <w:rsid w:val="009C4992"/>
     <w:rsid w:val="009C7184"/>
     <w:rsid w:val="009C75C6"/>
     <w:rsid w:val="009D0679"/>
     <w:rsid w:val="009D31DD"/>
     <w:rsid w:val="009D38E7"/>
     <w:rsid w:val="009D71C0"/>
     <w:rsid w:val="009D729F"/>
     <w:rsid w:val="009D7F2C"/>
     <w:rsid w:val="009E112B"/>
     <w:rsid w:val="009E1D20"/>
     <w:rsid w:val="009E3044"/>
     <w:rsid w:val="009E305C"/>
     <w:rsid w:val="009E4296"/>
     <w:rsid w:val="009E49C2"/>
     <w:rsid w:val="009E4E3E"/>
     <w:rsid w:val="009E71D1"/>
     <w:rsid w:val="009F028D"/>
     <w:rsid w:val="009F1758"/>
     <w:rsid w:val="009F2D82"/>
     <w:rsid w:val="009F3F03"/>
     <w:rsid w:val="009F5BD0"/>
     <w:rsid w:val="009F5E02"/>
     <w:rsid w:val="009F684C"/>
     <w:rsid w:val="009F69BD"/>
     <w:rsid w:val="009F7BA1"/>
     <w:rsid w:val="009F7CF6"/>
     <w:rsid w:val="00A0167F"/>
     <w:rsid w:val="00A026D5"/>
     <w:rsid w:val="00A0340C"/>
     <w:rsid w:val="00A0345A"/>
     <w:rsid w:val="00A058B0"/>
     <w:rsid w:val="00A05EFA"/>
     <w:rsid w:val="00A07116"/>
     <w:rsid w:val="00A079B6"/>
     <w:rsid w:val="00A07E48"/>
     <w:rsid w:val="00A12366"/>
     <w:rsid w:val="00A133E3"/>
+    <w:rsid w:val="00A15C5A"/>
     <w:rsid w:val="00A17E10"/>
     <w:rsid w:val="00A20518"/>
     <w:rsid w:val="00A20BBD"/>
     <w:rsid w:val="00A213DC"/>
     <w:rsid w:val="00A21530"/>
     <w:rsid w:val="00A22023"/>
     <w:rsid w:val="00A22E5D"/>
     <w:rsid w:val="00A22FF5"/>
     <w:rsid w:val="00A30010"/>
     <w:rsid w:val="00A327E5"/>
     <w:rsid w:val="00A33DAF"/>
     <w:rsid w:val="00A360D3"/>
     <w:rsid w:val="00A36BBD"/>
     <w:rsid w:val="00A37887"/>
     <w:rsid w:val="00A4145A"/>
     <w:rsid w:val="00A43735"/>
     <w:rsid w:val="00A43EE7"/>
     <w:rsid w:val="00A446DB"/>
     <w:rsid w:val="00A450D0"/>
     <w:rsid w:val="00A4564A"/>
     <w:rsid w:val="00A45A6D"/>
     <w:rsid w:val="00A45E4D"/>
     <w:rsid w:val="00A46152"/>
     <w:rsid w:val="00A46498"/>
     <w:rsid w:val="00A46865"/>
@@ -43614,143 +47216,150 @@
     <w:rsid w:val="00A714BC"/>
     <w:rsid w:val="00A71AAD"/>
     <w:rsid w:val="00A72A26"/>
     <w:rsid w:val="00A737C6"/>
     <w:rsid w:val="00A762EC"/>
     <w:rsid w:val="00A763A3"/>
     <w:rsid w:val="00A76DB9"/>
     <w:rsid w:val="00A776D8"/>
     <w:rsid w:val="00A8011D"/>
     <w:rsid w:val="00A81360"/>
     <w:rsid w:val="00A83061"/>
     <w:rsid w:val="00A834F6"/>
     <w:rsid w:val="00A83973"/>
     <w:rsid w:val="00A83F7A"/>
     <w:rsid w:val="00A8577B"/>
     <w:rsid w:val="00A8679B"/>
     <w:rsid w:val="00A911E9"/>
     <w:rsid w:val="00A913DD"/>
     <w:rsid w:val="00A957F6"/>
     <w:rsid w:val="00AA3A46"/>
     <w:rsid w:val="00AA4A6B"/>
     <w:rsid w:val="00AA5577"/>
     <w:rsid w:val="00AA7A6B"/>
     <w:rsid w:val="00AB27D9"/>
     <w:rsid w:val="00AB4C8A"/>
+    <w:rsid w:val="00AB7445"/>
     <w:rsid w:val="00AC38EC"/>
     <w:rsid w:val="00AC56DB"/>
     <w:rsid w:val="00AC67B3"/>
     <w:rsid w:val="00AC6DCE"/>
     <w:rsid w:val="00AC7404"/>
     <w:rsid w:val="00AC78F1"/>
     <w:rsid w:val="00AD01A1"/>
     <w:rsid w:val="00AD1196"/>
     <w:rsid w:val="00AD2167"/>
     <w:rsid w:val="00AD23C3"/>
     <w:rsid w:val="00AD377B"/>
     <w:rsid w:val="00AD413C"/>
     <w:rsid w:val="00AD487A"/>
     <w:rsid w:val="00AD4F44"/>
+    <w:rsid w:val="00AD5516"/>
     <w:rsid w:val="00AD7771"/>
     <w:rsid w:val="00AD77E9"/>
     <w:rsid w:val="00AE0488"/>
     <w:rsid w:val="00AE06EE"/>
     <w:rsid w:val="00AE1004"/>
     <w:rsid w:val="00AE20B6"/>
     <w:rsid w:val="00AE61DF"/>
     <w:rsid w:val="00AF2646"/>
     <w:rsid w:val="00AF326E"/>
     <w:rsid w:val="00AF6F9F"/>
     <w:rsid w:val="00AF7232"/>
     <w:rsid w:val="00AF77E2"/>
     <w:rsid w:val="00B0059D"/>
     <w:rsid w:val="00B0072E"/>
     <w:rsid w:val="00B02E1C"/>
     <w:rsid w:val="00B06133"/>
     <w:rsid w:val="00B06DE7"/>
     <w:rsid w:val="00B11961"/>
     <w:rsid w:val="00B12514"/>
     <w:rsid w:val="00B13CE8"/>
     <w:rsid w:val="00B1469E"/>
     <w:rsid w:val="00B15302"/>
     <w:rsid w:val="00B1618B"/>
     <w:rsid w:val="00B20363"/>
     <w:rsid w:val="00B26D92"/>
+    <w:rsid w:val="00B26E41"/>
     <w:rsid w:val="00B27C57"/>
     <w:rsid w:val="00B27FA6"/>
     <w:rsid w:val="00B31172"/>
+    <w:rsid w:val="00B33A05"/>
     <w:rsid w:val="00B34451"/>
     <w:rsid w:val="00B35A74"/>
     <w:rsid w:val="00B36200"/>
     <w:rsid w:val="00B36AE1"/>
     <w:rsid w:val="00B370BA"/>
     <w:rsid w:val="00B37660"/>
     <w:rsid w:val="00B4035F"/>
     <w:rsid w:val="00B4631A"/>
     <w:rsid w:val="00B51499"/>
     <w:rsid w:val="00B53505"/>
     <w:rsid w:val="00B541F4"/>
     <w:rsid w:val="00B553F0"/>
     <w:rsid w:val="00B57F0E"/>
     <w:rsid w:val="00B60314"/>
     <w:rsid w:val="00B62F35"/>
     <w:rsid w:val="00B636DF"/>
     <w:rsid w:val="00B66D98"/>
     <w:rsid w:val="00B66FA3"/>
     <w:rsid w:val="00B7018A"/>
     <w:rsid w:val="00B71697"/>
     <w:rsid w:val="00B72E34"/>
     <w:rsid w:val="00B733A5"/>
     <w:rsid w:val="00B73408"/>
     <w:rsid w:val="00B73910"/>
     <w:rsid w:val="00B74466"/>
     <w:rsid w:val="00B749D2"/>
     <w:rsid w:val="00B74D2C"/>
     <w:rsid w:val="00B774DA"/>
     <w:rsid w:val="00B77A58"/>
     <w:rsid w:val="00B80472"/>
     <w:rsid w:val="00B82B0C"/>
     <w:rsid w:val="00B82F89"/>
     <w:rsid w:val="00B84C62"/>
     <w:rsid w:val="00B855A5"/>
+    <w:rsid w:val="00B85A70"/>
     <w:rsid w:val="00B86284"/>
     <w:rsid w:val="00B9013B"/>
     <w:rsid w:val="00B9027A"/>
     <w:rsid w:val="00B90418"/>
     <w:rsid w:val="00B91515"/>
     <w:rsid w:val="00B95130"/>
     <w:rsid w:val="00B9533C"/>
     <w:rsid w:val="00B95BD7"/>
+    <w:rsid w:val="00BA0895"/>
     <w:rsid w:val="00BA3E4B"/>
     <w:rsid w:val="00BA429C"/>
     <w:rsid w:val="00BA62B4"/>
     <w:rsid w:val="00BA6487"/>
     <w:rsid w:val="00BA7E29"/>
     <w:rsid w:val="00BB0ED2"/>
     <w:rsid w:val="00BB3DED"/>
     <w:rsid w:val="00BB4CB6"/>
     <w:rsid w:val="00BB6D71"/>
+    <w:rsid w:val="00BB71EC"/>
     <w:rsid w:val="00BB72A4"/>
     <w:rsid w:val="00BB7DDA"/>
     <w:rsid w:val="00BC0EEB"/>
     <w:rsid w:val="00BC13BC"/>
     <w:rsid w:val="00BC2345"/>
     <w:rsid w:val="00BC34AD"/>
     <w:rsid w:val="00BC4325"/>
     <w:rsid w:val="00BC511B"/>
     <w:rsid w:val="00BD051C"/>
     <w:rsid w:val="00BD0AD4"/>
     <w:rsid w:val="00BD2C57"/>
     <w:rsid w:val="00BD4DC8"/>
     <w:rsid w:val="00BD5138"/>
     <w:rsid w:val="00BD5C3F"/>
     <w:rsid w:val="00BD766D"/>
     <w:rsid w:val="00BE148B"/>
     <w:rsid w:val="00BE15B0"/>
     <w:rsid w:val="00BE1694"/>
     <w:rsid w:val="00BE3082"/>
     <w:rsid w:val="00BE3F22"/>
     <w:rsid w:val="00BE46CB"/>
     <w:rsid w:val="00BE484D"/>
     <w:rsid w:val="00BE607B"/>
     <w:rsid w:val="00BF1028"/>
     <w:rsid w:val="00BF19BC"/>
@@ -43760,124 +47369,130 @@
     <w:rsid w:val="00BF4CD0"/>
     <w:rsid w:val="00BF5550"/>
     <w:rsid w:val="00BF5580"/>
     <w:rsid w:val="00BF6224"/>
     <w:rsid w:val="00BF7860"/>
     <w:rsid w:val="00C0032C"/>
     <w:rsid w:val="00C00B29"/>
     <w:rsid w:val="00C028C9"/>
     <w:rsid w:val="00C03A73"/>
     <w:rsid w:val="00C04A7A"/>
     <w:rsid w:val="00C0566F"/>
     <w:rsid w:val="00C0770F"/>
     <w:rsid w:val="00C07D9F"/>
     <w:rsid w:val="00C142A5"/>
     <w:rsid w:val="00C14300"/>
     <w:rsid w:val="00C14585"/>
     <w:rsid w:val="00C1497C"/>
     <w:rsid w:val="00C201C5"/>
     <w:rsid w:val="00C213C3"/>
     <w:rsid w:val="00C21E87"/>
     <w:rsid w:val="00C242C0"/>
     <w:rsid w:val="00C24C4D"/>
     <w:rsid w:val="00C25A0A"/>
     <w:rsid w:val="00C27C10"/>
     <w:rsid w:val="00C2872E"/>
+    <w:rsid w:val="00C31915"/>
     <w:rsid w:val="00C31DC5"/>
     <w:rsid w:val="00C33BAF"/>
     <w:rsid w:val="00C33FBB"/>
     <w:rsid w:val="00C34510"/>
     <w:rsid w:val="00C3521C"/>
     <w:rsid w:val="00C36896"/>
     <w:rsid w:val="00C40C4A"/>
     <w:rsid w:val="00C41EF8"/>
     <w:rsid w:val="00C42F49"/>
     <w:rsid w:val="00C500FB"/>
     <w:rsid w:val="00C53CF2"/>
     <w:rsid w:val="00C553A4"/>
     <w:rsid w:val="00C55AEC"/>
     <w:rsid w:val="00C55E7F"/>
     <w:rsid w:val="00C55FDB"/>
     <w:rsid w:val="00C566BD"/>
     <w:rsid w:val="00C5732C"/>
     <w:rsid w:val="00C61CF5"/>
     <w:rsid w:val="00C62F1A"/>
     <w:rsid w:val="00C70782"/>
     <w:rsid w:val="00C70889"/>
     <w:rsid w:val="00C71261"/>
     <w:rsid w:val="00C719FE"/>
+    <w:rsid w:val="00C723ED"/>
     <w:rsid w:val="00C727DD"/>
     <w:rsid w:val="00C7439A"/>
     <w:rsid w:val="00C74C49"/>
     <w:rsid w:val="00C764A9"/>
     <w:rsid w:val="00C7723F"/>
     <w:rsid w:val="00C77A21"/>
     <w:rsid w:val="00C80F19"/>
     <w:rsid w:val="00C811C9"/>
     <w:rsid w:val="00C81B76"/>
     <w:rsid w:val="00C83D04"/>
     <w:rsid w:val="00C84668"/>
     <w:rsid w:val="00C84EFA"/>
     <w:rsid w:val="00C85E6A"/>
     <w:rsid w:val="00C8758B"/>
     <w:rsid w:val="00C9045F"/>
     <w:rsid w:val="00C9458B"/>
     <w:rsid w:val="00C94724"/>
     <w:rsid w:val="00C94B76"/>
     <w:rsid w:val="00C9A718"/>
     <w:rsid w:val="00CA122F"/>
     <w:rsid w:val="00CA1349"/>
     <w:rsid w:val="00CA29C3"/>
     <w:rsid w:val="00CA29CF"/>
     <w:rsid w:val="00CA3A67"/>
     <w:rsid w:val="00CA541F"/>
     <w:rsid w:val="00CA61FB"/>
+    <w:rsid w:val="00CA7982"/>
     <w:rsid w:val="00CAE7C8"/>
     <w:rsid w:val="00CB0D3E"/>
     <w:rsid w:val="00CB10CC"/>
     <w:rsid w:val="00CB1261"/>
     <w:rsid w:val="00CB2434"/>
     <w:rsid w:val="00CB3A58"/>
     <w:rsid w:val="00CB4E80"/>
     <w:rsid w:val="00CB4F29"/>
     <w:rsid w:val="00CB5274"/>
     <w:rsid w:val="00CB59FF"/>
     <w:rsid w:val="00CB606E"/>
     <w:rsid w:val="00CB6C8F"/>
     <w:rsid w:val="00CB7B6D"/>
     <w:rsid w:val="00CC002B"/>
+    <w:rsid w:val="00CC02D4"/>
+    <w:rsid w:val="00CC1915"/>
     <w:rsid w:val="00CC37C3"/>
     <w:rsid w:val="00CC4A2E"/>
     <w:rsid w:val="00CC6052"/>
     <w:rsid w:val="00CC6A82"/>
     <w:rsid w:val="00CD09B4"/>
     <w:rsid w:val="00CD1107"/>
     <w:rsid w:val="00CD34B0"/>
     <w:rsid w:val="00CD523C"/>
     <w:rsid w:val="00CD693E"/>
     <w:rsid w:val="00CD7E4A"/>
     <w:rsid w:val="00CE1C1C"/>
+    <w:rsid w:val="00CE2512"/>
     <w:rsid w:val="00CE37C2"/>
     <w:rsid w:val="00CE4454"/>
     <w:rsid w:val="00CE545E"/>
     <w:rsid w:val="00CE796E"/>
     <w:rsid w:val="00CF0433"/>
     <w:rsid w:val="00CF0A1D"/>
     <w:rsid w:val="00CF0B47"/>
     <w:rsid w:val="00CF1AAA"/>
     <w:rsid w:val="00CF405D"/>
     <w:rsid w:val="00CF5548"/>
     <w:rsid w:val="00CF62F3"/>
     <w:rsid w:val="00CF6B07"/>
     <w:rsid w:val="00CF7D65"/>
     <w:rsid w:val="00CF906F"/>
     <w:rsid w:val="00D00069"/>
     <w:rsid w:val="00D01E8C"/>
     <w:rsid w:val="00D038D4"/>
     <w:rsid w:val="00D05C6A"/>
     <w:rsid w:val="00D069B2"/>
     <w:rsid w:val="00D073E5"/>
     <w:rsid w:val="00D108ED"/>
     <w:rsid w:val="00D13AC7"/>
     <w:rsid w:val="00D14B80"/>
     <w:rsid w:val="00D15095"/>
     <w:rsid w:val="00D16B62"/>
@@ -43890,70 +47505,74 @@
     <w:rsid w:val="00D2607A"/>
     <w:rsid w:val="00D27B2C"/>
     <w:rsid w:val="00D31463"/>
     <w:rsid w:val="00D3217E"/>
     <w:rsid w:val="00D32EEF"/>
     <w:rsid w:val="00D34143"/>
     <w:rsid w:val="00D3741C"/>
     <w:rsid w:val="00D37C14"/>
     <w:rsid w:val="00D40289"/>
     <w:rsid w:val="00D4457C"/>
     <w:rsid w:val="00D4507B"/>
     <w:rsid w:val="00D45C0B"/>
     <w:rsid w:val="00D46639"/>
     <w:rsid w:val="00D46E50"/>
     <w:rsid w:val="00D472A3"/>
     <w:rsid w:val="00D4785F"/>
     <w:rsid w:val="00D50589"/>
     <w:rsid w:val="00D53C65"/>
     <w:rsid w:val="00D57CC9"/>
     <w:rsid w:val="00D60058"/>
     <w:rsid w:val="00D624C2"/>
     <w:rsid w:val="00D62E7F"/>
     <w:rsid w:val="00D6337D"/>
     <w:rsid w:val="00D64F30"/>
     <w:rsid w:val="00D7075F"/>
+    <w:rsid w:val="00D70A35"/>
     <w:rsid w:val="00D71259"/>
     <w:rsid w:val="00D71CFA"/>
     <w:rsid w:val="00D7358A"/>
     <w:rsid w:val="00D74A92"/>
     <w:rsid w:val="00D7723D"/>
     <w:rsid w:val="00D77482"/>
     <w:rsid w:val="00D7780C"/>
     <w:rsid w:val="00D80392"/>
     <w:rsid w:val="00D82E75"/>
     <w:rsid w:val="00D8318B"/>
     <w:rsid w:val="00D859D8"/>
+    <w:rsid w:val="00D87258"/>
     <w:rsid w:val="00D87838"/>
     <w:rsid w:val="00D907C2"/>
     <w:rsid w:val="00D9460E"/>
+    <w:rsid w:val="00D96A46"/>
     <w:rsid w:val="00DA0753"/>
     <w:rsid w:val="00DA2EAC"/>
     <w:rsid w:val="00DA422B"/>
     <w:rsid w:val="00DA5312"/>
     <w:rsid w:val="00DA5C59"/>
     <w:rsid w:val="00DA68F5"/>
+    <w:rsid w:val="00DB199F"/>
     <w:rsid w:val="00DB2A08"/>
     <w:rsid w:val="00DB38E0"/>
     <w:rsid w:val="00DB4774"/>
     <w:rsid w:val="00DB6151"/>
     <w:rsid w:val="00DB6283"/>
     <w:rsid w:val="00DB65AD"/>
     <w:rsid w:val="00DB7C17"/>
     <w:rsid w:val="00DB7CA2"/>
     <w:rsid w:val="00DC1F09"/>
     <w:rsid w:val="00DC20C7"/>
     <w:rsid w:val="00DC2437"/>
     <w:rsid w:val="00DC7681"/>
     <w:rsid w:val="00DD2C76"/>
     <w:rsid w:val="00DD30FB"/>
     <w:rsid w:val="00DD3137"/>
     <w:rsid w:val="00DD405E"/>
     <w:rsid w:val="00DD70B9"/>
     <w:rsid w:val="00DD7646"/>
     <w:rsid w:val="00DD7C0D"/>
     <w:rsid w:val="00DE0A23"/>
     <w:rsid w:val="00DE3077"/>
     <w:rsid w:val="00DE31C5"/>
     <w:rsid w:val="00DE3AFA"/>
     <w:rsid w:val="00DE40FB"/>
     <w:rsid w:val="00DE4586"/>
@@ -43968,140 +47587,144 @@
     <w:rsid w:val="00E0515D"/>
     <w:rsid w:val="00E06FB5"/>
     <w:rsid w:val="00E07485"/>
     <w:rsid w:val="00E119A4"/>
     <w:rsid w:val="00E120E9"/>
     <w:rsid w:val="00E127B9"/>
     <w:rsid w:val="00E14CD7"/>
     <w:rsid w:val="00E15CB3"/>
     <w:rsid w:val="00E15EA8"/>
     <w:rsid w:val="00E16007"/>
     <w:rsid w:val="00E1793A"/>
     <w:rsid w:val="00E2314E"/>
     <w:rsid w:val="00E25248"/>
     <w:rsid w:val="00E25308"/>
     <w:rsid w:val="00E25376"/>
     <w:rsid w:val="00E262B0"/>
     <w:rsid w:val="00E26626"/>
     <w:rsid w:val="00E27585"/>
     <w:rsid w:val="00E305E8"/>
     <w:rsid w:val="00E30B61"/>
     <w:rsid w:val="00E313C0"/>
     <w:rsid w:val="00E34CF8"/>
     <w:rsid w:val="00E354F0"/>
     <w:rsid w:val="00E36B13"/>
     <w:rsid w:val="00E37A3E"/>
+    <w:rsid w:val="00E4236D"/>
     <w:rsid w:val="00E42CDE"/>
     <w:rsid w:val="00E42CF9"/>
     <w:rsid w:val="00E44A04"/>
     <w:rsid w:val="00E4624B"/>
     <w:rsid w:val="00E4723B"/>
     <w:rsid w:val="00E502EB"/>
     <w:rsid w:val="00E531FF"/>
     <w:rsid w:val="00E5479A"/>
     <w:rsid w:val="00E55A38"/>
     <w:rsid w:val="00E55BA1"/>
     <w:rsid w:val="00E56432"/>
     <w:rsid w:val="00E60AFC"/>
     <w:rsid w:val="00E61A13"/>
     <w:rsid w:val="00E64943"/>
     <w:rsid w:val="00E664D1"/>
     <w:rsid w:val="00E667D0"/>
     <w:rsid w:val="00E71C28"/>
     <w:rsid w:val="00E72198"/>
     <w:rsid w:val="00E72A27"/>
     <w:rsid w:val="00E72DC0"/>
     <w:rsid w:val="00E75782"/>
     <w:rsid w:val="00E75784"/>
     <w:rsid w:val="00E75C5C"/>
     <w:rsid w:val="00E81DE8"/>
     <w:rsid w:val="00E81E9E"/>
     <w:rsid w:val="00E82632"/>
     <w:rsid w:val="00E84D20"/>
     <w:rsid w:val="00E850F5"/>
     <w:rsid w:val="00E85324"/>
+    <w:rsid w:val="00E853B4"/>
     <w:rsid w:val="00E85552"/>
     <w:rsid w:val="00E87ECE"/>
     <w:rsid w:val="00E90328"/>
     <w:rsid w:val="00E90DF2"/>
     <w:rsid w:val="00E92A16"/>
     <w:rsid w:val="00E93541"/>
     <w:rsid w:val="00E9375D"/>
     <w:rsid w:val="00E94D50"/>
     <w:rsid w:val="00E9784A"/>
     <w:rsid w:val="00EA0C55"/>
     <w:rsid w:val="00EA218D"/>
     <w:rsid w:val="00EA2C69"/>
     <w:rsid w:val="00EA34B6"/>
     <w:rsid w:val="00EA4535"/>
     <w:rsid w:val="00EA45AF"/>
     <w:rsid w:val="00EA56CB"/>
     <w:rsid w:val="00EA72A4"/>
     <w:rsid w:val="00EB1101"/>
     <w:rsid w:val="00EB3A0C"/>
     <w:rsid w:val="00EB3C77"/>
     <w:rsid w:val="00EB46A1"/>
     <w:rsid w:val="00EB69A6"/>
     <w:rsid w:val="00EB6BCD"/>
     <w:rsid w:val="00EC1583"/>
     <w:rsid w:val="00EC22F5"/>
     <w:rsid w:val="00EC3DFE"/>
     <w:rsid w:val="00EC4369"/>
     <w:rsid w:val="00EC6A1B"/>
     <w:rsid w:val="00EC7BA8"/>
     <w:rsid w:val="00ED0A86"/>
     <w:rsid w:val="00ED4302"/>
     <w:rsid w:val="00ED4AFD"/>
     <w:rsid w:val="00EE2828"/>
     <w:rsid w:val="00EE5283"/>
     <w:rsid w:val="00EE555C"/>
     <w:rsid w:val="00EE7249"/>
     <w:rsid w:val="00EE7579"/>
     <w:rsid w:val="00EE7A77"/>
     <w:rsid w:val="00EE7B0F"/>
     <w:rsid w:val="00EE7C62"/>
     <w:rsid w:val="00EF3701"/>
+    <w:rsid w:val="00EF37F7"/>
     <w:rsid w:val="00EF3C3B"/>
     <w:rsid w:val="00EF5FEF"/>
     <w:rsid w:val="00EF64EA"/>
     <w:rsid w:val="00EF69EE"/>
     <w:rsid w:val="00EF6FB6"/>
     <w:rsid w:val="00EF7A34"/>
     <w:rsid w:val="00F002B9"/>
     <w:rsid w:val="00F038C4"/>
     <w:rsid w:val="00F06AE0"/>
     <w:rsid w:val="00F07226"/>
     <w:rsid w:val="00F12325"/>
     <w:rsid w:val="00F12760"/>
     <w:rsid w:val="00F129B9"/>
     <w:rsid w:val="00F13146"/>
     <w:rsid w:val="00F14312"/>
     <w:rsid w:val="00F14881"/>
     <w:rsid w:val="00F14E44"/>
     <w:rsid w:val="00F15BC9"/>
     <w:rsid w:val="00F16419"/>
     <w:rsid w:val="00F2000B"/>
+    <w:rsid w:val="00F204F1"/>
     <w:rsid w:val="00F206FF"/>
     <w:rsid w:val="00F22903"/>
     <w:rsid w:val="00F26209"/>
     <w:rsid w:val="00F27CC3"/>
     <w:rsid w:val="00F30090"/>
     <w:rsid w:val="00F325B7"/>
     <w:rsid w:val="00F33998"/>
     <w:rsid w:val="00F3468A"/>
     <w:rsid w:val="00F34B25"/>
     <w:rsid w:val="00F35283"/>
     <w:rsid w:val="00F353E0"/>
     <w:rsid w:val="00F364C3"/>
     <w:rsid w:val="00F36D21"/>
     <w:rsid w:val="00F40AB9"/>
     <w:rsid w:val="00F41742"/>
     <w:rsid w:val="00F418F8"/>
     <w:rsid w:val="00F4230D"/>
     <w:rsid w:val="00F43057"/>
     <w:rsid w:val="00F432C5"/>
     <w:rsid w:val="00F442A7"/>
     <w:rsid w:val="00F44EB9"/>
     <w:rsid w:val="00F45B90"/>
     <w:rsid w:val="00F45E92"/>
     <w:rsid w:val="00F50011"/>
     <w:rsid w:val="00F505B2"/>
@@ -44150,741 +47773,801 @@
     <w:rsid w:val="00FC2291"/>
     <w:rsid w:val="00FC365F"/>
     <w:rsid w:val="00FC48BE"/>
     <w:rsid w:val="00FC4F47"/>
     <w:rsid w:val="00FC5055"/>
     <w:rsid w:val="00FD0E33"/>
     <w:rsid w:val="00FD1CCD"/>
     <w:rsid w:val="00FE0739"/>
     <w:rsid w:val="00FE3452"/>
     <w:rsid w:val="00FE4B2B"/>
     <w:rsid w:val="00FE5CEF"/>
     <w:rsid w:val="00FE609D"/>
     <w:rsid w:val="00FE7556"/>
     <w:rsid w:val="00FE7912"/>
     <w:rsid w:val="00FE7E2C"/>
     <w:rsid w:val="00FF15CF"/>
     <w:rsid w:val="00FF3D4A"/>
     <w:rsid w:val="00FF59AE"/>
     <w:rsid w:val="00FF6083"/>
     <w:rsid w:val="00FF7201"/>
     <w:rsid w:val="00FF7883"/>
     <w:rsid w:val="00FF7DE7"/>
     <w:rsid w:val="0179C595"/>
     <w:rsid w:val="01893A91"/>
     <w:rsid w:val="01B6D56D"/>
+    <w:rsid w:val="01FE0706"/>
     <w:rsid w:val="02429926"/>
     <w:rsid w:val="024B7A57"/>
     <w:rsid w:val="029C0FE9"/>
     <w:rsid w:val="02C21028"/>
     <w:rsid w:val="02E301A0"/>
     <w:rsid w:val="02E7B2B0"/>
+    <w:rsid w:val="030737AB"/>
     <w:rsid w:val="032A3978"/>
     <w:rsid w:val="035D2BB4"/>
     <w:rsid w:val="03647FF5"/>
     <w:rsid w:val="0373F131"/>
     <w:rsid w:val="03855989"/>
     <w:rsid w:val="03B7DF17"/>
     <w:rsid w:val="03D2A584"/>
+    <w:rsid w:val="044D841D"/>
+    <w:rsid w:val="048388B2"/>
+    <w:rsid w:val="048CDF87"/>
     <w:rsid w:val="04A4D4F5"/>
     <w:rsid w:val="04B45755"/>
     <w:rsid w:val="04DC8BCB"/>
     <w:rsid w:val="04F25EC4"/>
     <w:rsid w:val="050AFD9B"/>
+    <w:rsid w:val="050F3E87"/>
     <w:rsid w:val="0541F118"/>
     <w:rsid w:val="0541FB0A"/>
     <w:rsid w:val="057F1F89"/>
     <w:rsid w:val="059A05A4"/>
     <w:rsid w:val="05A0FF94"/>
     <w:rsid w:val="05A7A3D5"/>
     <w:rsid w:val="063EF020"/>
     <w:rsid w:val="06543B85"/>
+    <w:rsid w:val="066AD8BA"/>
     <w:rsid w:val="06B0D5D3"/>
     <w:rsid w:val="06BCFFE3"/>
     <w:rsid w:val="070936AA"/>
     <w:rsid w:val="071F8544"/>
     <w:rsid w:val="072317E8"/>
     <w:rsid w:val="07254C69"/>
     <w:rsid w:val="074900A2"/>
     <w:rsid w:val="074F5011"/>
     <w:rsid w:val="0792AD66"/>
     <w:rsid w:val="07D26E4F"/>
+    <w:rsid w:val="07D2FA18"/>
     <w:rsid w:val="07E0763E"/>
     <w:rsid w:val="07FD1620"/>
     <w:rsid w:val="08DC63F9"/>
     <w:rsid w:val="08F8109E"/>
     <w:rsid w:val="091F9AB9"/>
     <w:rsid w:val="0975A287"/>
     <w:rsid w:val="09878A07"/>
     <w:rsid w:val="0992F9CA"/>
     <w:rsid w:val="09A52F61"/>
     <w:rsid w:val="09A658EE"/>
     <w:rsid w:val="09AA6921"/>
     <w:rsid w:val="09AED334"/>
     <w:rsid w:val="09BF52CB"/>
     <w:rsid w:val="09E6C453"/>
     <w:rsid w:val="0A153BDC"/>
     <w:rsid w:val="0A4CEF87"/>
     <w:rsid w:val="0AABF19D"/>
+    <w:rsid w:val="0AB6C89E"/>
     <w:rsid w:val="0AF846F3"/>
     <w:rsid w:val="0B278014"/>
     <w:rsid w:val="0B27B53F"/>
     <w:rsid w:val="0B586FAC"/>
     <w:rsid w:val="0BB5001E"/>
     <w:rsid w:val="0BE4C95F"/>
     <w:rsid w:val="0C09E91D"/>
     <w:rsid w:val="0C0E3F80"/>
     <w:rsid w:val="0C802775"/>
     <w:rsid w:val="0C845E59"/>
+    <w:rsid w:val="0C898163"/>
     <w:rsid w:val="0C8EB06F"/>
     <w:rsid w:val="0C93BBB7"/>
     <w:rsid w:val="0CC24C04"/>
     <w:rsid w:val="0D2EB726"/>
     <w:rsid w:val="0D314A49"/>
     <w:rsid w:val="0D4B5AB9"/>
     <w:rsid w:val="0D564BDD"/>
     <w:rsid w:val="0D95172C"/>
     <w:rsid w:val="0DC651EB"/>
     <w:rsid w:val="0DEB0C90"/>
     <w:rsid w:val="0EB76051"/>
+    <w:rsid w:val="0EBEB164"/>
+    <w:rsid w:val="0EC1A1F4"/>
     <w:rsid w:val="0EC99921"/>
     <w:rsid w:val="0ECAFDB5"/>
     <w:rsid w:val="0F008DD8"/>
     <w:rsid w:val="0F232EA7"/>
     <w:rsid w:val="0FE552CE"/>
     <w:rsid w:val="10566D4E"/>
     <w:rsid w:val="10ACFEBF"/>
     <w:rsid w:val="10DDD043"/>
     <w:rsid w:val="10E20170"/>
     <w:rsid w:val="10FAAE63"/>
     <w:rsid w:val="113AFE81"/>
     <w:rsid w:val="115A5C69"/>
     <w:rsid w:val="115EF4CB"/>
     <w:rsid w:val="11669F16"/>
     <w:rsid w:val="1179894E"/>
     <w:rsid w:val="118EB85E"/>
     <w:rsid w:val="11BEC17B"/>
     <w:rsid w:val="11CFF5AB"/>
     <w:rsid w:val="11D76684"/>
     <w:rsid w:val="12322525"/>
     <w:rsid w:val="126B1BA5"/>
     <w:rsid w:val="127FB14E"/>
     <w:rsid w:val="128E0BB5"/>
     <w:rsid w:val="12E2EF93"/>
     <w:rsid w:val="13117C7C"/>
+    <w:rsid w:val="131C34CF"/>
+    <w:rsid w:val="132DE634"/>
     <w:rsid w:val="13F416BA"/>
     <w:rsid w:val="14951E58"/>
     <w:rsid w:val="1495C297"/>
+    <w:rsid w:val="14B981BA"/>
     <w:rsid w:val="14D95BFA"/>
     <w:rsid w:val="14EA787B"/>
     <w:rsid w:val="14F0A78C"/>
+    <w:rsid w:val="15307BD2"/>
     <w:rsid w:val="1592A637"/>
     <w:rsid w:val="159C6C8C"/>
     <w:rsid w:val="15C0AC35"/>
     <w:rsid w:val="15DDF184"/>
     <w:rsid w:val="15FAA357"/>
     <w:rsid w:val="1644B68D"/>
     <w:rsid w:val="164A3E99"/>
     <w:rsid w:val="16F5EFE5"/>
     <w:rsid w:val="16F640B1"/>
     <w:rsid w:val="174D8AE7"/>
     <w:rsid w:val="17C4170A"/>
     <w:rsid w:val="17E21500"/>
     <w:rsid w:val="18105744"/>
     <w:rsid w:val="1821F983"/>
     <w:rsid w:val="1837D8E8"/>
     <w:rsid w:val="1889EB35"/>
     <w:rsid w:val="18C10D0C"/>
     <w:rsid w:val="18C5CB8C"/>
     <w:rsid w:val="19287A14"/>
     <w:rsid w:val="1934CDF9"/>
     <w:rsid w:val="1935A382"/>
     <w:rsid w:val="193B34D2"/>
     <w:rsid w:val="195B453E"/>
     <w:rsid w:val="199D2BD5"/>
     <w:rsid w:val="199F081D"/>
     <w:rsid w:val="19A7629E"/>
     <w:rsid w:val="1A156C23"/>
     <w:rsid w:val="1A168370"/>
     <w:rsid w:val="1A183B6E"/>
+    <w:rsid w:val="1A60D811"/>
     <w:rsid w:val="1A74321C"/>
+    <w:rsid w:val="1A97DD6C"/>
     <w:rsid w:val="1AE39A29"/>
     <w:rsid w:val="1AEA9358"/>
     <w:rsid w:val="1AF52C4E"/>
+    <w:rsid w:val="1B1F7FF4"/>
     <w:rsid w:val="1B4D35E6"/>
     <w:rsid w:val="1B704A96"/>
     <w:rsid w:val="1B7BC288"/>
     <w:rsid w:val="1B870DB0"/>
     <w:rsid w:val="1BB1B3A3"/>
     <w:rsid w:val="1C23B632"/>
     <w:rsid w:val="1C4BCDC6"/>
     <w:rsid w:val="1C6F2925"/>
     <w:rsid w:val="1CEEB372"/>
     <w:rsid w:val="1CFC7388"/>
     <w:rsid w:val="1DA38029"/>
     <w:rsid w:val="1DB380FD"/>
     <w:rsid w:val="1E189AD7"/>
     <w:rsid w:val="1E2D7463"/>
     <w:rsid w:val="1E3C8416"/>
+    <w:rsid w:val="1E541EF7"/>
     <w:rsid w:val="1E8E9629"/>
     <w:rsid w:val="1EACE03B"/>
     <w:rsid w:val="1EF2FCB3"/>
     <w:rsid w:val="1F1BE342"/>
     <w:rsid w:val="1F2DDAEA"/>
     <w:rsid w:val="1F6222E7"/>
     <w:rsid w:val="1F777C06"/>
     <w:rsid w:val="1FAF999D"/>
     <w:rsid w:val="1FE0B27A"/>
     <w:rsid w:val="20032420"/>
     <w:rsid w:val="200D9BD1"/>
     <w:rsid w:val="20263DC0"/>
     <w:rsid w:val="20521852"/>
     <w:rsid w:val="20753FAF"/>
     <w:rsid w:val="208F6899"/>
     <w:rsid w:val="20C42F46"/>
     <w:rsid w:val="21398D8E"/>
     <w:rsid w:val="2171D798"/>
     <w:rsid w:val="21F5213F"/>
     <w:rsid w:val="22007CB3"/>
     <w:rsid w:val="2227842B"/>
     <w:rsid w:val="2258C14E"/>
+    <w:rsid w:val="228EC7AC"/>
     <w:rsid w:val="23263A88"/>
     <w:rsid w:val="234008D8"/>
     <w:rsid w:val="2346912A"/>
     <w:rsid w:val="23620DC8"/>
     <w:rsid w:val="239F1107"/>
     <w:rsid w:val="23A5D248"/>
     <w:rsid w:val="23CC0BCC"/>
     <w:rsid w:val="24084693"/>
     <w:rsid w:val="246B150A"/>
     <w:rsid w:val="24750D78"/>
     <w:rsid w:val="24C26316"/>
     <w:rsid w:val="24D76826"/>
     <w:rsid w:val="24E15367"/>
     <w:rsid w:val="24ECC6D6"/>
     <w:rsid w:val="2502FE34"/>
     <w:rsid w:val="252339D1"/>
     <w:rsid w:val="255F8C18"/>
     <w:rsid w:val="25613F03"/>
     <w:rsid w:val="257579A2"/>
     <w:rsid w:val="258CA36E"/>
     <w:rsid w:val="25C3F92C"/>
     <w:rsid w:val="25C4FF66"/>
     <w:rsid w:val="25EE7CAF"/>
     <w:rsid w:val="262549DE"/>
     <w:rsid w:val="262799DF"/>
     <w:rsid w:val="267ABFD9"/>
     <w:rsid w:val="269403B2"/>
     <w:rsid w:val="26BAA556"/>
     <w:rsid w:val="26E8955C"/>
     <w:rsid w:val="26F8C401"/>
     <w:rsid w:val="27872B60"/>
     <w:rsid w:val="278CDAED"/>
     <w:rsid w:val="27992FE8"/>
     <w:rsid w:val="279C61F6"/>
     <w:rsid w:val="27AED666"/>
     <w:rsid w:val="27E819DF"/>
     <w:rsid w:val="2868B924"/>
     <w:rsid w:val="2889B41D"/>
     <w:rsid w:val="28DBE6FD"/>
     <w:rsid w:val="28E2224D"/>
+    <w:rsid w:val="28F6CC1B"/>
     <w:rsid w:val="292A648F"/>
     <w:rsid w:val="2941DF31"/>
+    <w:rsid w:val="296ACC70"/>
     <w:rsid w:val="296C51EA"/>
     <w:rsid w:val="298B95CF"/>
     <w:rsid w:val="29D98BEA"/>
     <w:rsid w:val="29DBEB9B"/>
     <w:rsid w:val="2AA82BFF"/>
     <w:rsid w:val="2AB06344"/>
     <w:rsid w:val="2AD5E58B"/>
     <w:rsid w:val="2B8A996F"/>
     <w:rsid w:val="2BBA3C3E"/>
     <w:rsid w:val="2BEDDCE0"/>
     <w:rsid w:val="2BFC4A6E"/>
     <w:rsid w:val="2C0E9F10"/>
     <w:rsid w:val="2C5D2240"/>
     <w:rsid w:val="2C7BD5A0"/>
+    <w:rsid w:val="2C8B9216"/>
     <w:rsid w:val="2CD88F4A"/>
     <w:rsid w:val="2CF3AAA7"/>
     <w:rsid w:val="2D0FC347"/>
     <w:rsid w:val="2D3797BB"/>
     <w:rsid w:val="2D6EAA45"/>
     <w:rsid w:val="2D79CD1C"/>
     <w:rsid w:val="2D9488C6"/>
     <w:rsid w:val="2DA9B71C"/>
     <w:rsid w:val="2E07C086"/>
     <w:rsid w:val="2E2E3BC7"/>
     <w:rsid w:val="2E4960D0"/>
     <w:rsid w:val="2E64D2C2"/>
     <w:rsid w:val="2E77FD47"/>
     <w:rsid w:val="2E8359A8"/>
     <w:rsid w:val="2EA10245"/>
     <w:rsid w:val="2EBB447A"/>
     <w:rsid w:val="2EC5B82F"/>
     <w:rsid w:val="2EC6FF18"/>
     <w:rsid w:val="2ECD83A8"/>
     <w:rsid w:val="2EDA191E"/>
     <w:rsid w:val="2EF56209"/>
+    <w:rsid w:val="2F0B96C2"/>
     <w:rsid w:val="2F367240"/>
     <w:rsid w:val="2F37BF30"/>
     <w:rsid w:val="2F686DC4"/>
     <w:rsid w:val="2F7C3B69"/>
     <w:rsid w:val="2FD6F706"/>
+    <w:rsid w:val="2FE203F0"/>
     <w:rsid w:val="2FF6ADC3"/>
     <w:rsid w:val="30841B87"/>
     <w:rsid w:val="309446CB"/>
     <w:rsid w:val="30C1C9F1"/>
     <w:rsid w:val="30D1065D"/>
     <w:rsid w:val="30DC0D3C"/>
     <w:rsid w:val="30DC8E42"/>
     <w:rsid w:val="30DEE789"/>
     <w:rsid w:val="30E34953"/>
     <w:rsid w:val="310BEE86"/>
     <w:rsid w:val="31336B74"/>
     <w:rsid w:val="31413142"/>
     <w:rsid w:val="31BFFBC8"/>
     <w:rsid w:val="31F65D4F"/>
     <w:rsid w:val="31FE74B9"/>
+    <w:rsid w:val="3249433E"/>
     <w:rsid w:val="32A51417"/>
     <w:rsid w:val="32C691B3"/>
     <w:rsid w:val="33A70E52"/>
     <w:rsid w:val="33AFA7C0"/>
     <w:rsid w:val="33CA350A"/>
     <w:rsid w:val="33CBB0D5"/>
     <w:rsid w:val="33FC64EB"/>
     <w:rsid w:val="34191FD5"/>
     <w:rsid w:val="3427BADF"/>
     <w:rsid w:val="34280C06"/>
     <w:rsid w:val="344D4BF9"/>
     <w:rsid w:val="3457E7A7"/>
     <w:rsid w:val="34830C18"/>
     <w:rsid w:val="34858515"/>
     <w:rsid w:val="349DC757"/>
     <w:rsid w:val="34CCF22B"/>
     <w:rsid w:val="34FA5B86"/>
     <w:rsid w:val="35153F8B"/>
+    <w:rsid w:val="352BCC66"/>
     <w:rsid w:val="35952B89"/>
     <w:rsid w:val="35A38A3D"/>
     <w:rsid w:val="35EA1FA9"/>
     <w:rsid w:val="365016DA"/>
     <w:rsid w:val="367E3886"/>
     <w:rsid w:val="3696A6AF"/>
     <w:rsid w:val="36B71E1C"/>
     <w:rsid w:val="36DD8284"/>
     <w:rsid w:val="373832AA"/>
     <w:rsid w:val="3764D26F"/>
     <w:rsid w:val="376A2EFD"/>
     <w:rsid w:val="37D1FEA2"/>
     <w:rsid w:val="37D6C5B7"/>
     <w:rsid w:val="386FCA98"/>
     <w:rsid w:val="387E9604"/>
     <w:rsid w:val="38874962"/>
+    <w:rsid w:val="390291AB"/>
     <w:rsid w:val="3980EF25"/>
     <w:rsid w:val="39ACDB67"/>
     <w:rsid w:val="3A1D7680"/>
     <w:rsid w:val="3A3839BE"/>
     <w:rsid w:val="3A7BC263"/>
     <w:rsid w:val="3A88D91D"/>
     <w:rsid w:val="3A9AFFA4"/>
     <w:rsid w:val="3AB1F1B8"/>
     <w:rsid w:val="3ACC55A3"/>
     <w:rsid w:val="3B0D5973"/>
     <w:rsid w:val="3B4F8024"/>
     <w:rsid w:val="3B8D90E6"/>
     <w:rsid w:val="3BF29D07"/>
     <w:rsid w:val="3C29D99E"/>
     <w:rsid w:val="3C30D82A"/>
     <w:rsid w:val="3C3B8B0B"/>
     <w:rsid w:val="3C8C79D0"/>
     <w:rsid w:val="3D0E9644"/>
     <w:rsid w:val="3D216E64"/>
     <w:rsid w:val="3D84BAA8"/>
     <w:rsid w:val="3D8569C9"/>
     <w:rsid w:val="3D8E7A82"/>
     <w:rsid w:val="3DA0CDFD"/>
     <w:rsid w:val="3DC69510"/>
     <w:rsid w:val="3E372FDF"/>
     <w:rsid w:val="3E57AE25"/>
     <w:rsid w:val="3EBE430B"/>
     <w:rsid w:val="3F0985D1"/>
     <w:rsid w:val="3F129901"/>
     <w:rsid w:val="3F791E21"/>
     <w:rsid w:val="3F82158B"/>
     <w:rsid w:val="3FB91BDA"/>
     <w:rsid w:val="3FBB652D"/>
+    <w:rsid w:val="401C6A6E"/>
     <w:rsid w:val="403C7CB0"/>
     <w:rsid w:val="4084AFD1"/>
     <w:rsid w:val="40A79FE7"/>
     <w:rsid w:val="40ADDB1C"/>
     <w:rsid w:val="40E1D72B"/>
     <w:rsid w:val="4167A3C5"/>
     <w:rsid w:val="41B067AE"/>
     <w:rsid w:val="41B47BD6"/>
     <w:rsid w:val="41DE2243"/>
     <w:rsid w:val="42459AFF"/>
     <w:rsid w:val="425CEA0A"/>
     <w:rsid w:val="4291D60F"/>
     <w:rsid w:val="42C09E2A"/>
     <w:rsid w:val="4378EA73"/>
     <w:rsid w:val="438B4C37"/>
     <w:rsid w:val="4394DDF7"/>
     <w:rsid w:val="43ABBE70"/>
+    <w:rsid w:val="43D5D5D6"/>
     <w:rsid w:val="43FAEAE5"/>
     <w:rsid w:val="444FE34D"/>
+    <w:rsid w:val="44BD45E7"/>
     <w:rsid w:val="451C223B"/>
     <w:rsid w:val="45513503"/>
     <w:rsid w:val="4577C45D"/>
+    <w:rsid w:val="45E7A4CA"/>
     <w:rsid w:val="45FC0C71"/>
     <w:rsid w:val="46118F09"/>
     <w:rsid w:val="46522CE2"/>
     <w:rsid w:val="469A4031"/>
     <w:rsid w:val="46A80A87"/>
     <w:rsid w:val="4759706F"/>
     <w:rsid w:val="475A5C84"/>
     <w:rsid w:val="47804B25"/>
     <w:rsid w:val="47CF645A"/>
     <w:rsid w:val="47CFF698"/>
     <w:rsid w:val="47D106B4"/>
     <w:rsid w:val="47DCDB01"/>
     <w:rsid w:val="4872DEDD"/>
     <w:rsid w:val="48D6F86B"/>
     <w:rsid w:val="492A8DAC"/>
     <w:rsid w:val="49627618"/>
     <w:rsid w:val="49ED72DE"/>
+    <w:rsid w:val="4A3CEBA7"/>
     <w:rsid w:val="4A5FC622"/>
     <w:rsid w:val="4A94BED5"/>
     <w:rsid w:val="4AE3154B"/>
     <w:rsid w:val="4AF1FFB9"/>
     <w:rsid w:val="4B1AC5E2"/>
+    <w:rsid w:val="4B344882"/>
     <w:rsid w:val="4B3C14EC"/>
     <w:rsid w:val="4B89E8AC"/>
     <w:rsid w:val="4C168D1A"/>
     <w:rsid w:val="4C402899"/>
     <w:rsid w:val="4C40FF13"/>
     <w:rsid w:val="4C56432D"/>
     <w:rsid w:val="4CBAF551"/>
     <w:rsid w:val="4CBFE2AE"/>
     <w:rsid w:val="4CC79BE3"/>
     <w:rsid w:val="4D0B218A"/>
     <w:rsid w:val="4D0D1A9E"/>
     <w:rsid w:val="4D797C3F"/>
     <w:rsid w:val="4D8BE8E1"/>
     <w:rsid w:val="4DC7C803"/>
     <w:rsid w:val="4DD8DF9F"/>
     <w:rsid w:val="4E27B160"/>
     <w:rsid w:val="4E2EE685"/>
+    <w:rsid w:val="4E3FE6F3"/>
     <w:rsid w:val="4E892555"/>
     <w:rsid w:val="4E9CE7E0"/>
     <w:rsid w:val="4EA4DFB8"/>
     <w:rsid w:val="4ECBA2A1"/>
     <w:rsid w:val="4ED9B55F"/>
     <w:rsid w:val="4F1E9E33"/>
     <w:rsid w:val="4F66229F"/>
     <w:rsid w:val="4F8DB0E1"/>
     <w:rsid w:val="4FC0F11C"/>
     <w:rsid w:val="505C2F36"/>
     <w:rsid w:val="507304C2"/>
     <w:rsid w:val="5082A70D"/>
     <w:rsid w:val="50C96E4A"/>
     <w:rsid w:val="510385BB"/>
     <w:rsid w:val="51041962"/>
     <w:rsid w:val="5104DA5E"/>
+    <w:rsid w:val="510F6937"/>
     <w:rsid w:val="51459D70"/>
     <w:rsid w:val="519F9679"/>
     <w:rsid w:val="51AD850A"/>
     <w:rsid w:val="51BC5457"/>
     <w:rsid w:val="51C26794"/>
     <w:rsid w:val="51D9C6CE"/>
     <w:rsid w:val="520C58F5"/>
     <w:rsid w:val="529FE9F5"/>
+    <w:rsid w:val="52E25F54"/>
     <w:rsid w:val="52EEDB14"/>
     <w:rsid w:val="534CB6E1"/>
     <w:rsid w:val="536B3938"/>
     <w:rsid w:val="538865ED"/>
     <w:rsid w:val="539E5328"/>
     <w:rsid w:val="53BDA61F"/>
     <w:rsid w:val="5411D149"/>
+    <w:rsid w:val="5423417E"/>
     <w:rsid w:val="542DE28E"/>
     <w:rsid w:val="54312AFC"/>
+    <w:rsid w:val="543D4A46"/>
     <w:rsid w:val="5485DE5A"/>
     <w:rsid w:val="54A9C506"/>
     <w:rsid w:val="54E8C58A"/>
+    <w:rsid w:val="55177B9E"/>
     <w:rsid w:val="55705F48"/>
     <w:rsid w:val="557D588A"/>
     <w:rsid w:val="55C75A35"/>
     <w:rsid w:val="55D51E46"/>
     <w:rsid w:val="55E53B9F"/>
     <w:rsid w:val="5612C0CB"/>
     <w:rsid w:val="5642B906"/>
+    <w:rsid w:val="567D3D01"/>
     <w:rsid w:val="56A75D32"/>
     <w:rsid w:val="56C500CB"/>
     <w:rsid w:val="56DDBC78"/>
     <w:rsid w:val="5735515B"/>
     <w:rsid w:val="57AA07F2"/>
     <w:rsid w:val="57D0FFA7"/>
     <w:rsid w:val="57D18E7A"/>
     <w:rsid w:val="582D0B74"/>
     <w:rsid w:val="582F6FBE"/>
     <w:rsid w:val="585B72A5"/>
     <w:rsid w:val="58617135"/>
     <w:rsid w:val="5866BA4D"/>
     <w:rsid w:val="58AEB8C4"/>
     <w:rsid w:val="58BDA7EF"/>
+    <w:rsid w:val="58BDD838"/>
     <w:rsid w:val="5913FB57"/>
     <w:rsid w:val="591645B7"/>
     <w:rsid w:val="5922AAC7"/>
     <w:rsid w:val="59350FE8"/>
     <w:rsid w:val="5952540A"/>
     <w:rsid w:val="596F74D7"/>
     <w:rsid w:val="5987036F"/>
     <w:rsid w:val="5997A215"/>
     <w:rsid w:val="59AE88D9"/>
     <w:rsid w:val="59DEC010"/>
     <w:rsid w:val="59FC63E8"/>
     <w:rsid w:val="5A163792"/>
     <w:rsid w:val="5A5556D3"/>
     <w:rsid w:val="5A8E4DC7"/>
+    <w:rsid w:val="5ABA0093"/>
     <w:rsid w:val="5AD0E493"/>
     <w:rsid w:val="5B229BCD"/>
     <w:rsid w:val="5B343C6E"/>
     <w:rsid w:val="5BDAA2D0"/>
+    <w:rsid w:val="5C101A58"/>
     <w:rsid w:val="5C3D34E8"/>
     <w:rsid w:val="5C804FCC"/>
     <w:rsid w:val="5CC9EFF4"/>
     <w:rsid w:val="5CE0CAEB"/>
     <w:rsid w:val="5D87A802"/>
+    <w:rsid w:val="5D8C149E"/>
     <w:rsid w:val="5DEF50D3"/>
     <w:rsid w:val="5E223B0B"/>
+    <w:rsid w:val="5E2B5F01"/>
     <w:rsid w:val="5E6D1DFC"/>
     <w:rsid w:val="5F0D234A"/>
+    <w:rsid w:val="5F1F3107"/>
     <w:rsid w:val="5F22F154"/>
     <w:rsid w:val="5FD6BB2F"/>
     <w:rsid w:val="60047933"/>
     <w:rsid w:val="6085B133"/>
     <w:rsid w:val="60D278E5"/>
     <w:rsid w:val="61B8C586"/>
     <w:rsid w:val="61C4CBB2"/>
     <w:rsid w:val="61CA2DEF"/>
     <w:rsid w:val="6232BED3"/>
     <w:rsid w:val="62570F70"/>
     <w:rsid w:val="627B354F"/>
+    <w:rsid w:val="62CCEFF6"/>
     <w:rsid w:val="62DA681B"/>
     <w:rsid w:val="62FFC27F"/>
     <w:rsid w:val="635A515E"/>
     <w:rsid w:val="63AE3A9B"/>
     <w:rsid w:val="63B9FB54"/>
     <w:rsid w:val="63C5A20D"/>
     <w:rsid w:val="63E8C5DF"/>
     <w:rsid w:val="63F0B8AA"/>
     <w:rsid w:val="6408A19C"/>
     <w:rsid w:val="64333765"/>
     <w:rsid w:val="6482B9CE"/>
     <w:rsid w:val="6493D58A"/>
     <w:rsid w:val="64D8E0B0"/>
     <w:rsid w:val="65406F53"/>
     <w:rsid w:val="65762405"/>
     <w:rsid w:val="657F2A28"/>
     <w:rsid w:val="65B25A10"/>
     <w:rsid w:val="65BCBF98"/>
     <w:rsid w:val="65C96CD0"/>
     <w:rsid w:val="662C2046"/>
     <w:rsid w:val="6661FB70"/>
     <w:rsid w:val="66A2FA86"/>
     <w:rsid w:val="66B1D944"/>
     <w:rsid w:val="66D07AB8"/>
     <w:rsid w:val="6717E116"/>
     <w:rsid w:val="67226671"/>
     <w:rsid w:val="673141EB"/>
     <w:rsid w:val="675DEAF5"/>
     <w:rsid w:val="676C8F4A"/>
     <w:rsid w:val="676D12A8"/>
     <w:rsid w:val="678661A6"/>
     <w:rsid w:val="67AAB76C"/>
     <w:rsid w:val="67B7BE45"/>
     <w:rsid w:val="67FD41E0"/>
     <w:rsid w:val="68341CF0"/>
     <w:rsid w:val="6841B9B7"/>
     <w:rsid w:val="6860F660"/>
     <w:rsid w:val="68939A61"/>
     <w:rsid w:val="68DE2A6D"/>
     <w:rsid w:val="6903C718"/>
     <w:rsid w:val="6914BE63"/>
     <w:rsid w:val="69340983"/>
     <w:rsid w:val="6940B87D"/>
     <w:rsid w:val="694B9855"/>
     <w:rsid w:val="69B50EBE"/>
     <w:rsid w:val="69BBFD75"/>
     <w:rsid w:val="69CFD683"/>
+    <w:rsid w:val="69D33DE3"/>
     <w:rsid w:val="69F0ACA8"/>
+    <w:rsid w:val="6A145C9D"/>
     <w:rsid w:val="6A5276D2"/>
     <w:rsid w:val="6A58FB89"/>
     <w:rsid w:val="6AB20998"/>
     <w:rsid w:val="6AC9A5C3"/>
     <w:rsid w:val="6AD522FB"/>
+    <w:rsid w:val="6B1D90AD"/>
     <w:rsid w:val="6B925CC1"/>
     <w:rsid w:val="6B9C9125"/>
     <w:rsid w:val="6BDF5CBE"/>
     <w:rsid w:val="6C049278"/>
     <w:rsid w:val="6C2CB9C2"/>
     <w:rsid w:val="6C92CA70"/>
     <w:rsid w:val="6C9DDDC7"/>
     <w:rsid w:val="6CA6A25A"/>
     <w:rsid w:val="6D2A261A"/>
     <w:rsid w:val="6D68F54B"/>
     <w:rsid w:val="6D7D3E16"/>
     <w:rsid w:val="6DDB99E4"/>
     <w:rsid w:val="6E0D506F"/>
     <w:rsid w:val="6E426557"/>
+    <w:rsid w:val="6E97051D"/>
     <w:rsid w:val="6E97ED83"/>
     <w:rsid w:val="6EAB0FEA"/>
     <w:rsid w:val="6EAF7E86"/>
     <w:rsid w:val="6EBB4A8F"/>
     <w:rsid w:val="6EC42AB6"/>
     <w:rsid w:val="6EFF79CF"/>
     <w:rsid w:val="6F3A4655"/>
     <w:rsid w:val="6F5830AC"/>
+    <w:rsid w:val="6F96D473"/>
+    <w:rsid w:val="6FA5EDEE"/>
     <w:rsid w:val="6FB67688"/>
     <w:rsid w:val="6FC04A51"/>
     <w:rsid w:val="70088E34"/>
     <w:rsid w:val="703189D3"/>
     <w:rsid w:val="70329544"/>
     <w:rsid w:val="70330243"/>
+    <w:rsid w:val="703F1320"/>
     <w:rsid w:val="707AAD10"/>
     <w:rsid w:val="707EB426"/>
     <w:rsid w:val="708E6B50"/>
     <w:rsid w:val="70910E74"/>
     <w:rsid w:val="70C4C89E"/>
     <w:rsid w:val="70D5BE83"/>
     <w:rsid w:val="70E3C449"/>
     <w:rsid w:val="70FF6BB2"/>
     <w:rsid w:val="71349CB5"/>
     <w:rsid w:val="7135B176"/>
     <w:rsid w:val="714D5400"/>
     <w:rsid w:val="715AB0F6"/>
     <w:rsid w:val="719A3A75"/>
     <w:rsid w:val="71A4A1A0"/>
     <w:rsid w:val="71D4E2C3"/>
     <w:rsid w:val="720301D7"/>
     <w:rsid w:val="721013C5"/>
     <w:rsid w:val="7225188B"/>
     <w:rsid w:val="723D5544"/>
     <w:rsid w:val="72682ECD"/>
     <w:rsid w:val="7278820F"/>
+    <w:rsid w:val="728ADA5A"/>
     <w:rsid w:val="72BAD032"/>
     <w:rsid w:val="73013250"/>
     <w:rsid w:val="7323AD8F"/>
     <w:rsid w:val="732B61AE"/>
     <w:rsid w:val="7335E5B3"/>
     <w:rsid w:val="735C0D3D"/>
     <w:rsid w:val="73ADD1AB"/>
     <w:rsid w:val="74168A2D"/>
     <w:rsid w:val="7440401A"/>
     <w:rsid w:val="7440427E"/>
     <w:rsid w:val="74DB2139"/>
+    <w:rsid w:val="74E6EE04"/>
     <w:rsid w:val="75379791"/>
     <w:rsid w:val="75760B2E"/>
     <w:rsid w:val="75DEC5DA"/>
     <w:rsid w:val="761FA13C"/>
     <w:rsid w:val="765B246E"/>
     <w:rsid w:val="767325E7"/>
     <w:rsid w:val="769A3CD3"/>
     <w:rsid w:val="76B42776"/>
     <w:rsid w:val="771A4F14"/>
     <w:rsid w:val="77AEFA02"/>
     <w:rsid w:val="781434F1"/>
     <w:rsid w:val="78245BBB"/>
     <w:rsid w:val="784BA2FD"/>
     <w:rsid w:val="784F7B04"/>
     <w:rsid w:val="788F80C1"/>
     <w:rsid w:val="78E648D1"/>
     <w:rsid w:val="793997A7"/>
     <w:rsid w:val="794895A4"/>
     <w:rsid w:val="79650B52"/>
     <w:rsid w:val="7974BEFD"/>
     <w:rsid w:val="799DDEF2"/>
     <w:rsid w:val="79ABCC77"/>
     <w:rsid w:val="7A66FA65"/>
     <w:rsid w:val="7A6E8CBC"/>
+    <w:rsid w:val="7A732B10"/>
     <w:rsid w:val="7A7B3235"/>
     <w:rsid w:val="7B45E3D5"/>
     <w:rsid w:val="7B55039D"/>
     <w:rsid w:val="7B57BAE9"/>
     <w:rsid w:val="7B602D83"/>
     <w:rsid w:val="7B6DFF59"/>
     <w:rsid w:val="7B8C80B5"/>
     <w:rsid w:val="7BC3A2DB"/>
     <w:rsid w:val="7C0F7D78"/>
     <w:rsid w:val="7C6D53F8"/>
     <w:rsid w:val="7CC4A5B5"/>
     <w:rsid w:val="7CE61712"/>
     <w:rsid w:val="7CF19666"/>
     <w:rsid w:val="7CFD65D7"/>
     <w:rsid w:val="7D11C047"/>
     <w:rsid w:val="7D810519"/>
     <w:rsid w:val="7DB757D1"/>
     <w:rsid w:val="7DBD0C0A"/>
+    <w:rsid w:val="7DD4691C"/>
     <w:rsid w:val="7DFF7235"/>
     <w:rsid w:val="7E0898F7"/>
     <w:rsid w:val="7E45C926"/>
     <w:rsid w:val="7E540C2D"/>
     <w:rsid w:val="7E7AF106"/>
     <w:rsid w:val="7E82E5E1"/>
     <w:rsid w:val="7E862DD4"/>
     <w:rsid w:val="7ED4BD60"/>
     <w:rsid w:val="7F1E72E1"/>
     <w:rsid w:val="7F510CDC"/>
     <w:rsid w:val="7F583957"/>
     <w:rsid w:val="7FB4E892"/>
     <w:rsid w:val="7FBD4B12"/>
     <w:rsid w:val="7FECE811"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="506D6C4C"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{3508413B-8E00-47D6-ACD1-77B1909439B2}"/>
+  <w15:docId w15:val="{F31E0D76-AFB2-4109-8267-56B10641991B}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
@@ -46695,50 +50378,70 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <UpdatesMade xmlns="fa4edcb1-06d5-4489-9173-3edf2b15c1ff" xsi:nil="true"/>
+    <TaxCatchAll xmlns="b90e8d16-1326-4936-951d-e49359117440" xsi:nil="true"/>
+    <Notes xmlns="fa4edcb1-06d5-4489-9173-3edf2b15c1ff" xsi:nil="true"/>
+    <IDRequired xmlns="fa4edcb1-06d5-4489-9173-3edf2b15c1ff" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="fa4edcb1-06d5-4489-9173-3edf2b15c1ff">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <Test xmlns="fa4edcb1-06d5-4489-9173-3edf2b15c1ff" xsi:nil="true"/>
+    <Writethecontentinthisfolderhere_x002e__x002e__x002e__x002e__x002e_ xmlns="fa4edcb1-06d5-4489-9173-3edf2b15c1ff" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010005BE57113097E44794F62961C7649CF0" ma:contentTypeVersion="22" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="5b57823cba0f0bc690b756137d0a0e0c">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="fa4edcb1-06d5-4489-9173-3edf2b15c1ff" xmlns:ns3="b90e8d16-1326-4936-951d-e49359117440" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="8b636694904412c9360bb531e60724d0" ns2:_="" ns3:_="">
     <xsd:import namespace="fa4edcb1-06d5-4489-9173-3edf2b15c1ff"/>
     <xsd:import namespace="b90e8d16-1326-4936-951d-e49359117440"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:Test" minOccurs="0"/>
@@ -46983,148 +50686,128 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{68A8DD03-7AB2-462B-8062-6926676E39EE}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="fa4edcb1-06d5-4489-9173-3edf2b15c1ff"/>
+    <ds:schemaRef ds:uri="b90e8d16-1326-4936-951d-e49359117440"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...12 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1FCA3B2B-E27E-4A1F-A9EE-FD9A25629356}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3E2E0C51-2E01-4508-883D-6545E864863B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="fa4edcb1-06d5-4489-9173-3edf2b15c1ff"/>
     <ds:schemaRef ds:uri="b90e8d16-1326-4936-951d-e49359117440"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A37E4256-AE1D-4DAA-A613-D01359792AA1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...17 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Template>Normal</ap:Template>
+  <ap:Template>Normal.dotm</ap:Template>
   <ap:Application>Microsoft Word for the web</ap:Application>
-  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:DocSecurity>4</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:Company>Department of State</ap:Company>
   <ap:SharedDoc>false</ap:SharedDoc>
   <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
   <ap:AppVersion>16.0000</ap:AppVersion>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Pinkston, Amanda</dc:creator>
   <keywords/>
   <dc:description/>
-  <lastModifiedBy>Ventura, Rosemary K</lastModifiedBy>
-  <revision>638</revision>
+  <lastModifiedBy>Watkins, "Mitchell" James M</lastModifiedBy>
+  <revision>681</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_1665d9ee-429a-4d5f-97cc-cfb56e044a6e_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_1665d9ee-429a-4d5f-97cc-cfb56e044a6e_SetDate">
     <vt:lpwstr>2025-08-25T13:21:03Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_1665d9ee-429a-4d5f-97cc-cfb56e044a6e_Method">
     <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_1665d9ee-429a-4d5f-97cc-cfb56e044a6e_Name">
     <vt:lpwstr>1665d9ee-429a-4d5f-97cc-cfb56e044a6e</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_1665d9ee-429a-4d5f-97cc-cfb56e044a6e_SiteId">
     <vt:lpwstr>66cf5074-5afe-48d1-a691-a12b2121f44b</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_1665d9ee-429a-4d5f-97cc-cfb56e044a6e_ActionId">
     <vt:lpwstr>38b8bd48-aee3-407e-b11a-df1c8fb7b967</vt:lpwstr>
   </property>