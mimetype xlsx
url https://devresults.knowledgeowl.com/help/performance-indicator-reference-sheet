--- v0 (2025-10-30)
+++ v1 (2026-09-26)
@@ -1,62 +1,62 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29303"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\pinkstonax\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="3" documentId="13_ncr:1_{38555A83-251B-4C4B-85A6-48C61C6B40FB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{A91B2960-3722-4A36-801A-696426E016D9}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{2C4D00DF-0DCB-449D-B8B8-EF9060A21941}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="10155" yWindow="4770" windowWidth="38700" windowHeight="15285" xr2:uid="{030A81A5-A3E4-C64F-A9F1-33439864CCD2}"/>
+    <workbookView xWindow="15870" yWindow="2985" windowWidth="33990" windowHeight="16395" xr2:uid="{030A81A5-A3E4-C64F-A9F1-33439864CCD2}"/>
   </bookViews>
   <sheets>
     <sheet name="PIRS" sheetId="8" r:id="rId1"/>
     <sheet name="Non-Geo Disaggregations" sheetId="6" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
@@ -248,307 +248,307 @@
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Indicator Data Type</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>:  Whole Number, Percentage, or Decimal</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
         <scheme val="minor"/>
       </rPr>
+      <t xml:space="preserve">Indicator data source(s): </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Who or what is generating the data (for primary data) or providing the data (for secondary data) that will be reported for this indicator?</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">Data collection methodology:  </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">How are data gathered or collected </t>
+    </r>
+    <r>
+      <rPr>
+        <u/>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>FROM</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> the data source (for primary data) or </t>
+    </r>
+    <r>
+      <rPr>
+        <u/>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>BY</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> the data source (for secondary data)?</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">Disaggregations:  </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Name all non-geographic groupings by which the overall number should be broken down.  If there are multiple disaggregation groupings, separate with a ";". List the categories for each disaggregation named here in the "Non-Geo Disaggregations" tab.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Reporting frequency</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> (Quarter is standard.)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Known data limitations (</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <u/>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>OPTIONAL</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">):  </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Any missing data, biases, or other problems with the data, and how that might affect interpretation of the results.</t>
+    </r>
+  </si>
+  <si>
+    <t>For each non-geographic disaggregation listed in the PIRS, provide the categories.  Add columns as necessary, one for each disaggregation.  The example below is for illustrative purposes only.  You should overwrite it.</t>
+  </si>
+  <si>
+    <t>Sex</t>
+  </si>
+  <si>
+    <t>Sector</t>
+  </si>
+  <si>
+    <t>Course topic</t>
+  </si>
+  <si>
+    <t>Etc.</t>
+  </si>
+  <si>
+    <t>Male</t>
+  </si>
+  <si>
+    <t>Police</t>
+  </si>
+  <si>
+    <t>Evidence-based charging</t>
+  </si>
+  <si>
+    <t>Female</t>
+  </si>
+  <si>
+    <t>Judiciary</t>
+  </si>
+  <si>
+    <t>Plea bargaining</t>
+  </si>
+  <si>
+    <t>Unkown</t>
+  </si>
+  <si>
+    <t>Prosector</t>
+  </si>
+  <si>
+    <t>Case management</t>
+  </si>
+  <si>
+    <t>Public defender</t>
+  </si>
+  <si>
+    <t>Corrections</t>
+  </si>
+  <si>
+    <t>Other</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <scheme val="minor"/>
+      </rPr>
       <t xml:space="preserve">Indicator definition:
 </t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
         <scheme val="minor"/>
       </rPr>
       <t>What exactly is this indicator measuring? Define all conceptual terms.
-If the indicator is a PERCENTAGE, no definition is needed.  Instead, please write which other indicators in this table make up the numerator and denominator.  If the numerator and denominator indicators are not yet included as separate indicators, please add them in their own rows.</t>
+If the indicator is a PERCENTAGE, please write [numerator indicator name] / [denominator indicator name].  If the numerator and denominator indicators are not yet included as separate indicators, please add them in their own rows.  A standard definition can be provided if the numerator and denominator are not directly related to project results (e.g., results from survey data).</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
         <scheme val="minor"/>
       </rPr>
-      <t xml:space="preserve">Indicator data source(s): </t>
-[...78 lines deleted...]
-      </rPr>
       <t xml:space="preserve">Geographic level for data reporting:  </t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t>Select the appropriate level in the drop-down and fill in the names for each level in the "Geographic disaggregations" tab.</t>
-[...135 lines deleted...]
-    <t>Other</t>
+      <t>Select the appropriate level in the drop-down. Country is standard. Only select Subnational-1 or Location if you need to compare results across multiple Sub-1s or Locations.</t>
+    </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="15">
+  <fonts count="15" x14ac:knownFonts="1">
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="20"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="16"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="24"/>
       <color theme="0"/>
       <name val="Calibri"/>
@@ -766,91 +766,91 @@
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Theme">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2013 - 2022">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -912,51 +912,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2013 - 2022">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -1054,479 +1054,346 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F9CB729A-C4D6-1C4A-A509-031B2072C064}">
   <dimension ref="A1:L7"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="B9" sqref="B9"/>
+      <selection activeCell="I6" sqref="I6"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="11" defaultRowHeight="15.75"/>
+  <sheetFormatPr defaultColWidth="11" defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="2" width="22.875" customWidth="1"/>
     <col min="3" max="3" width="42.5" customWidth="1"/>
     <col min="4" max="4" width="38.625" customWidth="1"/>
     <col min="5" max="5" width="22.75" customWidth="1"/>
     <col min="6" max="6" width="35.375" customWidth="1"/>
     <col min="7" max="11" width="20.875" customWidth="1"/>
     <col min="12" max="12" width="31.75" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:12" ht="36" customHeight="1">
+    <row r="1" spans="1:12" ht="36" customHeight="1" x14ac:dyDescent="0.5">
       <c r="A1" s="11" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="11"/>
       <c r="C1" s="11"/>
       <c r="D1" s="11"/>
       <c r="E1" s="11"/>
       <c r="F1" s="11"/>
       <c r="G1" s="11"/>
       <c r="H1" s="11"/>
       <c r="I1" s="11"/>
       <c r="J1" s="11"/>
       <c r="K1" s="11"/>
       <c r="L1" s="11"/>
     </row>
-    <row r="2" spans="1:12" ht="6" customHeight="1">
+    <row r="2" spans="1:12" ht="6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="8"/>
       <c r="B2" s="8"/>
       <c r="C2" s="8"/>
       <c r="D2" s="8"/>
       <c r="E2" s="8"/>
       <c r="F2" s="8"/>
       <c r="G2" s="8"/>
       <c r="H2" s="8"/>
       <c r="I2" s="8"/>
       <c r="J2" s="8"/>
       <c r="K2" s="8"/>
       <c r="L2" s="8"/>
     </row>
-    <row r="3" spans="1:12" ht="81" customHeight="1">
+    <row r="3" spans="1:12" ht="81" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A3" s="12" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="13"/>
       <c r="C3" s="14"/>
       <c r="D3" s="14"/>
       <c r="E3" s="14"/>
       <c r="F3" s="14"/>
       <c r="G3" s="14"/>
       <c r="H3" s="14"/>
       <c r="I3" s="14"/>
       <c r="J3" s="14"/>
       <c r="K3" s="14"/>
       <c r="L3" s="14"/>
     </row>
-    <row r="4" spans="1:12" ht="27" customHeight="1">
+    <row r="4" spans="1:12" ht="27" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="9" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="9"/>
       <c r="C4" s="10"/>
       <c r="D4" s="10"/>
       <c r="E4" s="10"/>
       <c r="F4" s="10"/>
       <c r="G4" s="10"/>
       <c r="H4" s="10"/>
       <c r="I4" s="10"/>
       <c r="J4" s="10"/>
       <c r="K4" s="10"/>
       <c r="L4" s="10"/>
     </row>
-    <row r="5" spans="1:12" ht="27" customHeight="1" thickBot="1">
+    <row r="5" spans="1:12" ht="27" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
       <c r="A5" s="15" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="15"/>
       <c r="C5" s="15"/>
       <c r="D5" s="15"/>
       <c r="E5" s="15"/>
       <c r="F5" s="15"/>
       <c r="G5" s="15"/>
       <c r="H5" s="15"/>
       <c r="I5" s="15"/>
       <c r="J5" s="15"/>
       <c r="K5" s="15"/>
       <c r="L5" s="15"/>
     </row>
-    <row r="6" spans="1:12" ht="206.25" thickTop="1" thickBot="1">
+    <row r="6" spans="1:12" ht="237.75" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A6" s="7" t="s">
         <v>4</v>
       </c>
       <c r="B6" s="6" t="s">
         <v>5</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>6</v>
       </c>
       <c r="D6" s="5" t="s">
         <v>7</v>
       </c>
       <c r="E6" s="5" t="s">
         <v>8</v>
       </c>
       <c r="F6" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="G6" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="G6" s="3" t="s">
+      <c r="H6" s="4" t="s">
         <v>10</v>
       </c>
-      <c r="H6" s="4" t="s">
+      <c r="I6" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="J6" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="I6" s="4" t="s">
+      <c r="K6" s="4" t="s">
         <v>12</v>
       </c>
-      <c r="J6" s="4" t="s">
+      <c r="L6" s="4" t="s">
         <v>13</v>
       </c>
-      <c r="K6" s="4" t="s">
-[...4 lines deleted...]
-      </c>
     </row>
-    <row r="7" spans="1:12" ht="16.5" thickTop="1"/>
+    <row r="7" spans="1:12" ht="16.5" thickTop="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A2:L2"/>
     <mergeCell ref="A4:L4"/>
     <mergeCell ref="A1:L1"/>
     <mergeCell ref="A3:L3"/>
     <mergeCell ref="A5:L5"/>
   </mergeCells>
   <dataValidations count="5">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="I7:I50" xr:uid="{9D51B5BA-8E13-8646-B8D2-6A0DAEF1C118}">
       <formula1>"World, Country, Sub-national 1 - 1st level administrative division, Specific locations (cities or buildings)"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="K7:K50" xr:uid="{68C914B9-F1D4-5F4D-A17D-72126A35588D}">
       <formula1>"Quarter, Fiscal Semi-Annual, Calendar Semi-Annual, Fiscal Annual (Oct-Sep), Calendar Annual (Jan-Dec)"</formula1>
     </dataValidation>
     <dataValidation operator="greaterThan" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="B7:B34" xr:uid="{68408454-390F-4B5A-98D3-47D246390BA3}"/>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="E7:E50" xr:uid="{523CF5E0-A18C-49FA-B8E7-4346C4DA8C24}">
       <formula1>"Whole number, Percentage, Decimal"</formula1>
     </dataValidation>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="A7:A1048576" xr:uid="{B5852AF0-26DD-4431-8867-BB79DDC593E6}"/>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="0" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7A9B53DC-F0DB-6D40-B1BF-69801921A343}">
   <dimension ref="A1:G8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B24" sqref="B24"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="11" defaultRowHeight="15.75"/>
+  <sheetFormatPr defaultColWidth="11" defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="20.625" customWidth="1"/>
     <col min="2" max="3" width="20.375" customWidth="1"/>
     <col min="4" max="4" width="21.875" customWidth="1"/>
     <col min="5" max="5" width="22.875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" ht="69" customHeight="1">
+    <row r="1" spans="1:7" ht="69" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="16" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="B1" s="16"/>
       <c r="C1" s="16"/>
       <c r="D1" s="16"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
     </row>
-    <row r="2" spans="1:7">
+    <row r="2" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="B2" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="C2" s="2" t="s">
         <v>17</v>
       </c>
-      <c r="B2" s="2" t="s">
+      <c r="D2" s="2" t="s">
         <v>18</v>
       </c>
-      <c r="C2" s="2" t="s">
+    </row>
+    <row r="3" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A3" t="s">
         <v>19</v>
       </c>
-      <c r="D2" s="2" t="s">
+      <c r="B3" t="s">
         <v>20</v>
       </c>
+      <c r="C3" t="s">
+        <v>21</v>
+      </c>
     </row>
-    <row r="3" spans="1:7">
-[...3 lines deleted...]
-      <c r="B3" t="s">
+    <row r="4" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A4" t="s">
         <v>22</v>
       </c>
-      <c r="C3" t="s">
+      <c r="B4" t="s">
         <v>23</v>
       </c>
+      <c r="C4" t="s">
+        <v>24</v>
+      </c>
     </row>
-    <row r="4" spans="1:7">
-[...3 lines deleted...]
-      <c r="B4" t="s">
+    <row r="5" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A5" t="s">
         <v>25</v>
       </c>
-      <c r="C4" t="s">
+      <c r="B5" t="s">
         <v>26</v>
       </c>
+      <c r="C5" t="s">
+        <v>27</v>
+      </c>
     </row>
-    <row r="5" spans="1:7">
-[...3 lines deleted...]
-      <c r="B5" t="s">
+    <row r="6" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="B6" t="s">
         <v>28</v>
       </c>
-      <c r="C5" t="s">
+    </row>
+    <row r="7" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="B7" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="6" spans="1:7">
-      <c r="B6" t="s">
+    <row r="8" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="B8" t="s">
         <v>30</v>
-      </c>
-[...8 lines deleted...]
-        <v>32</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="0" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...131 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010005BE57113097E44794F62961C7649CF0" ma:contentTypeVersion="21" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="33c8e3f4a3628524f1256020c449a0c3">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="fa4edcb1-06d5-4489-9173-3edf2b15c1ff" xmlns:ns3="b90e8d16-1326-4936-951d-e49359117440" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="3046eaadd9bdfc23b79da7631b1d5433" ns2:_="" ns3:_="">
     <xsd:import namespace="fa4edcb1-06d5-4489-9173-3edf2b15c1ff"/>
     <xsd:import namespace="b90e8d16-1326-4936-951d-e49359117440"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:Test" minOccurs="0"/>
@@ -1763,68 +1630,248 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="b90e8d16-1326-4936-951d-e49359117440" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="fa4edcb1-06d5-4489-9173-3edf2b15c1ff">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <SharedWithUsers xmlns="b90e8d16-1326-4936-951d-e49359117440">
+      <UserInfo>
+        <DisplayName>Harris, Christopher J</DisplayName>
+        <AccountId>80</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Pinkston, Amanda</DisplayName>
+        <AccountId>136</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Gipson, Keira A</DisplayName>
+        <AccountId>15</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Cline, Christine M</DisplayName>
+        <AccountId>438</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Gillers, Lucy J</DisplayName>
+        <AccountId>243</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>LaPier, Kallie</DisplayName>
+        <AccountId>248</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Leventhal, Robert</DisplayName>
+        <AccountId>439</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Brock, Melanie J</DisplayName>
+        <AccountId>339</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Edwards, Kale K</DisplayName>
+        <AccountId>815</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Dandridge, Ann T</DisplayName>
+        <AccountId>252</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Brown, Vanessa N</DisplayName>
+        <AccountId>1386</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Anderson, Julia</DisplayName>
+        <AccountId>645</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Costello, Kenna</DisplayName>
+        <AccountId>301</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Kroger, Kaleb B</DisplayName>
+        <AccountId>260</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Meyer, Terri</DisplayName>
+        <AccountId>483</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Aldrich, Petra L</DisplayName>
+        <AccountId>840</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Slomka, Charsaree S</DisplayName>
+        <AccountId>594</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Showalter, Justin D</DisplayName>
+        <AccountId>841</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Moon, Hae Jung</DisplayName>
+        <AccountId>57</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Nightingale, Neal G</DisplayName>
+        <AccountId>495</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Jones, Meagan E</DisplayName>
+        <AccountId>106</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Doumitt, Jennifer R</DisplayName>
+        <AccountId>59</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Driscoll, J. Spencer</DisplayName>
+        <AccountId>327</AccountId>
+        <AccountType/>
+      </UserInfo>
+    </SharedWithUsers>
+    <Test xmlns="fa4edcb1-06d5-4489-9173-3edf2b15c1ff" xsi:nil="true"/>
+    <MediaLengthInSeconds xmlns="fa4edcb1-06d5-4489-9173-3edf2b15c1ff" xsi:nil="true"/>
+    <Notes xmlns="fa4edcb1-06d5-4489-9173-3edf2b15c1ff" xsi:nil="true"/>
+    <IDRequired xmlns="fa4edcb1-06d5-4489-9173-3edf2b15c1ff" xsi:nil="true"/>
+    <UpdatesMade xmlns="fa4edcb1-06d5-4489-9173-3edf2b15c1ff" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F751D71F-9A33-408A-82CC-E7694B4D35C4}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F751D71F-9A33-408A-82CC-E7694B4D35C4}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A6AD0239-065B-44DD-985C-8DFC60A30CAE}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E966A506-733E-43B2-ABCA-3669FB2B1F69}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="fa4edcb1-06d5-4489-9173-3edf2b15c1ff"/>
+    <ds:schemaRef ds:uri="b90e8d16-1326-4936-951d-e49359117440"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E966A506-733E-43B2-ABCA-3669FB2B1F69}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A6AD0239-065B-44DD-985C-8DFC60A30CAE}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="b90e8d16-1326-4936-951d-e49359117440"/>
+    <ds:schemaRef ds:uri="fa4edcb1-06d5-4489-9173-3edf2b15c1ff"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Application>Microsoft Excel Online</Application>
+  <Application>Microsoft Excel</Application>
+  <DocSecurity>0</DocSecurity>
+  <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Worksheets</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="2" baseType="lpstr">
+      <vt:lpstr>PIRS</vt:lpstr>
+      <vt:lpstr>Non-Geo Disaggregations</vt:lpstr>
+    </vt:vector>
+  </TitlesOfParts>
   <Manager/>
   <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
+  <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Marin, Eduardo J (Mexico City)</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010005BE57113097E44794F62961C7649CF0</vt:lpwstr>
   </property>